--- v3 (2026-03-17)
+++ v4 (2026-06-06)
@@ -1,197 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0A235CA4" w14:textId="3DDDFBD9" w:rsidR="00320E8E" w:rsidRPr="00B95116" w:rsidRDefault="00320E8E" w:rsidP="00B95116">
+    <w:p w14:paraId="0A235CA4" w14:textId="2540A3DC" w:rsidR="00320E8E" w:rsidRPr="00B95116" w:rsidRDefault="00621C8C" w:rsidP="00B95116">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B95116">
-[...16 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Title"/>
+          <w:tag w:val=""/>
+          <w:id w:val="-758828495"/>
+          <w:placeholder>
+            <w:docPart w:val="E242A053DA6448858A902A8FE1F025CC"/>
+          </w:placeholder>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001475E6">
+            <w:t xml:space="preserve">Write </w:t>
+          </w:r>
+          <w:r w:rsidR="00685D0C">
+            <w:t>The Title Briefly, Clearly, Concisely, Interesting, and Describing the Main Content, Title Case, Bold, 16pt Size</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="09A5C138" w14:textId="0EC24BB8" w:rsidR="00320E8E" w:rsidRPr="00E63CB2" w:rsidRDefault="00320E8E" w:rsidP="00B95116">
+    <w:p w14:paraId="012F7B76" w14:textId="73B6A4C4" w:rsidR="00DC6AB6" w:rsidRDefault="00320E8E" w:rsidP="00DC6AB6">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00E63CB2">
         <w:t>(Subtitle 1</w:t>
       </w:r>
       <w:r w:rsidR="00E63CB2" w:rsidRPr="00E63CB2">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63CB2">
         <w:t>pt size, capital first letter can be used when needed)</w:t>
       </w:r>
       <w:r w:rsidR="009C31DD" w:rsidRPr="00E63CB2">
-        <w:t xml:space="preserve"> [Subtitle]</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398DB4DA" w14:textId="462673B5" w:rsidR="00DD1CDB" w:rsidRPr="00B95116" w:rsidRDefault="00DD1CDB" w:rsidP="00B95116">
+    <w:p w14:paraId="789FFFE2" w14:textId="2D287C36" w:rsidR="00CA5605" w:rsidRPr="00CA5605" w:rsidRDefault="00CA5605" w:rsidP="00DC6AB6">
       <w:pPr>
         <w:pStyle w:val="Author"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B95116">
-        <w:t>Author A</w:t>
+      <w:r>
+        <w:t>Au</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B95116">
+      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00B95116">
+        <w:t>thor A</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00B95116">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B95116">
+      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00B95116">
         <w:t>, Author B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B95116">
+      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00B95116">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B95116">
+      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00B95116">
         <w:t>, Author C</w:t>
       </w:r>
       <w:r w:rsidR="002E3456" w:rsidRPr="00B95116">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5FE4C4" w14:textId="7C200CF6" w:rsidR="00DD1CDB" w:rsidRPr="00852DEC" w:rsidRDefault="00DD1CDB" w:rsidP="00DD1CDB">
+    <w:p w14:paraId="0C5FE4C4" w14:textId="2DF077AD" w:rsidR="00DD1CDB" w:rsidRPr="00852DEC" w:rsidRDefault="00DD1CDB" w:rsidP="00DD1CDB">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
       </w:pPr>
       <w:r w:rsidRPr="00852DEC">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Affiliation: </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1CDB">
         <w:rPr>
           <w:rStyle w:val="AffiliationChar"/>
         </w:rPr>
         <w:t>Organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00852DEC">
         <w:rPr>
           <w:rStyle w:val="AffiliationChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> Name, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D7F750" w14:textId="1B5A8EAC" w:rsidR="00DD1CDB" w:rsidRDefault="00DD1CDB" w:rsidP="00DD1CDB">
+    <w:p w14:paraId="55D7F750" w14:textId="69583DBC" w:rsidR="00DD1CDB" w:rsidRDefault="00DD1CDB" w:rsidP="00DD1CDB">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
       </w:pPr>
       <w:r w:rsidRPr="00852DEC">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00852DEC">
-        <w:t>Affiliation: Organization Name, Country</w:t>
+        <w:t>Organization Name, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412D3445" w14:textId="4566FC5E" w:rsidR="00D1681A" w:rsidRDefault="00D1681A" w:rsidP="00467469">
+    <w:p w14:paraId="5D297785" w14:textId="0C084B81" w:rsidR="00DD1CDB" w:rsidRPr="003B0B6D" w:rsidRDefault="00D1681A" w:rsidP="00B703D1">
       <w:pPr>
-        <w:pStyle w:val="ArticleHistory"/>
+        <w:pStyle w:val="Article-info"/>
       </w:pPr>
       <w:r>
         <w:t>Correspondence: email@email.com</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>DOI: https://doi.org/10.32815/jibeka.vXXiX.XXX</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1179"/>
         <w:gridCol w:w="1394"/>
         <w:gridCol w:w="6487"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EE7071" w14:paraId="33015659" w14:textId="77777777" w:rsidTr="00D1681A">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
@@ -260,55 +258,69 @@
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="006A5C6D">
               <w:t>Submitted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1394" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31F01239" w14:textId="060EBA87" w:rsidR="00882838" w:rsidRPr="006A5C6D" w:rsidRDefault="00882838" w:rsidP="006A5C6D">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="006A5C6D">
               <w:t>20-01-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0741B6AE" w14:textId="443412EC" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="001C5451">
-[...3 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Abstract"/>
+              <w:tag w:val=""/>
+              <w:id w:val="-2003734829"/>
+              <w:placeholder>
+                <w:docPart w:val="264E7DB9F4874EF39F383225CD9104FF"/>
+              </w:placeholder>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:Abstract[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="0741B6AE" w14:textId="75594010" w:rsidR="00882838" w:rsidRDefault="00BE14D4" w:rsidP="001C5451">
+                <w:r w:rsidRPr="00BE14D4">
+                  <w:t>The abstract is a mini representation of the entire article. Make sure the abstract includes in a concise manner: Research objectives, which represent the primary research questions that require resolution; Research methods in conducting the research outline; The most significant results/findings of the research; The main implications of the research findings; Research Limitations (if any); The abstract should be between 100 to 200 words.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882838" w14:paraId="01CF7E23" w14:textId="77777777" w:rsidTr="00D1681A">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A37FE5E" w14:textId="26E7FB8E" w:rsidR="00882838" w:rsidRPr="006A5C6D" w:rsidRDefault="00882838" w:rsidP="006A5C6D">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="006A5C6D">
               <w:t>Reviewed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1394" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C3188F0" w14:textId="42BB01F0" w:rsidR="00882838" w:rsidRPr="006A5C6D" w:rsidRDefault="00882838" w:rsidP="006A5C6D">
             <w:pPr>
@@ -464,74 +476,56 @@
               <w:t>Copyright</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4BB42952" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00467469">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882838" w14:paraId="24C47AF3" w14:textId="77777777" w:rsidTr="00D1681A">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA47DF8" w14:textId="26A502AA" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="006A5C6D">
+          <w:p w14:paraId="3AA47DF8" w14:textId="76C3834D" w:rsidR="00CA5605" w:rsidRDefault="00BE14D4" w:rsidP="006A5C6D">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t>without restrictions</w:t>
+            <w:r w:rsidRPr="00BE14D4">
+              <w:t>Author(s) retains the copyright without restrictions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="53815C73" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00467469">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882838" w14:paraId="2AF951A4" w14:textId="77777777" w:rsidTr="00D1681A">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="20AD8795" w14:textId="0A52FCC7" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00955B64">
@@ -663,74 +657,96 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D1681A" w14:paraId="741784FC" w14:textId="77777777" w:rsidTr="00D1681A">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="44C27BE3" w14:textId="5C72DA53" w:rsidR="00D1681A" w:rsidRDefault="00B95116" w:rsidP="00D1681A">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
             <w:r>
               <w:t>Leave it blank</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78248E11" w14:textId="77777777" w:rsidR="0080163D" w:rsidRDefault="0080163D" w:rsidP="00EE7071"/>
+    <w:p w14:paraId="3C6FF60E" w14:textId="1CA44E7D" w:rsidR="001475E6" w:rsidRDefault="001475E6" w:rsidP="00EE7071">
+      <w:r w:rsidRPr="001475E6">
+        <w:t>DOI: https://doi.org/10.32815/jibeka.</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Category"/>
+          <w:tag w:val=""/>
+          <w:id w:val="1391395026"/>
+          <w:placeholder>
+            <w:docPart w:val="CF5F5754252142458A11648F5D909859"/>
+          </w:placeholder>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="001475E6">
+            <w:t>vXXiX.XXX</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
     <w:p w14:paraId="49251FDE" w14:textId="55D800C1" w:rsidR="00320E8E" w:rsidRPr="001F5DDD" w:rsidRDefault="005D212A" w:rsidP="00EE7071">
       <w:r w:rsidRPr="00320E8E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CA2585E" wp14:editId="7B2504E8">
             <wp:extent cx="544195" cy="252730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="544195" cy="252730"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -742,51 +758,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00320E8E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="134AB837" wp14:editId="3489E389">
             <wp:extent cx="540000" cy="252000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="787322898" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="6618" t="19791" r="4670" b="20372"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="540000" cy="252000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -944,51 +960,51 @@
       <w:r w:rsidR="009C31DD" w:rsidRPr="001F5DDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC8BBBD" w14:textId="69712190" w:rsidR="00320E8E" w:rsidRDefault="00320E8E" w:rsidP="004314FF">
       <w:r w:rsidRPr="001F5DDD">
         <w:t>The research methods section should present the experimental procedure in detail and systematically so that it can be reproduced by other researchers and produce consistent findings. If the procedure refers to previous research, appropriate and accurate references must be included. The description of the methodology should be clear and complete, including all steps, materials, and equipment used.</w:t>
       </w:r>
       <w:r w:rsidR="00C37D5F" w:rsidRPr="001F5DDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D353E8" w14:textId="77777777" w:rsidR="00955B64" w:rsidRPr="00955B64" w:rsidRDefault="00955B64" w:rsidP="00955B64">
       <w:r w:rsidRPr="00955B64">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="295E4F70" wp14:editId="221A378F">
             <wp:extent cx="5486400" cy="850900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1242192136" name="Diagram 3"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId10" r:lo="rId11" r:qs="rId12" r:cs="rId13"/>
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId11" r:lo="rId12" r:qs="rId13" r:cs="rId14"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0446C0C7" w14:textId="77777777" w:rsidR="00955B64" w:rsidRPr="00955B64" w:rsidRDefault="00955B64" w:rsidP="00EF730F">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r w:rsidRPr="00955B64">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidRPr="00955B64">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00955B64">
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00955B64">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00955B64">
         <w:t>1</w:t>
       </w:r>
@@ -1009,55 +1025,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="78D72756" w14:textId="3EEDDB0F" w:rsidR="00320E8E" w:rsidRPr="001F5DDD" w:rsidRDefault="00320E8E" w:rsidP="00955B64">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001F5DDD">
         <w:t>Result</w:t>
       </w:r>
       <w:r w:rsidR="009C31DD" w:rsidRPr="001F5DDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710CFABC" w14:textId="7D144756" w:rsidR="00320E8E" w:rsidRDefault="00320E8E" w:rsidP="004314FF">
       <w:r w:rsidRPr="001F5DDD">
         <w:t xml:space="preserve">Present the research results neatly, completely, and systematically. Use tables, figures, and schemes that are clear, easy to read, accurate, and have sufficient resolution to visualize the findings. Each piece of data presented must be logically connected to the discussion, ensuring that the meaning and impact of the research findings can be interpreted correctly. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6046F250" w14:textId="6A433ACC" w:rsidR="00301BAB" w:rsidRPr="009263F9" w:rsidRDefault="00301BAB" w:rsidP="009263F9">
       <w:pPr>
         <w:pStyle w:val="TableCaption"/>
       </w:pPr>
       <w:r w:rsidRPr="009263F9">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
-[...3 lines deleted...]
-      </w:fldSimple>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="009263F9">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="009263F9">
         <w:t xml:space="preserve"> Data</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9309" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3103"/>
         <w:gridCol w:w="3103"/>
         <w:gridCol w:w="3103"/>
       </w:tblGrid>
       <w:tr w:rsidR="00301BAB" w:rsidRPr="00301BAB" w14:paraId="1F3C781D" w14:textId="77777777" w:rsidTr="00EF730F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
@@ -1350,57 +1376,57 @@
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>Post-Graduate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72078C9D" w14:textId="6B01EBE0" w:rsidR="00155CB0" w:rsidRPr="00155CB0" w:rsidRDefault="00155CB0" w:rsidP="00155CB0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65F87978" w14:textId="1A641A9D" w:rsidR="00DD46E8" w:rsidRDefault="00DD46E8" w:rsidP="00DD46E8">
+    <w:p w14:paraId="65F87978" w14:textId="61690C16" w:rsidR="00DD46E8" w:rsidRDefault="000A0A57" w:rsidP="000A0A57">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="source"/>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Source: Source, Year </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="69AB27F7" w14:textId="510C752F" w:rsidR="00DD46E8" w:rsidRPr="00DD46E8" w:rsidRDefault="00DD46E8" w:rsidP="009263F9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD46E8">
         <w:t>Formula</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6629147B" w14:textId="77777777" w:rsidR="00DD46E8" w:rsidRPr="00DD46E8" w:rsidRDefault="00DD46E8" w:rsidP="00DD46E8">
       <w:r w:rsidRPr="00DD46E8">
         <w:t>Author is suggested to use the equation editor in the typing formula. The formulas should be located on the left where the caption number is at the end of the right margin which is preceded by periods along the formula and description number.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5103A626" w14:textId="77777777" w:rsidR="00DD46E8" w:rsidRPr="00DD46E8" w:rsidRDefault="00DD46E8" w:rsidP="00DD46E8">
       <w:pPr>
         <w:pStyle w:val="Formula"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD46E8">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Y </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DD46E8">
         <w:t>=  α</w:t>
@@ -1471,414 +1497,219 @@
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="001F5DDD">
         <w:t xml:space="preserve"> references is required with at least 80% of them from main </w:t>
       </w:r>
       <w:r w:rsidR="00C37D5F" w:rsidRPr="001F5DDD">
         <w:t>sources</w:t>
       </w:r>
       <w:r w:rsidRPr="001F5DDD">
         <w:t>. Journal article references are recommended to be no more than 7 years old, except if they remain relevant 30% at most.</w:t>
       </w:r>
       <w:r w:rsidR="00C37D5F" w:rsidRPr="001F5DDD">
         <w:t xml:space="preserve">  Provision of a DOI link for each reference from a journal is not mandatory; however, we strongly advocate for it.</w:t>
       </w:r>
       <w:r w:rsidR="00915498" w:rsidRPr="001F5DDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C08137C" w14:textId="690F28F6" w:rsidR="00915498" w:rsidRDefault="006A1CCD" w:rsidP="008264BC">
       <w:r w:rsidRPr="001F5DDD">
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tag w:val="MENDELEY_BIBLIOGRAPHY"/>
-        <w:id w:val="1086187460"/>
+        <w:id w:val="212093092"/>
         <w:placeholder>
-          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          <w:docPart w:val="A2C28BE52AAF414F915B90DF7A4236F6"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="72D40A0D" w14:textId="77777777" w:rsidR="00AE1D57" w:rsidRPr="00AE1D57" w:rsidRDefault="00AE1D57">
+        <w:p w14:paraId="1026BC2E" w14:textId="77777777" w:rsidR="000A0A57" w:rsidRPr="000A0A57" w:rsidRDefault="000A0A57" w:rsidP="000A0A57">
           <w:pPr>
-            <w:autoSpaceDE w:val="0"/>
-[...10 lines deleted...]
-            </w:rPr>
+            <w:pStyle w:val="Reference"/>
           </w:pPr>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00AE1D57">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="000A0A57">
             <w:t>Anjaningrum</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00AE1D57">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="000A0A57">
             <w:t xml:space="preserve">, W. D., Azizah, N., &amp; </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00AE1D57">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="000A0A57">
             <w:t>Suryadi</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00AE1D57">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="000A0A57">
             <w:t xml:space="preserve">, N. (2024). Spurring SMEs’ performance through business intelligence, organizational and network learning, customer value anticipation, and innovation - Empirical evidence of the creative economy sector in East Java, Indonesia. </w:t>
           </w:r>
-          <w:r w:rsidRPr="00AE1D57">
-[...6 lines deleted...]
-            </w:rPr>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="000A0A57">
             <w:t>Heliyon</w:t>
           </w:r>
-          <w:r w:rsidRPr="00AE1D57">
-[...23 lines deleted...]
-            <w:t>(7). https://doi.org/10.1016/J.HELIYON.2024.E27998</w:t>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="000A0A57">
+            <w:t>, 10(7). https://doi.org/10.1016/J.HELIYON.2024.E27998</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4B929899" w14:textId="77777777" w:rsidR="00AE1D57" w:rsidRPr="00AE1D57" w:rsidRDefault="00AE1D57">
+        <w:p w14:paraId="390DF486" w14:textId="77777777" w:rsidR="000A0A57" w:rsidRPr="000A0A57" w:rsidRDefault="000A0A57" w:rsidP="000A0A57">
           <w:pPr>
-            <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-            </w:rPr>
+            <w:pStyle w:val="Reference"/>
           </w:pPr>
-          <w:r w:rsidRPr="00AE1D57">
-[...5 lines deleted...]
-            <w:t xml:space="preserve">Anjaningrum, W., Hermawati, A., Yogatama, A., Suci, R., &amp; Sidi, A. (2022). </w:t>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="000A0A57">
+            <w:t>Anjaningrum</w:t>
           </w:r>
-          <w:r w:rsidRPr="00AE1D57">
-[...6 lines deleted...]
-            <w:t>Creative Industry in the Post-Pandemic Digital Era: Meaningful Incubation, Customer Focus, and High Innovation as Strategies to Compete</w:t>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="000A0A57">
+            <w:t xml:space="preserve">, W., </w:t>
           </w:r>
-          <w:r w:rsidRPr="00AE1D57">
-[...4 lines deleted...]
-            <w:t>. https://doi.org/10.4108/EAI.7-10-2021.2316784</w:t>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="000A0A57">
+            <w:t>Hermawati</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="000A0A57">
+            <w:t xml:space="preserve">, A., </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="000A0A57">
+            <w:t>Yogatama</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="000A0A57">
+            <w:t xml:space="preserve">, A., </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="000A0A57">
+            <w:t>Suci</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="000A0A57">
+            <w:t>, R., &amp; Sidi, A. (2022). Creative Industry in the Post-Pandemic Digital Era: Meaningful Incubation, Customer Focus, and High Innovation as Strategies to Compete. https://doi.org/10.4108/EAI.7-10-2021.2316784</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="51F4F36F" w14:textId="77777777" w:rsidR="00AE1D57" w:rsidRPr="00AE1D57" w:rsidRDefault="00AE1D57">
+        <w:p w14:paraId="676A7AEA" w14:textId="77777777" w:rsidR="000A0A57" w:rsidRPr="000A0A57" w:rsidRDefault="000A0A57" w:rsidP="000A0A57">
           <w:pPr>
-            <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-            </w:rPr>
+            <w:pStyle w:val="Reference"/>
           </w:pPr>
-          <w:r w:rsidRPr="00AE1D57">
-[...36 lines deleted...]
-            <w:t>(3), 108–129. https://doi.org/10.3897/POPECON.8.E116923</w:t>
+          <w:r w:rsidRPr="000A0A57">
+            <w:t>Dura, J., &amp; Wardana, D. (2024). The Sustainability Role of Women Entrepreneurs through the Digital Financial Literacy Movement. Population and Economics 8(3): 108-129, 8(3), 108–129. https://doi.org/10.3897/POPECON.8.E116923</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3D2BB899" w14:textId="77777777" w:rsidR="00AE1D57" w:rsidRPr="00AE1D57" w:rsidRDefault="00AE1D57">
+        <w:p w14:paraId="7AFA52B9" w14:textId="77777777" w:rsidR="000A0A57" w:rsidRPr="000A0A57" w:rsidRDefault="000A0A57" w:rsidP="000A0A57">
           <w:pPr>
-            <w:autoSpaceDE w:val="0"/>
-[...7 lines deleted...]
-            </w:rPr>
+            <w:pStyle w:val="Reference"/>
           </w:pPr>
-          <w:r w:rsidRPr="00AE1D57">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="000A0A57">
             <w:t xml:space="preserve">Ningsih, W. F., &amp; </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00AE1D57">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="000A0A57">
             <w:t>Handayani</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00AE1D57">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="000A0A57">
             <w:t xml:space="preserve">, Y. I. (2025). The Influence of Financing, Financing Risk and Liquidity Risk on the Profitability of Private Islamic Commercial Banks (BUS) in Indonesia. </w:t>
           </w:r>
-          <w:r w:rsidRPr="00AE1D57">
-[...7 lines deleted...]
-            <w:t>Jurnal Ilmiah Bisnis Dan Ekonomi Asia</w:t>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="000A0A57">
+            <w:t>Jurnal</w:t>
           </w:r>
-          <w:r w:rsidRPr="00AE1D57">
-[...5 lines deleted...]
-            <w:t xml:space="preserve">, </w:t>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="000A0A57">
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="00AE1D57">
-[...7 lines deleted...]
-            <w:t>19</w:t>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="000A0A57">
+            <w:t>Ilmiah</w:t>
           </w:r>
-          <w:r w:rsidRPr="00AE1D57">
-[...5 lines deleted...]
-            <w:t>(2), 142–153. https://doi.org/10.32815/JIBEKA.V19I2.2368</w:t>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="000A0A57">
+            <w:t xml:space="preserve"> Bisnis Dan Ekonomi Asia, 19(2), 142–153. https://doi.org/10.32815/JIBEKA.V19I2.2368</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="00FEE655" w14:textId="5D3677B6" w:rsidR="008264BC" w:rsidRPr="00301BAB" w:rsidRDefault="00AE1D57" w:rsidP="00301BAB">
+        <w:p w14:paraId="70447CBD" w14:textId="77777777" w:rsidR="000A0A57" w:rsidRPr="000A0A57" w:rsidRDefault="000A0A57" w:rsidP="000A0A57">
           <w:pPr>
-            <w:autoSpaceDE w:val="0"/>
-[...6 lines deleted...]
-            </w:rPr>
+            <w:pStyle w:val="Reference"/>
           </w:pPr>
-          <w:r w:rsidRPr="00AE1D57">
-[...12 lines deleted...]
-            <w:t xml:space="preserve">Creative </w:t>
+          <w:r w:rsidRPr="000A0A57">
+            <w:t xml:space="preserve">Sidi, A. P., &amp; Santoso, R. (2024). Creative </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00AE1D57">
-[...12 lines deleted...]
-            <w:t>TM</w:t>
+          <w:r w:rsidRPr="000A0A57">
+            <w:t>Industriesâ€TM</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00AE1D57">
-[...36 lines deleted...]
-            <w:t>(2), 107–117. https://doi.org/10.21512/BBR.V15I2.10429</w:t>
+          <w:r w:rsidRPr="000A0A57">
+            <w:t xml:space="preserve"> Risk Appetite in East Java and Its Impact on Dynamic Capability and Competitive Advantage. Binus Business Review, 15(2), 107–117. https://doi.org/10.21512/BBR.V15I2.10429</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
+    <w:p w14:paraId="31D27CBF" w14:textId="77777777" w:rsidR="000A0A57" w:rsidRDefault="000A0A57" w:rsidP="008264BC"/>
+    <w:p w14:paraId="00FEE655" w14:textId="6F40B297" w:rsidR="008264BC" w:rsidRPr="00301BAB" w:rsidRDefault="008264BC" w:rsidP="000A0A57">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:divId w:val="314727006"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidR="008264BC" w:rsidRPr="00301BAB" w:rsidSect="00254693">
-      <w:headerReference w:type="default" r:id="rId15"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="680" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A66F03B" w14:textId="77777777" w:rsidR="00AD25A9" w:rsidRPr="001F5DDD" w:rsidRDefault="00AD25A9" w:rsidP="004314FF">
+    <w:p w14:paraId="229C3974" w14:textId="77777777" w:rsidR="00040481" w:rsidRPr="001F5DDD" w:rsidRDefault="00040481" w:rsidP="004314FF">
       <w:r w:rsidRPr="001F5DDD">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2301FA75" w14:textId="77777777" w:rsidR="00AD25A9" w:rsidRPr="001F5DDD" w:rsidRDefault="00AD25A9" w:rsidP="004314FF">
+    <w:p w14:paraId="77D96AF4" w14:textId="77777777" w:rsidR="00040481" w:rsidRPr="001F5DDD" w:rsidRDefault="00040481" w:rsidP="004314FF">
       <w:r w:rsidRPr="001F5DDD">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1926,71 +1757,91 @@
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71A51200" w14:textId="645C7A29" w:rsidR="00A405B2" w:rsidRPr="001F5DDD" w:rsidRDefault="000472E2" w:rsidP="004314FF">
+  <w:p w14:paraId="71A51200" w14:textId="008B5B3F" w:rsidR="00A405B2" w:rsidRPr="001F5DDD" w:rsidRDefault="00DC6AB6" w:rsidP="004314FF">
     <w:pPr>
       <w:pStyle w:val="Pages"/>
     </w:pPr>
+    <w:r w:rsidRPr="00DC6AB6">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Jibeka</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:t xml:space="preserve">Author | </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="00254693" w:rsidRPr="00254693">
+    <w:sdt>
+      <w:sdtPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Jibeka</w:t>
-[...2 lines deleted...]
-    <w:r>
+        <w:alias w:val="Category"/>
+        <w:tag w:val=""/>
+        <w:id w:val="-389728082"/>
+        <w:placeholder>
+          <w:docPart w:val="B5DF63E5A42F464BB94F412D41D860A8"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t>vXXiX.XXX</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="000472E2">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00620EE8" w:rsidRPr="001F5DDD">
       <w:t>|</w:t>
     </w:r>
     <w:r w:rsidR="000F64B3" w:rsidRPr="001F5DDD">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00620EE8" w:rsidRPr="001F5DDD">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00620EE8" w:rsidRPr="001F5DDD">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00620EE8" w:rsidRPr="001F5DDD">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00620EE8" w:rsidRPr="001F5DDD">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00620EE8" w:rsidRPr="001F5DDD">
       <w:fldChar w:fldCharType="end"/>
@@ -2057,102 +1908,211 @@
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="003073F9" w:rsidRPr="001F5DDD">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76168BE5" w14:textId="77777777" w:rsidR="00AD25A9" w:rsidRPr="001F5DDD" w:rsidRDefault="00AD25A9" w:rsidP="004314FF">
+    <w:p w14:paraId="74F8CA7F" w14:textId="77777777" w:rsidR="00040481" w:rsidRPr="001F5DDD" w:rsidRDefault="00040481" w:rsidP="004314FF">
       <w:r w:rsidRPr="001F5DDD">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12232A56" w14:textId="77777777" w:rsidR="00AD25A9" w:rsidRPr="001F5DDD" w:rsidRDefault="00AD25A9" w:rsidP="004314FF">
+    <w:p w14:paraId="71D8582D" w14:textId="77777777" w:rsidR="00040481" w:rsidRPr="001F5DDD" w:rsidRDefault="00040481" w:rsidP="004314FF">
       <w:r w:rsidRPr="001F5DDD">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B9CBA0C" w14:textId="13175D7F" w:rsidR="00254693" w:rsidRDefault="000472E2" w:rsidP="004314FF">
+  <w:sdt>
+    <w:sdtPr>
+      <w:alias w:val="Title"/>
+      <w:tag w:val=""/>
+      <w:id w:val="1910113558"/>
+      <w:placeholder>
+        <w:docPart w:val="60C7A2443ACB4BD8935886DAD7964981"/>
+      </w:placeholder>
+      <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+      <w:text/>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="4B9CBA0C" w14:textId="58264979" w:rsidR="00254693" w:rsidRDefault="00685D0C" w:rsidP="004314FF">
+        <w:pPr>
+          <w:pStyle w:val="Headerinfo"/>
+        </w:pPr>
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:t>Write</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:t xml:space="preserve"> The </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:t>Title</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:t>Briefly</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:t xml:space="preserve">, </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:t>Clearly</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:t xml:space="preserve">, </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:t>Concisely</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:t xml:space="preserve">, </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:t>Interesting</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:t xml:space="preserve">, </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:t>and</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:t>Describing</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:t>the</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:t xml:space="preserve"> Main </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:t>Content</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:t xml:space="preserve">, </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:t>Title</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:t>Case</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:t xml:space="preserve">, </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:t>Bold</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:t xml:space="preserve">, 16pt </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:t>Size</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="18EA6CAE" w14:textId="7F10128D" w:rsidR="00E470F8" w:rsidRPr="00B703D1" w:rsidRDefault="00B703D1" w:rsidP="004314FF">
     <w:pPr>
       <w:pStyle w:val="Headerinfo"/>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
-    <w:r>
-[...27 lines deleted...]
-      <w:t>Year</w:t>
+    <w:r w:rsidRPr="00B703D1">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>Authors</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6214D142" w14:textId="77777777" w:rsidR="00436B05" w:rsidRPr="001F5DDD" w:rsidRDefault="00647665" w:rsidP="004314FF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="001F5DDD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53E47BD4" wp14:editId="7F6F4D67">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-900430</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-539750</wp:posOffset>
           </wp:positionV>
@@ -3383,172 +3343,184 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="333536732">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="330717596">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="756747694">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1720935526">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1345396194">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="142622960">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="180"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B21485"/>
     <w:rsid w:val="00026449"/>
+    <w:rsid w:val="00040481"/>
     <w:rsid w:val="00043EFF"/>
     <w:rsid w:val="00044E0B"/>
     <w:rsid w:val="000472E2"/>
     <w:rsid w:val="00052427"/>
+    <w:rsid w:val="00055390"/>
     <w:rsid w:val="00055696"/>
     <w:rsid w:val="00060468"/>
+    <w:rsid w:val="00071C03"/>
+    <w:rsid w:val="000A0A57"/>
     <w:rsid w:val="000A5024"/>
     <w:rsid w:val="000D0E54"/>
     <w:rsid w:val="000E5DB6"/>
     <w:rsid w:val="000F5477"/>
     <w:rsid w:val="000F64B3"/>
     <w:rsid w:val="000F6E84"/>
     <w:rsid w:val="00101BA8"/>
+    <w:rsid w:val="00113C1C"/>
     <w:rsid w:val="00127617"/>
     <w:rsid w:val="00140B14"/>
+    <w:rsid w:val="001475E6"/>
     <w:rsid w:val="00153052"/>
     <w:rsid w:val="00155CB0"/>
+    <w:rsid w:val="00171C6F"/>
     <w:rsid w:val="00173D4C"/>
     <w:rsid w:val="001835F8"/>
     <w:rsid w:val="00192B77"/>
     <w:rsid w:val="001B51DE"/>
     <w:rsid w:val="001C5451"/>
     <w:rsid w:val="001C58B8"/>
     <w:rsid w:val="001C72B7"/>
     <w:rsid w:val="001C7D0C"/>
     <w:rsid w:val="001F0E4C"/>
     <w:rsid w:val="001F5DDD"/>
     <w:rsid w:val="00206B7E"/>
     <w:rsid w:val="00210363"/>
     <w:rsid w:val="002472B2"/>
     <w:rsid w:val="00254693"/>
     <w:rsid w:val="00264B7E"/>
     <w:rsid w:val="00264C61"/>
     <w:rsid w:val="00272B38"/>
     <w:rsid w:val="00295F37"/>
     <w:rsid w:val="002A2A70"/>
     <w:rsid w:val="002A35EA"/>
+    <w:rsid w:val="002A42E3"/>
     <w:rsid w:val="002A604A"/>
     <w:rsid w:val="002E1733"/>
     <w:rsid w:val="002E3456"/>
     <w:rsid w:val="003000DB"/>
     <w:rsid w:val="00300240"/>
     <w:rsid w:val="003008D3"/>
     <w:rsid w:val="00301BAB"/>
     <w:rsid w:val="0030425E"/>
+    <w:rsid w:val="003046D6"/>
     <w:rsid w:val="003073F9"/>
     <w:rsid w:val="00320E8E"/>
     <w:rsid w:val="00330B20"/>
+    <w:rsid w:val="00343080"/>
     <w:rsid w:val="00347FF8"/>
     <w:rsid w:val="0035015D"/>
     <w:rsid w:val="00375DCF"/>
     <w:rsid w:val="0037734C"/>
     <w:rsid w:val="0039252B"/>
     <w:rsid w:val="0039743E"/>
     <w:rsid w:val="00397748"/>
     <w:rsid w:val="003B0B6D"/>
     <w:rsid w:val="003C5C86"/>
     <w:rsid w:val="003F688F"/>
     <w:rsid w:val="00411F43"/>
     <w:rsid w:val="00412D48"/>
     <w:rsid w:val="00422BF5"/>
     <w:rsid w:val="00426B9D"/>
     <w:rsid w:val="004314FF"/>
     <w:rsid w:val="00436B05"/>
     <w:rsid w:val="00467469"/>
     <w:rsid w:val="00484719"/>
     <w:rsid w:val="004B6087"/>
     <w:rsid w:val="004C0B76"/>
     <w:rsid w:val="004D055D"/>
     <w:rsid w:val="004F4B18"/>
     <w:rsid w:val="004F620A"/>
     <w:rsid w:val="005002E5"/>
     <w:rsid w:val="00507702"/>
     <w:rsid w:val="00521B88"/>
     <w:rsid w:val="0053041A"/>
     <w:rsid w:val="005331C0"/>
     <w:rsid w:val="005424C8"/>
     <w:rsid w:val="0055769F"/>
     <w:rsid w:val="005839B7"/>
     <w:rsid w:val="00590E09"/>
     <w:rsid w:val="00591AE6"/>
     <w:rsid w:val="005D212A"/>
     <w:rsid w:val="005E6CFD"/>
     <w:rsid w:val="005F752D"/>
     <w:rsid w:val="00620EE8"/>
+    <w:rsid w:val="00621C8C"/>
     <w:rsid w:val="006271BF"/>
     <w:rsid w:val="0063379B"/>
     <w:rsid w:val="0064147B"/>
     <w:rsid w:val="00647665"/>
     <w:rsid w:val="0066191B"/>
     <w:rsid w:val="00661B3A"/>
     <w:rsid w:val="0066374F"/>
     <w:rsid w:val="0066503D"/>
+    <w:rsid w:val="00685D0C"/>
     <w:rsid w:val="00696EB8"/>
     <w:rsid w:val="006A1CCD"/>
     <w:rsid w:val="006A5C6D"/>
     <w:rsid w:val="006B26BA"/>
     <w:rsid w:val="006C3E79"/>
     <w:rsid w:val="006D44F9"/>
     <w:rsid w:val="006E2917"/>
     <w:rsid w:val="007103A8"/>
     <w:rsid w:val="0071404F"/>
     <w:rsid w:val="00714B13"/>
     <w:rsid w:val="00740703"/>
     <w:rsid w:val="00742F9E"/>
     <w:rsid w:val="00744467"/>
     <w:rsid w:val="007465C7"/>
     <w:rsid w:val="00751578"/>
     <w:rsid w:val="00753257"/>
     <w:rsid w:val="00753647"/>
     <w:rsid w:val="00753F95"/>
     <w:rsid w:val="0076676C"/>
     <w:rsid w:val="00776EB1"/>
     <w:rsid w:val="00794235"/>
     <w:rsid w:val="007C41F3"/>
     <w:rsid w:val="007D542B"/>
     <w:rsid w:val="008014E1"/>
     <w:rsid w:val="0080163D"/>
@@ -3583,94 +3555,99 @@
     <w:rsid w:val="009C56A2"/>
     <w:rsid w:val="009D1D32"/>
     <w:rsid w:val="00A0191B"/>
     <w:rsid w:val="00A07316"/>
     <w:rsid w:val="00A1243C"/>
     <w:rsid w:val="00A2336C"/>
     <w:rsid w:val="00A240B1"/>
     <w:rsid w:val="00A32967"/>
     <w:rsid w:val="00A32B64"/>
     <w:rsid w:val="00A405B2"/>
     <w:rsid w:val="00A626DD"/>
     <w:rsid w:val="00A802BF"/>
     <w:rsid w:val="00AA6CF4"/>
     <w:rsid w:val="00AD25A9"/>
     <w:rsid w:val="00AE1D57"/>
     <w:rsid w:val="00B06289"/>
     <w:rsid w:val="00B12C8A"/>
     <w:rsid w:val="00B21485"/>
     <w:rsid w:val="00B247D6"/>
     <w:rsid w:val="00B25977"/>
     <w:rsid w:val="00B31F8E"/>
     <w:rsid w:val="00B34D1E"/>
     <w:rsid w:val="00B520A4"/>
     <w:rsid w:val="00B60C90"/>
     <w:rsid w:val="00B64899"/>
+    <w:rsid w:val="00B703D1"/>
     <w:rsid w:val="00B800DC"/>
     <w:rsid w:val="00B802F7"/>
     <w:rsid w:val="00B85F2E"/>
     <w:rsid w:val="00B8640A"/>
     <w:rsid w:val="00B95116"/>
     <w:rsid w:val="00B957E4"/>
     <w:rsid w:val="00BA5CFB"/>
     <w:rsid w:val="00BE050B"/>
+    <w:rsid w:val="00BE14D4"/>
     <w:rsid w:val="00BE32DB"/>
     <w:rsid w:val="00BF6C05"/>
     <w:rsid w:val="00C161D5"/>
     <w:rsid w:val="00C352E1"/>
     <w:rsid w:val="00C37D5F"/>
     <w:rsid w:val="00C4425F"/>
     <w:rsid w:val="00C62EE2"/>
+    <w:rsid w:val="00CA5605"/>
     <w:rsid w:val="00CE1FC8"/>
     <w:rsid w:val="00D060BB"/>
     <w:rsid w:val="00D1681A"/>
     <w:rsid w:val="00D245FA"/>
     <w:rsid w:val="00D257BE"/>
     <w:rsid w:val="00D31616"/>
     <w:rsid w:val="00D316D6"/>
     <w:rsid w:val="00D458DC"/>
     <w:rsid w:val="00D5488C"/>
     <w:rsid w:val="00D601DF"/>
     <w:rsid w:val="00D813C7"/>
     <w:rsid w:val="00D96490"/>
+    <w:rsid w:val="00DC6AB6"/>
     <w:rsid w:val="00DD1CDB"/>
     <w:rsid w:val="00DD46E8"/>
     <w:rsid w:val="00DD55AE"/>
     <w:rsid w:val="00DE6124"/>
     <w:rsid w:val="00E167E3"/>
     <w:rsid w:val="00E35C2E"/>
     <w:rsid w:val="00E365F7"/>
     <w:rsid w:val="00E4189C"/>
     <w:rsid w:val="00E42CFC"/>
     <w:rsid w:val="00E44A7A"/>
     <w:rsid w:val="00E461AA"/>
     <w:rsid w:val="00E470F8"/>
     <w:rsid w:val="00E47A78"/>
     <w:rsid w:val="00E565A0"/>
     <w:rsid w:val="00E63CB2"/>
     <w:rsid w:val="00E6671C"/>
     <w:rsid w:val="00E67B8B"/>
+    <w:rsid w:val="00E715DA"/>
     <w:rsid w:val="00E81751"/>
     <w:rsid w:val="00E817F9"/>
     <w:rsid w:val="00EA3D9F"/>
     <w:rsid w:val="00EA527A"/>
     <w:rsid w:val="00EB1F40"/>
     <w:rsid w:val="00EB75D0"/>
     <w:rsid w:val="00EE00B9"/>
     <w:rsid w:val="00EE7071"/>
     <w:rsid w:val="00EF3DE9"/>
     <w:rsid w:val="00EF684D"/>
     <w:rsid w:val="00EF730F"/>
     <w:rsid w:val="00F15A32"/>
     <w:rsid w:val="00F30241"/>
     <w:rsid w:val="00F35A35"/>
     <w:rsid w:val="00F416CC"/>
     <w:rsid w:val="00F61E39"/>
     <w:rsid w:val="00F64EC2"/>
     <w:rsid w:val="00F87E0B"/>
     <w:rsid w:val="00FA0161"/>
     <w:rsid w:val="00FA3761"/>
     <w:rsid w:val="00FA7082"/>
     <w:rsid w:val="00FC0359"/>
     <w:rsid w:val="00FD14AA"/>
     <w:rsid w:val="00FD273F"/>
     <w:rsid w:val="00FD623B"/>
@@ -4279,51 +4256,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EF684D"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -5188,70 +5164,65 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00CE1FC8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00CE1FC8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Reference">
     <w:name w:val="Reference"/>
+    <w:basedOn w:val="Normal"/>
     <w:link w:val="ReferenceChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00052427"/>
+    <w:rsid w:val="000A0A57"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:ind w:hanging="640"/>
+      <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ReferenceChar">
     <w:name w:val="Reference Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Reference"/>
-    <w:rsid w:val="00052427"/>
+    <w:rsid w:val="000A0A57"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Keywords">
     <w:name w:val="Keywords"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KeywordsChar"/>
     <w:qFormat/>
     <w:rsid w:val="00411F43"/>
     <w:pPr>
       <w:spacing w:before="360"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KeywordsChar">
     <w:name w:val="Keywords Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Keywords"/>
     <w:rsid w:val="00411F43"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
@@ -7780,55 +7751,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2142112220">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jibeka.asia.ac.id/index.php/jibeka/index" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="colorful" pri="10100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
@@ -9097,51 +9064,51 @@
     <dgm:cxn modelId="{14556EE5-71C4-4D22-BE97-09CDCBDC03D7}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{00D05FCF-DC9D-41D6-8DD6-10177E848791}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{21132EEB-948B-4BE6-84D1-191D5EE24309}" type="presParOf" srcId="{00D05FCF-DC9D-41D6-8DD6-10177E848791}" destId="{DB911D74-430E-4E25-9CD8-A2CC8C734A06}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{41CFAE3F-A594-4498-BD0D-27CFAFE3FB26}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{83A317F1-C487-4AA8-8A65-D295C7309B5A}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{B553B299-74C5-4F69-BCA0-310BC7838A33}" type="presParOf" srcId="{83A317F1-C487-4AA8-8A65-D295C7309B5A}" destId="{1C4E766B-C09A-4807-BF0A-4FB0D6898106}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{030339C1-F0D1-4885-A769-7F17DFE989E4}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{F9ED1471-ECDF-4904-BF5A-4863634BF82F}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{99F5B8EA-F95F-4421-BD58-4BADA1C26AED}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{075C122F-B73D-4DE2-B848-7D06B0A12214}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{A3FD5EB7-20F9-431A-A474-A2E70BB2D831}" type="presParOf" srcId="{075C122F-B73D-4DE2-B848-7D06B0A12214}" destId="{EF8710A8-81B1-4B76-844D-AECD5E95D772}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{7530114A-7FC4-47F8-9C3F-99E371AA4249}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{3722A67D-20B5-4BFF-9539-AAF24B2AF835}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{6223A2C8-737A-4FE2-81A1-405EA311355D}" type="presParOf" srcId="{3722A67D-20B5-4BFF-9539-AAF24B2AF835}" destId="{5D4C7E50-5342-41B9-82A8-6CB7E9005367}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{50705B84-23F2-4904-8DBE-0AF5A3C4E251}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{3B1F9916-DC41-405F-8468-25571699968E}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{4CDA6453-6FC1-4EA8-9970-B8E83471F692}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{2BE4EB49-C446-455E-91BF-184E2589F9EA}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{52894C79-A59E-447E-8555-250AC4964C0B}" type="presParOf" srcId="{2BE4EB49-C446-455E-91BF-184E2589F9EA}" destId="{47373F8D-9131-497E-B748-DDD3AAA980A7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{F2003621-FE1C-478C-B150-5450F38FEA5D}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{19F5956D-B5CC-4625-B58B-5120F32197F3}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{C30CBD0D-3E0F-43A1-B3AA-1728BB5116ED}" type="presParOf" srcId="{19F5956D-B5CC-4625-B58B-5120F32197F3}" destId="{3D3FDEDD-C7A4-4459-8601-3EBFD0CE0B3C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{7F4D0DE5-8AA9-4973-A057-16D7A90C272B}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{C6E647B1-AA47-4BE8-96A1-598BD3C614EC}" srcOrd="11" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{6ACADC72-32E9-4A30-89B0-8FC734880C63}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{AA8F8F6B-B6C4-49E2-956A-B3E86F6D1494}" srcOrd="12" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{2ED8ED3A-5B44-4AB2-82AF-655FCD874AB6}" type="presParOf" srcId="{AA8F8F6B-B6C4-49E2-956A-B3E86F6D1494}" destId="{3CA2C3CB-32D0-4EA5-A59D-B9EBDEF5345E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{8F0A2A73-9E50-4743-850C-332E59188074}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{79ED5DB6-40F9-4CBC-AD3C-A01A0527ACCC}" srcOrd="13" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{01F2435A-A510-462D-BF09-E76148A29B92}" type="presParOf" srcId="{79ED5DB6-40F9-4CBC-AD3C-A01A0527ACCC}" destId="{28F20C82-40C9-4F15-861B-B9D835E9C771}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{243213B3-DB71-4B61-9932-E26AC82C6BA1}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{9070F31F-B91A-4BCC-B067-300D3DFD1D6F}" srcOrd="14" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId14" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId15" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{3941C1FF-D3F4-49C9-9EF8-7E4D13B9A24D}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="3553173" y="183028"/>
           <a:ext cx="484848" cy="484927"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
@@ -15298,99 +15265,232 @@
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
 </dgm:styleDef>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DefaultPlaceholder_-1854013440"/>
-[...24 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="EC34D1FB5B134D2B991D19F7AE914CA5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{01A6E4F1-0557-4AB7-822F-561D071CFE47}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F90111" w:rsidRDefault="00C66872" w:rsidP="00C66872">
           <w:pPr>
             <w:pStyle w:val="EC34D1FB5B134D2B991D19F7AE914CA5"/>
           </w:pPr>
           <w:r w:rsidRPr="00E52C88">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E242A053DA6448858A902A8FE1F025CC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F2FCBE3C-143E-416B-9496-21A090270A52}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="008B401F">
+          <w:r w:rsidRPr="00EF2E47">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Title]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CF5F5754252142458A11648F5D909859"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E02BBDD2-3996-43D3-9168-A2564BF33DB1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="008B401F">
+          <w:r w:rsidRPr="00EF2E47">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Category]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="60C7A2443ACB4BD8935886DAD7964981"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{48D1FBE1-E897-4426-90C1-00D199257696}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="008B401F">
+          <w:r w:rsidRPr="00EF2E47">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Title]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B5DF63E5A42F464BB94F412D41D860A8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{221F04B8-7937-46B8-9FFE-CDDBDA00937B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="008B401F">
+          <w:r w:rsidRPr="00EF2E47">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Category]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A2C28BE52AAF414F915B90DF7A4236F6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EF5DA9FC-DA70-441B-AAA3-2382FAC443E9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="008B401F" w:rsidP="008B401F">
+          <w:pPr>
+            <w:pStyle w:val="A2C28BE52AAF414F915B90DF7A4236F6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00580102">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="264E7DB9F4874EF39F383225CD9104FF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B38CED2F-3354-4A42-AF9F-DE5170FE846E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="008B401F">
+          <w:r w:rsidRPr="00EF2E47">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Abstract]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15454,57 +15554,60 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF587A"/>
     <w:rsid w:val="000A7960"/>
+    <w:rsid w:val="00113C1C"/>
     <w:rsid w:val="00140B14"/>
     <w:rsid w:val="00206B7E"/>
     <w:rsid w:val="002232F7"/>
+    <w:rsid w:val="00302BEF"/>
     <w:rsid w:val="003F5579"/>
     <w:rsid w:val="006E3145"/>
     <w:rsid w:val="00740703"/>
     <w:rsid w:val="00776EB1"/>
+    <w:rsid w:val="008B401F"/>
     <w:rsid w:val="00AD1493"/>
     <w:rsid w:val="00C66872"/>
     <w:rsid w:val="00EA52D9"/>
     <w:rsid w:val="00F90111"/>
     <w:rsid w:val="00FF587A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -15921,58 +16024,66 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C66872"/>
+    <w:rsid w:val="008B401F"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC34D1FB5B134D2B991D19F7AE914CA5">
     <w:name w:val="EC34D1FB5B134D2B991D19F7AE914CA5"/>
     <w:rsid w:val="00C66872"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB9ED0ED2E3B41D085B1DAEB12F8A2D4">
+    <w:name w:val="FB9ED0ED2E3B41D085B1DAEB12F8A2D4"/>
+    <w:rsid w:val="008B401F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2C28BE52AAF414F915B90DF7A4236F6">
+    <w:name w:val="A2C28BE52AAF414F915B90DF7A4236F6"/>
+    <w:rsid w:val="008B401F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -16268,109 +16379,134 @@
   </wetp:taskpane>
 </wetp:taskpanes>
 </file>
 
 <file path=word/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{7A901632-81A0-4B5F-9856-B3B8FE9586F6}">
   <we:reference id="f78a3046-9e99-4300-aa2b-5814002b01a2" version="1.55.1.0" store="EXCatalog" storeType="EXCatalog"/>
   <we:alternateReferences>
     <we:reference id="WA104382081" version="1.55.1.0" store="en-US" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties>
     <we:property name="MENDELEY_BIBLIOGRAPHY_IS_DIRTY" value="false"/>
     <we:property name="MENDELEY_BIBLIOGRAPHY_LAST_MODIFIED" value="1772597431943"/>
     <we:property name="MENDELEY_CITATIONS" value="[{&quot;citationID&quot;:&quot;MENDELEY_CITATION_03cbafc1-a295-43a9-954e-4eff6f2ced17&quot;,&quot;properties&quot;:{&quot;noteIndex&quot;:0},&quot;isEdited&quot;:false,&quot;manualOverride&quot;:{&quot;isManuallyOverridden&quot;:false,&quot;citeprocText&quot;:&quot;(W. Anjaningrum et al., 2022; Ningsih &amp;#38; Handayani, 2025)&quot;,&quot;manualOverrideText&quot;:&quot;&quot;},&quot;citationTag&quot;:&quot;MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMDNjYmFmYzEtYTI5NS00M2E5LTk1NGUtNGVmZjZmMmNlZDE3IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFcuIEFuamFuaW5ncnVtIGV0IGFsLiwgMjAyMjsgTmluZ3NpaCAmIzM4OyBIYW5kYXlhbmksIDIwMjUpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiYzU1YzBhM2UtZDcyOS0zMWQyLTk4NmQtZTY0YzM0MzY5NjFmIiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiYzU1YzBhM2UtZDcyOS0zMWQyLTk4NmQtZTY0YzM0MzY5NjFmIiwidGl0bGUiOiJUaGUgSW5mbHVlbmNlIG9mIEZpbmFuY2luZywgRmluYW5jaW5nIFJpc2sgYW5kIExpcXVpZGl0eSBSaXNrIG9uIHRoZSBQcm9maXRhYmlsaXR5IG9mIFByaXZhdGUgSXNsYW1pYyBDb21tZXJjaWFsIEJhbmtzIChCVVMpIGluIEluZG9uZXNpYSIsImF1dGhvciI6W3siZmFtaWx5IjoiTmluZ3NpaCIsImdpdmVuIjoiV2l3aWsgRml0cmlhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiSGFuZGF5YW5pIiwiZ2l2ZW4iOiJZdW5pb3JpdGEgSW5kYWgiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJKdXJuYWwgSWxtaWFoIEJpc25pcyBkYW4gRWtvbm9taSBBc2lhIiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjMyODE1L0pJQkVLQS5WMTlJMi4yMzY4IiwiSVNTTiI6IjI2MjAtODc1WCIsIlVSTCI6Imh0dHBzOi8vamliZWthLmFzaWEuYWMuaWQvaW5kZXgucGhwL2ppYmVrYS9hcnRpY2xlL3ZpZXcvMjM2OCIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsNywxNF1dfSwicGFnZSI6IjE0Mi0xNTMiLCJhYnN0cmFjdCI6IlRoaXMgcmVzZWFyY2ggYWltcyB0byBkZXRlcm1pbmUgdGhlIGVmZmVjdCBvZiBtdWRoYXJhYmFoLCBtdXN5YXJha2FoLCBtdXJhYmFoYWggZmluYW5jaW5nLCBmaW5hbmNpbmcgcmlzayBhbmQgbGlxdWlkaXR5IHJpc2sgb24gcHJvZml0YWJpbGl0eSBpbiBQcml2YXRlIFNoYXJpYSBDb21tZXJjaWFsIEJhbmtzIGluIDIwMTktMjAyMy4gVGhlIHN0dWR5IHVzZWQgaXMgcXVhbnRpdGF0aXZlIGV4cGxhbmF0b3J5IG1ldGhvZC4gVGhlIGRhdGEgdXNlZCBhcmUgZGVyaXZlZCBmcm9tIGFubnVhbCBmaW5hbmNpYWwgcmVwb3J0cyBvZiBQcml2YXRlIFNoYXJpYSBDb21tZXJjaWFsIEJhbmtzLiBUaGUgcG9wdWxhdGlvbiBpbiB0aGlzIHJlc2VhcmNoIGlzIFByaXZhdGUgU2hhcmlhIENvbW1lcmNpYWwgQmFua3MgbGlzdGVkIG9uIHRoZSBGaW5hbmNpYWwgU2VydmljZXMgQXV0aG9yaXR5IChPSkspLiBUaGUgc2FtcGxpbmcgdGVjaG5pcXVlIHVzZWQgaXMgdGhlIHB1cnBvc2l2ZSBzYW1wbGluZyBhbmQgb2J0YWluZWQgNSBiYW5rcy4gVGhlIGRhdGEgYW5hbHlzaXMgdXNlZCBhcmUgY2xhc3NpY2FsIGFzc3VtcHRpb24gdGVzdGluZywgbXVsdGlwbGUgbGluZWFyIHJlZ3Jlc3Npb24sIGNvZWZmaWNpZW50IG9mIGRldGVybWluYXRpb24gKFLCrDIpIGFuZCBoeXBvdGhlc2lzIHRlc3RpbmcuIFRoZSByZXN1bHRzIHNob3cgdGhhdCBtdWRoYXJhYmFoIGZpbmFuY2luZywmbmJzcDsgbXVyYWJhaGFoIGZpbmFuY2luZywgZmluYW5jaW5nIHJpc2ssIGFuZCBsaXF1aWRpdHkgcmlzayBwYXJ0aWFsbHkgaGF2ZSBubyBlZmZlY3Qgb24gcHJvZml0YWJpbGl0eSB3aGlsZSBwYXJ0aWFsbHkgbXVzeWFyYWthaCBmaW5hbmNpbmcgaGFzIGEgc2lnbmlmaWNhbnQgZWZmZWN0IG9uIHByb2ZpdGFiaWxpdHkuIFRoaXMgcmVzdWx0IGluZGljYXRlIHRoYXQgYmFuayBuZWVkIHRvIGRldmVsb3AgbXVzeWFyYWthaCBmaW5hbmNpbmcsIGluY3JlYXNlIG9wZXJhdGlvbmFsIGVmZmljaWVuY3kgYW5kIGRldmVsb3BlIGVmZmVjdGl2ZSByaXNrIG1hbmFnZW1lbiBzeXN0ZW0uIE1lYW53aGlsZSBzaGFyaWEgYmFua3MgbmVlZCB0byBpbXByb3ZlIG1hbmFnZW1lbnQgY2FwYWJpbGl0aWVzIGluaSBtYW5hZ2luZyBtdWRoYXJhYmFoIGFuZCBtdXJhYmFoYWggZmluYW5jaW5nIGFuZCBkZXZlbG9wIG5ldyBwcm9kdWN0IHRoYXQgYXJlIG1vcmUgcHJvZml0YWJsZS4mbmJzcDsgU2hhcmlhIGJhbmtzIGhhdmUgdG8gbWFpbnRhaW4gZmluYW5jaW5nIHJpc2sgKE5QRikgc28gdGhhdCBpdCBkbyBub3QgY2F1c2UgcG90ZW50aWFsIGxvc3NlcyBpbiB0aGUgZnV0dXJlLCBTaGFyaWEgYmFua3MgYWxzbyBuZWVkIHRvIGltcHJvdmUgbWFuYWdlbWVuIGNhcGFiaWxpdGllcyBpbiBtYW5hZ2luZyBsaXF1aWR5IHJpc2siLCJwdWJsaXNoZXIiOiJJbnN0aXR1dCBUZWtub2xvZ2kgZGFuIEJpc25pcyBBc2lhIE1hbGFuZyIsImlzc3VlIjoiMiIsInZvbHVtZSI6IjE5IiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX0seyJpZCI6IjAyNDE2ZjA2LWQ4MGQtMzQxMy04ZmViLWEwMWVmZGY3ZjJiZSIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6IjAyNDE2ZjA2LWQ4MGQtMzQxMy04ZmViLWEwMWVmZGY3ZjJiZSIsInRpdGxlIjoiQ3JlYXRpdmUgSW5kdXN0cnkgaW4gdGhlIFBvc3QtUGFuZGVtaWMgRGlnaXRhbCBFcmE6IE1lYW5pbmdmdWwgSW5jdWJhdGlvbiwgQ3VzdG9tZXIgRm9jdXMsIGFuZCBIaWdoIElubm92YXRpb24gYXMgU3RyYXRlZ2llcyB0byBDb21wZXRlIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJBbmphbmluZ3J1bSIsImdpdmVuIjoiV2lkaXlhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiSGVybWF3YXRpIiwiZ2l2ZW4iOiJBZHlhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiWW9nYXRhbWEiLCJnaXZlbiI6IkFobWFkIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiU3VjaSIsImdpdmVuIjoiUmFoYXl1IiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiU2lkaSIsImdpdmVuIjoiQWd1cyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNSw5LDEzXV19LCJET0kiOiIxMC40MTA4L0VBSS43LTEwLTIwMjEuMjMxNjc4NCIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjIsNCwyN11dfSwiYWJzdHJhY3QiOiLigKYgVGhlIHB1cnBvc2Ugb2YgdGhpcyBzdHVkeSB3YXMgdG8gZGV0ZXJtaW5lIHRoZSBlZmZlY3Qgb2YgdGhlIFBlbnRhLWhlbGl4IGJ1c2luZXNzIGluY3ViYXRvciwgbWFya2V0IG9yaWVudGF0aW9uLCBhbmQgZW50cmVwcmVuZXVyaWFsIG9yaWVudGF0aW9uIG9uIGR5bmFtaWMgY2FwYWJpbGl0eSBhbmQgY29tcGV0aXRpdmUg4oCmIiwicHVibGlzaGVyIjoiRXVyb3BlYW4gQWxsaWFuY2UgZm9yIElubm92YXRpb24gbi5vLiIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9XX0=&quot;,&quot;citationItems&quot;:[{&quot;id&quot;:&quot;c55c0a3e-d729-31d2-986d-e64c3436961f&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;c55c0a3e-d729-31d2-986d-e64c3436961f&quot;,&quot;title&quot;:&quot;The Influence of Financing, Financing Risk and Liquidity Risk on the Profitability of Private Islamic Commercial Banks (BUS) in Indonesia&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Ningsih&quot;,&quot;given&quot;:&quot;Wiwik Fitria&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Handayani&quot;,&quot;given&quot;:&quot;Yuniorita Indah&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Jurnal Ilmiah Bisnis dan Ekonomi Asia&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.32815/JIBEKA.V19I2.2368&quot;,&quot;ISSN&quot;:&quot;2620-875X&quot;,&quot;URL&quot;:&quot;https://jibeka.asia.ac.id/index.php/jibeka/article/view/2368&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2025,7,14]]},&quot;page&quot;:&quot;142-153&quot;,&quot;abstract&quot;:&quot;This research aims to determine the effect of mudharabah, musyarakah, murabahah financing, financing risk and liquidity risk on profitability in Private Sharia Commercial Banks in 2019-2023. The study used is quantitative explanatory method. The data used are derived from annual financial reports of Private Sharia Commercial Banks. The population in this research is Private Sharia Commercial Banks listed on the Financial Services Authority (OJK). The sampling technique used is the purposive sampling and obtained 5 banks. The data analysis used are classical assumption testing, multiple linear regression, coefficient of determination (R¬2) and hypothesis testing. The results show that mudharabah financing,&amp;nbsp; murabahah financing, financing risk, and liquidity risk partially have no effect on profitability while partially musyarakah financing has a significant effect on profitability. This result indicate that bank need to develop musyarakah financing, increase operational efficiency and develope effective risk managemen system. Meanwhile sharia banks need to improve management capabilities ini managing mudharabah and murabahah financing and develop new product that are more profitable.&amp;nbsp; Sharia banks have to maintain financing risk (NPF) so that it do not cause potential losses in the future, Sharia banks also need to improve managemen capabilities in managing liquidy risk&quot;,&quot;publisher&quot;:&quot;Institut Teknologi dan Bisnis Asia Malang&quot;,&quot;issue&quot;:&quot;2&quot;,&quot;volume&quot;:&quot;19&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;title&quot;:&quot;Creative Industry in the Post-Pandemic Digital Era: Meaningful Incubation, Customer Focus, and High Innovation as Strategies to Compete&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Anjaningrum&quot;,&quot;given&quot;:&quot;Widiya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Hermawati&quot;,&quot;given&quot;:&quot;Adya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Yogatama&quot;,&quot;given&quot;:&quot;Ahmad&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Suci&quot;,&quot;given&quot;:&quot;Rahayu&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Sidi&quot;,&quot;given&quot;:&quot;Agus&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.4108/EAI.7-10-2021.2316784&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2022,4,27]]},&quot;abstract&quot;:&quot;… The purpose of this study was to determine the effect of the Penta-helix business incubator, market orientation, and entrepreneurial orientation on dynamic capability and competitive …&quot;,&quot;publisher&quot;:&quot;European Alliance for Innovation n.o.&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false}]},{&quot;citationID&quot;:&quot;MENDELEY_CITATION_720cb86d-c6ba-4f5f-9349-60a913c47303&quot;,&quot;properties&quot;:{&quot;noteIndex&quot;:0},&quot;isEdited&quot;:false,&quot;manualOverride&quot;:{&quot;isManuallyOverridden&quot;:false,&quot;citeprocText&quot;:&quot;(W. Anjaningrum et al., 2022; W. D. Anjaningrum et al., 2024; Dura &amp;#38; Wardana, 2024; Ningsih &amp;#38; Handayani, 2025; Sidi &amp;#38; Santoso, 2024)&quot;,&quot;manualOverrideText&quot;:&quot;&quot;},&quot;citationTag&quot;:&quot;MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNzIwY2I4NmQtYzZiYS00ZjVmLTkzNDktNjBhOTEzYzQ3MzAzIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFcuIEFuamFuaW5ncnVtIGV0IGFsLiwgMjAyMjsgVy4gRC4gQW5qYW5pbmdydW0gZXQgYWwuLCAyMDI0OyBEdXJhICYjMzg7IFdhcmRhbmEsIDIwMjQ7IE5pbmdzaWggJiMzODsgSGFuZGF5YW5pLCAyMDI1OyBTaWRpICYjMzg7IFNhbnRvc28sIDIwMjQpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiZjc3MWFkZWItOGZjNS0zYzNhLTkyMTgtN2U0MDZkZjE1Nzg5IiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiZjc3MWFkZWItOGZjNS0zYzNhLTkyMTgtN2U0MDZkZjE1Nzg5IiwidGl0bGUiOiJUaGUgU3VzdGFpbmFiaWxpdHkgUm9sZSBvZiBXb21lbiBFbnRyZXByZW5ldXJzIHRocm91Z2ggdGhlIERpZ2l0YWwgRmluYW5jaWFsIExpdGVyYWN5IE1vdmVtZW50IiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJEdXJhIiwiZ2l2ZW4iOiJKdXN0aXRhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiV2FyZGFuYSIsImdpdmVuIjoiRGl0eWEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJQb3B1bGF0aW9uIGFuZCBFY29ub21pY3MgOCgzKTogMTA4LTEyOSIsImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNSw5LDEzXV19LCJET0kiOiIxMC4zODk3L1BPUEVDT04uOC5FMTE2OTIzIiwiSVNTTiI6IjI2NTgtMzc5OCIsIlVSTCI6Imh0dHBzOi8vcG9wdWxhdGlvbmFuZGVjb25vbWljcy5wZW5zb2Z0Lm5ldC9hcnRpY2xlLzExNjkyMy8iLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI0LDEwLDMwXV19LCJwYWdlIjoiMTA4LTEyOSIsImFic3RyYWN0IjoiVGhpcyBzdHVkeSBkaXNjdXNzZXMgaG93IGZpbmFuY2lhbCB0ZWNobm9sb2d5IGFuZCBmaW5hbmNpYWwgbGl0ZXJhY3kgcGxheSBhIGNydWNpYWwgcm9sZSBpbiBzdXBwb3J0aW5nIHRoZSBzdXN0YWluYWJpbGl0eSBvZiBzbWFsbCBhbmQgbWVkaXVtIGVudGVycHJpc2VzIChTTUVzKSBpbiBFYXN0IEphdmEuIFRoZSB1dGlsaXphdGlvbiBvZiBmaW5hbmNpYWwgdGVjaG5vbG9neSwgd2hpY2ggaW5jbHVkZXMgdmFyaW91cyBkaWdpdGFsIHNlcnZpY2VzIHN1Y2ggYXMgb25saW5lIHBheW1lbnRzIGFuZCBhY2Nlc3MgdG8gZmluYW5jaW5nLCBhbG9uZyB3aXRoIGZpbmFuY2lhbCBsaXRlcmFjeSwgd2hpY2ggcmVmZXJzIHRvIHRoZSB1bmRlcnN0YW5kaW5nIGFuZCBhYmlsaXR5IHRvIG1hbmFnZSBmaW5hbmNlcyB3aXNlbHksIGhhcyBiZWVuIHByb3ZlbiB0byBiZSBlc3NlbnRpYWwgaW4gbWFpbnRhaW5pbmcgdGhlIGNvbXBldGl0aXZlbmVzcyBhbmQgZ3Jvd3RoIG9mIGJ1c2luZXNzZXMsIGVzcGVjaWFsbHkgYW1vbmcgZmVtYWxlIGVudHJlcHJlbmV1cnMuVGhlIHJlc2VhcmNoIHdhcyBjb25kdWN0ZWQgdXNpbmcgYSBzdXJ2ZXkgaW52b2x2aW5nIDM5MCBmZW1hbGUgZW50cmVwcmVuZXVycyBpbiBFYXN0IEphdmEsIHNlbGVjdGVkIHRocm91Z2ggcHVycG9zaXZlIHNhbXBsaW5nLiBVc2luZyBtdWx0aXBsZSBsaW5lYXIgcmVncmVzc2lvbiBhbmFseXNpcywgdGhlIGZpbmRpbmdzIGluZGljYXRlIHRoYXQgYm90aCBmaW5hbmNpYWwgdGVjaG5vbG9neSBhbmQgZmluYW5jaWFsIGxpdGVyYWN5IHNpZ25pZmljYW50bHkgaW1wYWN0IHRoZSBzdXN0YWluYWJpbGl0eSBvZiB3b21lbuKAmXMgYnVzaW5lc3NlcyBpbiB0aGUgcmVnaW9uLiBIb3dldmVyLCB0aGlzIHN0dWR5IGlzIGxpbWl0ZWQgYnkgaXRzIGZvY3VzIHNvbGVseSBvbiBmZW1hbGUgZW50cmVwcmVuZXVycyBpbiBFYXN0IEphdmEsIHdoaWNoIG1heSByZXN0cmljdCB0aGUgZ2VuZXJhbGl6YWJpbGl0eSBvZiB0aGUgcmVzdWx0cyB0byBvdGhlciBjaXRpZXMuIFRoZXJlZm9yZSwgYSBsYXJnZXIgc2FtcGxlIHNpemUgYWNyb3NzIHZhcmlvdXMgcmVnaW9ucyB3b3VsZCBwcm92aWRlIG1vcmUgY29tcHJlaGVuc2l2ZSBpbnNpZ2h0cy4gVGhpcyBzdHVkeSBzdWdnZXN0cyB0aGF0IHRoZSBFYXN0IEphdmEgZ292ZXJubWVudCBzaG91bGQgcGF5IGNsb3NlciBhdHRlbnRpb24gdG8gdGhpcyBzZWN0b3IsIGdpdmVuIGl0cyBzaWduaWZpY2FudCBjb250cmlidXRpb24gdG8gdGhlIHJlZ2lvbmFsIGFuZCBuYXRpb25hbCBlY29ub215LiIsInB1Ymxpc2hlciI6IkZhY3VsdHkgb2YgRWNvbm9taWNzLCBMb21vbm9zb3YgTW9zY293IFN0YXRlIFVuaXZlcnNpdHkiLCJpc3N1ZSI6IjMiLCJ2b2x1bWUiOiI4IiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX0seyJpZCI6ImM1NWMwYTNlLWQ3MjktMzFkMi05ODZkLWU2NGMzNDM2OTYxZiIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6ImM1NWMwYTNlLWQ3MjktMzFkMi05ODZkLWU2NGMzNDM2OTYxZiIsInRpdGxlIjoiVGhlIEluZmx1ZW5jZSBvZiBGaW5hbmNpbmcsIEZpbmFuY2luZyBSaXNrIGFuZCBMaXF1aWRpdHkgUmlzayBvbiB0aGUgUHJvZml0YWJpbGl0eSBvZiBQcml2YXRlIElzbGFtaWMgQ29tbWVyY2lhbCBCYW5rcyAoQlVTKSBpbiBJbmRvbmVzaWEiLCJhdXRob3IiOlt7ImZhbWlseSI6Ik5pbmdzaWgiLCJnaXZlbiI6Ildpd2lrIEZpdHJpYSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IkhhbmRheWFuaSIsImdpdmVuIjoiWXVuaW9yaXRhIEluZGFoIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiSnVybmFsIElsbWlhaCBCaXNuaXMgZGFuIEVrb25vbWkgQXNpYSIsImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNSw5LDEzXV19LCJET0kiOiIxMC4zMjgxNS9KSUJFS0EuVjE5STIuMjM2OCIsIklTU04iOiIyNjIwLTg3NVgiLCJVUkwiOiJodHRwczovL2ppYmVrYS5hc2lhLmFjLmlkL2luZGV4LnBocC9qaWJla2EvYXJ0aWNsZS92aWV3LzIzNjgiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDcsMTRdXX0sInBhZ2UiOiIxNDItMTUzIiwiYWJzdHJhY3QiOiJUaGlzIHJlc2VhcmNoIGFpbXMgdG8gZGV0ZXJtaW5lIHRoZSBlZmZlY3Qgb2YgbXVkaGFyYWJhaCwgbXVzeWFyYWthaCwgbXVyYWJhaGFoIGZpbmFuY2luZywgZmluYW5jaW5nIHJpc2sgYW5kIGxpcXVpZGl0eSByaXNrIG9uIHByb2ZpdGFiaWxpdHkgaW4gUHJpdmF0ZSBTaGFyaWEgQ29tbWVyY2lhbCBCYW5rcyBpbiAyMDE5LTIwMjMuIFRoZSBzdHVkeSB1c2VkIGlzIHF1YW50aXRhdGl2ZSBleHBsYW5hdG9yeSBtZXRob2QuIFRoZSBkYXRhIHVzZWQgYXJlIGRlcml2ZWQgZnJvbSBhbm51YWwgZmluYW5jaWFsIHJlcG9ydHMgb2YgUHJpdmF0ZSBTaGFyaWEgQ29tbWVyY2lhbCBCYW5rcy4gVGhlIHBvcHVsYXRpb24gaW4gdGhpcyByZXNlYXJjaCBpcyBQcml2YXRlIFNoYXJpYSBDb21tZXJjaWFsIEJhbmtzIGxpc3RlZCBvbiB0aGUgRmluYW5jaWFsIFNlcnZpY2VzIEF1dGhvcml0eSAoT0pLKS4gVGhlIHNhbXBsaW5nIHRlY2huaXF1ZSB1c2VkIGlzIHRoZSBwdXJwb3NpdmUgc2FtcGxpbmcgYW5kIG9idGFpbmVkIDUgYmFua3MuIFRoZSBkYXRhIGFuYWx5c2lzIHVzZWQgYXJlIGNsYXNzaWNhbCBhc3N1bXB0aW9uIHRlc3RpbmcsIG11bHRpcGxlIGxpbmVhciByZWdyZXNzaW9uLCBjb2VmZmljaWVudCBvZiBkZXRlcm1pbmF0aW9uIChSwqwyKSBhbmQgaHlwb3RoZXNpcyB0ZXN0aW5nLiBUaGUgcmVzdWx0cyBzaG93IHRoYXQgbXVkaGFyYWJhaCBmaW5hbmNpbmcsJm5ic3A7IG11cmFiYWhhaCBmaW5hbmNpbmcsIGZpbmFuY2luZyByaXNrLCBhbmQgbGlxdWlkaXR5IHJpc2sgcGFydGlhbGx5IGhhdmUgbm8gZWZmZWN0IG9uIHByb2ZpdGFiaWxpdHkgd2hpbGUgcGFydGlhbGx5IG11c3lhcmFrYWggZmluYW5jaW5nIGhhcyBhIHNpZ25pZmljYW50IGVmZmVjdCBvbiBwcm9maXRhYmlsaXR5LiBUaGlzIHJlc3VsdCBpbmRpY2F0ZSB0aGF0IGJhbmsgbmVlZCB0byBkZXZlbG9wIG11c3lhcmFrYWggZmluYW5jaW5nLCBpbmNyZWFzZSBvcGVyYXRpb25hbCBlZmZpY2llbmN5IGFuZCBkZXZlbG9wZSBlZmZlY3RpdmUgcmlzayBtYW5hZ2VtZW4gc3lzdGVtLiBNZWFud2hpbGUgc2hhcmlhIGJhbmtzIG5lZWQgdG8gaW1wcm92ZSBtYW5hZ2VtZW50IGNhcGFiaWxpdGllcyBpbmkgbWFuYWdpbmcgbXVkaGFyYWJhaCBhbmQgbXVyYWJhaGFoIGZpbmFuY2luZyBhbmQgZGV2ZWxvcCBuZXcgcHJvZHVjdCB0aGF0IGFyZSBtb3JlIHByb2ZpdGFibGUuJm5ic3A7IFNoYXJpYSBiYW5rcyBoYXZlIHRvIG1haW50YWluIGZpbmFuY2luZyByaXNrIChOUEYpIHNvIHRoYXQgaXQgZG8gbm90IGNhdXNlIHBvdGVudGlhbCBsb3NzZXMgaW4gdGhlIGZ1dHVyZSwgU2hhcmlhIGJhbmtzIGFsc28gbmVlZCB0byBpbXByb3ZlIG1hbmFnZW1lbiBjYXBhYmlsaXRpZXMgaW4gbWFuYWdpbmcgbGlxdWlkeSByaXNrIiwicHVibGlzaGVyIjoiSW5zdGl0dXQgVGVrbm9sb2dpIGRhbiBCaXNuaXMgQXNpYSBNYWxhbmciLCJpc3N1ZSI6IjIiLCJ2b2x1bWUiOiIxOSIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9LHsiaWQiOiIwMjQxNmYwNi1kODBkLTM0MTMtOGZlYi1hMDFlZmRmN2YyYmUiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiIwMjQxNmYwNi1kODBkLTM0MTMtOGZlYi1hMDFlZmRmN2YyYmUiLCJ0aXRsZSI6IkNyZWF0aXZlIEluZHVzdHJ5IGluIHRoZSBQb3N0LVBhbmRlbWljIERpZ2l0YWwgRXJhOiBNZWFuaW5nZnVsIEluY3ViYXRpb24sIEN1c3RvbWVyIEZvY3VzLCBhbmQgSGlnaCBJbm5vdmF0aW9uIGFzIFN0cmF0ZWdpZXMgdG8gQ29tcGV0ZSIsImF1dGhvciI6W3siZmFtaWx5IjoiQW5qYW5pbmdydW0iLCJnaXZlbiI6IldpZGl5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6Ikhlcm1hd2F0aSIsImdpdmVuIjoiQWR5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IllvZ2F0YW1hIiwiZ2l2ZW4iOiJBaG1hZCIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlN1Y2kiLCJnaXZlbiI6IlJhaGF5dSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlNpZGkiLCJnaXZlbiI6IkFndXMiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJhY2Nlc3NlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsOSwxM11dfSwiRE9JIjoiMTAuNDEwOC9FQUkuNy0xMC0yMDIxLjIzMTY3ODQiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDIyLDQsMjddXX0sImFic3RyYWN0Ijoi4oCmIFRoZSBwdXJwb3NlIG9mIHRoaXMgc3R1ZHkgd2FzIHRvIGRldGVybWluZSB0aGUgZWZmZWN0IG9mIHRoZSBQZW50YS1oZWxpeCBidXNpbmVzcyBpbmN1YmF0b3IsIG1hcmtldCBvcmllbnRhdGlvbiwgYW5kIGVudHJlcHJlbmV1cmlhbCBvcmllbnRhdGlvbiBvbiBkeW5hbWljIGNhcGFiaWxpdHkgYW5kIGNvbXBldGl0aXZlIOKApiIsInB1Ymxpc2hlciI6IkV1cm9wZWFuIEFsbGlhbmNlIGZvciBJbm5vdmF0aW9uIG4uby4iLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfSx7ImlkIjoiMGJjYTc4MzMtNjllYy0zMGY3LWFjMWEtYzdkYTdkYzUzMzI2IiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiMGJjYTc4MzMtNjllYy0zMGY3LWFjMWEtYzdkYTdkYzUzMzI2IiwidGl0bGUiOiJDcmVhdGl2ZSBJbmR1c3RyaWVzw6LigqzihKIgUmlzayBBcHBldGl0ZSBpbiBFYXN0IEphdmEgYW5kIEl0cyBJbXBhY3Qgb24gRHluYW1pYyBDYXBhYmlsaXR5IGFuZCBDb21wZXRpdGl2ZSBBZHZhbnRhZ2UiLCJhdXRob3IiOlt7ImZhbWlseSI6IlNpZGkiLCJnaXZlbiI6IkFndXMgUHVybm9tbyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlNhbnRvc28iLCJnaXZlbiI6IlJpc2EiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJCaW51cyBCdXNpbmVzcyBSZXZpZXciLCJhY2Nlc3NlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsOSwxM11dfSwiRE9JIjoiMTAuMjE1MTIvQkJSLlYxNUkyLjEwNDI5IiwiSVNTTiI6IjI0NzYtOTA1MyIsIlVSTCI6Imh0dHBzOi8vam91cm5hbC5iaW51cy5hYy5pZC9pbmRleC5waHAvQkJSL2FydGljbGUvdmlldy8xMDQyOSIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjQsNiwxNF1dfSwicGFnZSI6IjEwNy0xMTciLCJhYnN0cmFjdCI6IlN0dWRpZXMgcmVsYXRlZCB0byByaXNrIGFwcGV0aXRlLCB3aGljaCBwbGF5cyBhbiBpbXBvcnRhbnQgcm9sZSBpbiByaXNrIG1hbmFnZW1lbnQgaW4gdGhlIGNyZWF0aXZlIGVjb25vbXkgc2VjdG9yLCBzdGlsbCBuZWVkIHRvIGJlIG1hZGUgYXZhaWxhYmxlLCBzbyByZWxhdGluZyBpdCB3aXRoIGR5bmFtaWMgY2FwYWJpbGl0aWVzIGFuZCBjb21wZXRpdGl2ZSBhZHZhbnRhZ2UgaXMgdGhlIG1haW4gbm92ZWx0eSBvZiB0aGUgcmVzZWFyY2guIFRoZSByZXNlYXJjaCBhaW1lZCB0byB1bmRlcnN0YW5kIHRoZSByaXNrIGFwcGV0aXRlIG9mIHRoZSBjcmVhdGl2ZSBTbWFsbCBhbmQgTWVkaXVtLVNpemVkIEVudGVycHJpc2VzIChTTUVzKSBpbiBFYXN0IEphdmEsIEluZG9uZXNpYSwgYW5kIGFuYWx5emUgdGhlIGltcGFjdCBvZiB0aGUgcmlzayBhcHBldGl0ZSBvbiB0aGVpciBkeW5hbWljIGNhcGFiaWxpdGllcyBhbmQgY29tcGV0aXRpdmUgYWR2YW50YWdlcy4gUHJpbWFyeSBkYXRhIHdhcyBvYnRhaW5lZCB0aHJvdWdoIGEgcXVhbnRpdGF0aXZlIHJlc2VhcmNoIG1ldGhvZCB3aXRoIGEgTGlrZXJ0LXNpemVkIG9ubGluZSBxdWVzdGlvbm5haXJlIGluc3RydW1lbnQgYW5kIGRpc3RyaWJ1dGVkIHRvIDMwMCBjcmVhdGl2ZSBpbmR1c3RyaWVzIGluIEVhc3QgSmF2YSwgd2l0aCB0aGUgdW5pdCBvZiBhbmFseXNpcyBiZWluZyB0aGUgY3JlYXRpdmUgYnVzaW5lc3Mgb3duZXIuIFRoZSBkYXRhIHdlcmUgYW5hbHl6ZWQgdXNpbmcgUGFydGlhbCBMZWFzdCBTcXVhcmUgLSBTdHJ1Y3R1cmFsIEVxdWF0aW9uIE1vZGVsbGluZyAoUExTLVNFTSkgd2VpZ2h0IGFuYWx5c2lzIHdpdGggU21hcnRQTFMgdmVyc2lvbiA0IHNvZnR3YXJlLiBBZnRlciBwYXNzaW5nIHRoZSBleHRlcm5hbCB0ZXN0IGFuZCBpbm5lciBtb2RlbCwgaHlwb3RoZXNpcyB0ZXN0aW5nIHdhcyBjYXJyaWVkIG91dCBieSByZXZpZXdpbmcgdGhlIHQtc3RhdGlzdGljcyBhbmQgcC12YWx1ZXMuIFRoZSBhbmFseXNpcyByZXN1bHRzIHByb3ZpZGUgYSBzdXJwcmlzZSwgc2hvd2luZyB0aGF0IG5vdCBhbGwgdHlwZXMgb2YgcmlzayBhcHBldGl0ZSBzaWduaWZpY2FudGx5IGltcGFjdCBkeW5hbWljIGNhcGFiaWxpdGllcyBhbmQgY29tcGV0aXRpdmUgYWR2YW50YWdlLiBBdm9pZGluZyB0aGUgZGlzY292ZXJ5IG9mIGRldHJpbWVudGFsIHJpc2tzIHRvIGR5bmFtaWMgY2FwYWJpbGl0aWVzIGFuZCBjb21wZXRpdGl2ZSBhZHZhbnRhZ2UgZW1waGFzaXplcyB0aGF0IGluIHRoaXMgZXJhLCBldmVyeSBjcmVhdGl2ZSBTTUUgbXVzdCBmYWNlIHJpc2tzLiBBdm9pZGluZyByaXNrcyBtYWtlcyB0aGUgYnVzaW5lc3MgdW5hYmxlIHRvIGZhY2UgZHluYW1pYyBjaGFuZ2VzIGluIGNvbmRpdGlvbnMgYW5kIHdpbGwgbm90IGhhdmUgYSBjb21wZXRpdGl2ZSBhZHZhbnRhZ2UuIEhvd2V2ZXIsIHJpc2sgYW5kIHJldmVudWUgc2hhcmluZyBkbyBub3Qgc2lnbmlmaWNhbnRseSBpbXBhY3QgY29tcGV0aXRpdmUgYWR2YW50YWdlLiBJdCBoYXMgYSBzdHJvbmcgaW1wYWN0IHRocm91Z2ggZHluYW1pYyBjYXBhYmlsaXRpZXMuIENyZWF0aXZlIFNNRXMgY2FuIGNob29zZSB0byB0cmFuc2ZlciByaXNrcyBvciByZWR1Y2UgdGhlbS4gRnV0dXJlIHJlc2VhcmNoIGNhbiBleGFtaW5lIGRpZmZlcmVudCByaXNrIGFwcGV0aXRlcyBmb3IgY3JlYXRpdmUgZWNvbm9teSBpbiBlYWNoIHN1YnNlY3Rvci4iLCJwdWJsaXNoZXIiOiJVbml2ZXJzaXRhcyBCaW5hIE51c2FudGFyYSIsImlzc3VlIjoiMiIsInZvbHVtZSI6IjE1IiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX0seyJpZCI6IjlhNThmYzVmLTVmNWUtM2IzOS05YTQxLTJjYmY1ZGM3NzUwMiIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6IjlhNThmYzVmLTVmNWUtM2IzOS05YTQxLTJjYmY1ZGM3NzUwMiIsInRpdGxlIjoiU3B1cnJpbmcgU01Fc+KAmSBwZXJmb3JtYW5jZSB0aHJvdWdoIGJ1c2luZXNzIGludGVsbGlnZW5jZSwgb3JnYW5pemF0aW9uYWwgYW5kIG5ldHdvcmsgbGVhcm5pbmcsIGN1c3RvbWVyIHZhbHVlIGFudGljaXBhdGlvbiwgYW5kIGlubm92YXRpb24gLSBFbXBpcmljYWwgZXZpZGVuY2Ugb2YgdGhlIGNyZWF0aXZlIGVjb25vbXkgc2VjdG9yIGluIEVhc3QgSmF2YSwgSW5kb25lc2lhIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJBbmphbmluZ3J1bSIsImdpdmVuIjoiV2lkaXlhIERld2kiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJBeml6YWgiLCJnaXZlbiI6Ik51ciIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlN1cnlhZGkiLCJnaXZlbiI6Ik5hbmFuZyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IkhlbGl5b24iLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiJIZWxpeW9uIiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjEwMTYvSi5IRUxJWU9OLjIwMjQuRTI3OTk4IiwiSVNTTiI6IjI0MDU4NDQwIiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyNCw0LDE1XV19LCJhYnN0cmFjdCI6IlNldmVyYWwgc3R1ZGllcyBoYXZlIGV4cGxvcmVkIGZpcm0gcGVyZm9ybWFuY2UgaW4gdGhlIHBvc3QtQ292aWQtMTkgcGFuZGVtaWMgZXJhLiBIb3dldmVyLCB0aGVyZSBpcyBub3QgbXVjaCByZXNlYXJjaCB0byBmaW5kIHJlcG9ydHMgZGl2dWxnaW5nIHRoZSBjb21wbGV4IHJlbGF0aW9uc2hpcCBkeW5hbWljcyBiZXR3ZWVuIGJ1c2luZXNzIGludGVsbGlnZW5jZSwgb3JnYW5pemF0aW9uYWwgYW5kIG5ldHdvcmsgbGVhcm5pbmcsIGN1c3RvbWVyIHZhbHVlIGFudGljaXBhdGlvbiwgYW5kIGNyZWF0aXZlIGVjb25vbXktYmFzZWQgc21hbGwtbWVkaXVtIGVudGVycHJpc2VzIChTTUVzKSBwZXJmb3JtYW5jZSBpbiBkZXZlbG9waW5nIGNvdW50cmllcy4gVGhpcyBzdHVkeSBhaW1zIHRvIHVuY292ZXIgdGhlIGNvbXBsZXhpdHkgb2YgdGhvc2UgcmVsYXRpb25zaGlwcy4gVGhlIHF1YW50aXRhdGl2ZSBkYXRhIHdlcmUgY29sbGVjdGVkIGZyb20gMzEzIGNyZWF0aXZlIGVjb25vbXktYmFzZWQgU01FcyBpbiBFYXN0IEphdmEsIEluZG9uZXNpYS4gVXNpbmcgUExTLVNFTSwgdGhpcyBzdHVkeSBkaXNjbG9zZWQgdGhhdCBidXNpbmVzcyBpbnRlbGxpZ2VuY2UgcHJhY3RpY2VzIGNvdWxkIG5vdCBkaXJlY3RseSBpbXBhY3QgU01FcycgcGVyZm9ybWFuY2UuIEJ1c2luZXNzIGludGVsbGlnZW5jZSB3aWxsIGJlIGNydWNpYWwgdG8gU01FcycgcGVyZm9ybWFuY2Ugd2l0aCB0aGUgc3VwcG9ydCBvZiBvcmdhbml6YXRpb25hbCBsZWFybmluZyBhcyBhIG1lZGlhdG9yLiBUaGUgZmluZGluZyBhbHNvIGNvbmZpcm1lZCB0aGUgcHJlc2VuY2Ugb2Ygc2VyaWFsIG1lZGlhdGlvbiBvZiBvcmdhbml6YXRpb25hbCBsZWFybmluZyBhbmQgaW5ub3ZhdGlvbiBpbiB0aGUgcmVsYXRpb25zaGlwIGJldHdlZW4gYnVzaW5lc3MgaW50ZWxsaWdlbmNlIGFuZCBTTUVzJyBwZXJmb3JtYW5jZS4gSG93ZXZlciwgdGhlIHJvbGUgb2YgbmV0d29yayBsZWFybmluZyBhbmQgaW5ub3ZhdGlvbiBpcyBhbHNvIGltcG9ydGFudCwgY29uc2lkZXJpbmcgdGhlaXIgcmVsYXRpdmVseSBsYXJnZSBkaXJlY3QgaW1wYWN0IG9uIFNNRXPigJkgcGVyZm9ybWFuY2UuIFRoZSB0aGVvcmV0aWNhbCBpbXBsaWNhdGlvbnMgb2YgdGhpcyByZXNlYXJjaCBicm9rZSB0aGUgYm91bmRhcmllcyBvZiBzdHJhdGVnaWMgbWFuYWdlbWVudCB0aGVvcnkgaW4gcmVzb3VyY2UtYmFzZWQgdmlldyBhbmQga25vd2xlZGdlLWJhc2VkIHZpZXcgaW4gdGhlIGxhdGVzdCBlcmEsIHdoZXJlIGNyZWF0aXZlIGVjb25vbXktYmFzZWQgU01FcyBoYXZlIGJlZW4gYWJsZSB0byBtb2JpbGl6ZSByZXNvdXJjZXMgdG8gY2Fycnkgb3V0IGJ1c2luZXNzIGludGVsbGlnZW5jZSB0byByZWFsaXplIGlubm92YXRpb24gYW5kIGhpZ2ggcGVyZm9ybWFuY2UuIEZ1cnRoZXIgcmVzZWFyY2ggaXMgc3VnZ2VzdGVkIHRvIGV4cGxvcmUgdGhlIHJvbGUgb2YgYnVzaW5lc3MgaW50ZWxsaWdlbmNlIGluIHByb21vdGluZyBzcGVjaWZpYyBwZXJmb3JtYW5jZSBhcmVhcywgc3VjaCBhcyBtYXJrZXRpbmcgcGVyZm9ybWFuY2UsIGZpbmFuY2lhbCBwZXJmb3JtYW5jZSwgYW5kIGh1bWFuIHJlc291cmNlIG1hbmFnZW1lbnQuIEluIGFkZGl0aW9uLCBpdCBpcyBhZHZpc2FibGUgdG8gY2hvb3NlIG1vcmUgc3BlY2lmaWMgcmVzZWFyY2ggc3ViamVjdHMsIGluY2x1ZGluZyB0aG9zZSBpbiB0aGUgY3VsaW5hcnkgc3Vic2VjdG9yLCBhbmQgcGF5IGF0dGVudGlvbiB0byBvdGhlciBhcmVhcywgZS5nLiwgdGhlIGRlbW9ncmFwaGljcyBvZiByZXNwb25kZW50cyBpbiB0aGUgbW9kZWwgYXMgYSBjb250cm9sIHZhcmlhYmxlLiIsInB1Ymxpc2hlciI6IkVsc2V2aWVyIEx0ZCIsImlzc3VlIjoiNyIsInZvbHVtZSI6IjEwIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX1dfQ==&quot;,&quot;citationItems&quot;:[{&quot;id&quot;:&quot;f771adeb-8fc5-3c3a-9218-7e406df15789&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;f771adeb-8fc5-3c3a-9218-7e406df15789&quot;,&quot;title&quot;:&quot;The Sustainability Role of Women Entrepreneurs through the Digital Financial Literacy Movement&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Dura&quot;,&quot;given&quot;:&quot;Justita&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Wardana&quot;,&quot;given&quot;:&quot;Ditya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Population and Economics 8(3): 108-129&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.3897/POPECON.8.E116923&quot;,&quot;ISSN&quot;:&quot;2658-3798&quot;,&quot;URL&quot;:&quot;https://populationandeconomics.pensoft.net/article/116923/&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2024,10,30]]},&quot;page&quot;:&quot;108-129&quot;,&quot;abstract&quot;:&quot;This study discusses how financial technology and financial literacy play a crucial role in supporting the sustainability of small and medium enterprises (SMEs) in East Java. The utilization of financial technology, which includes various digital services such as online payments and access to financing, along with financial literacy, which refers to the understanding and ability to manage finances wisely, has been proven to be essential in maintaining the competitiveness and growth of businesses, especially among female entrepreneurs.The research was conducted using a survey involving 390 female entrepreneurs in East Java, selected through purposive sampling. Using multiple linear regression analysis, the findings indicate that both financial technology and financial literacy significantly impact the sustainability of women’s businesses in the region. However, this study is limited by its focus solely on female entrepreneurs in East Java, which may restrict the generalizability of the results to other cities. Therefore, a larger sample size across various regions would provide more comprehensive insights. This study suggests that the East Java government should pay closer attention to this sector, given its significant contribution to the regional and national economy.&quot;,&quot;publisher&quot;:&quot;Faculty of Economics, Lomonosov Moscow State University&quot;,&quot;issue&quot;:&quot;3&quot;,&quot;volume&quot;:&quot;8&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;c55c0a3e-d729-31d2-986d-e64c3436961f&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;c55c0a3e-d729-31d2-986d-e64c3436961f&quot;,&quot;title&quot;:&quot;The Influence of Financing, Financing Risk and Liquidity Risk on the Profitability of Private Islamic Commercial Banks (BUS) in Indonesia&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Ningsih&quot;,&quot;given&quot;:&quot;Wiwik Fitria&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Handayani&quot;,&quot;given&quot;:&quot;Yuniorita Indah&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Jurnal Ilmiah Bisnis dan Ekonomi Asia&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.32815/JIBEKA.V19I2.2368&quot;,&quot;ISSN&quot;:&quot;2620-875X&quot;,&quot;URL&quot;:&quot;https://jibeka.asia.ac.id/index.php/jibeka/article/view/2368&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2025,7,14]]},&quot;page&quot;:&quot;142-153&quot;,&quot;abstract&quot;:&quot;This research aims to determine the effect of mudharabah, musyarakah, murabahah financing, financing risk and liquidity risk on profitability in Private Sharia Commercial Banks in 2019-2023. The study used is quantitative explanatory method. The data used are derived from annual financial reports of Private Sharia Commercial Banks. The population in this research is Private Sharia Commercial Banks listed on the Financial Services Authority (OJK). The sampling technique used is the purposive sampling and obtained 5 banks. The data analysis used are classical assumption testing, multiple linear regression, coefficient of determination (R¬2) and hypothesis testing. The results show that mudharabah financing,&amp;nbsp; murabahah financing, financing risk, and liquidity risk partially have no effect on profitability while partially musyarakah financing has a significant effect on profitability. This result indicate that bank need to develop musyarakah financing, increase operational efficiency and develope effective risk managemen system. Meanwhile sharia banks need to improve management capabilities ini managing mudharabah and murabahah financing and develop new product that are more profitable.&amp;nbsp; Sharia banks have to maintain financing risk (NPF) so that it do not cause potential losses in the future, Sharia banks also need to improve managemen capabilities in managing liquidy risk&quot;,&quot;publisher&quot;:&quot;Institut Teknologi dan Bisnis Asia Malang&quot;,&quot;issue&quot;:&quot;2&quot;,&quot;volume&quot;:&quot;19&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;title&quot;:&quot;Creative Industry in the Post-Pandemic Digital Era: Meaningful Incubation, Customer Focus, and High Innovation as Strategies to Compete&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Anjaningrum&quot;,&quot;given&quot;:&quot;Widiya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Hermawati&quot;,&quot;given&quot;:&quot;Adya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Yogatama&quot;,&quot;given&quot;:&quot;Ahmad&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Suci&quot;,&quot;given&quot;:&quot;Rahayu&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Sidi&quot;,&quot;given&quot;:&quot;Agus&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.4108/EAI.7-10-2021.2316784&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2022,4,27]]},&quot;abstract&quot;:&quot;… The purpose of this study was to determine the effect of the Penta-helix business incubator, market orientation, and entrepreneurial orientation on dynamic capability and competitive …&quot;,&quot;publisher&quot;:&quot;European Alliance for Innovation n.o.&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;0bca7833-69ec-30f7-ac1a-c7da7dc53326&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;0bca7833-69ec-30f7-ac1a-c7da7dc53326&quot;,&quot;title&quot;:&quot;Creative Industriesâ€™ Risk Appetite in East Java and Its Impact on Dynamic Capability and Competitive Advantage&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Sidi&quot;,&quot;given&quot;:&quot;Agus Purnomo&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Santoso&quot;,&quot;given&quot;:&quot;Risa&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Binus Business Review&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.21512/BBR.V15I2.10429&quot;,&quot;ISSN&quot;:&quot;2476-9053&quot;,&quot;URL&quot;:&quot;https://journal.binus.ac.id/index.php/BBR/article/view/10429&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2024,6,14]]},&quot;page&quot;:&quot;107-117&quot;,&quot;abstract&quot;:&quot;Studies related to risk appetite, which plays an important role in risk management in the creative economy sector, still need to be made available, so relating it with dynamic capabilities and competitive advantage is the main novelty of the research. The research aimed to understand the risk appetite of the creative Small and Medium-Sized Enterprises (SMEs) in East Java, Indonesia, and analyze the impact of the risk appetite on their dynamic capabilities and competitive advantages. Primary data was obtained through a quantitative research method with a Likert-sized online questionnaire instrument and distributed to 300 creative industries in East Java, with the unit of analysis being the creative business owner. The data were analyzed using Partial Least Square - Structural Equation Modelling (PLS-SEM) weight analysis with SmartPLS version 4 software. After passing the external test and inner model, hypothesis testing was carried out by reviewing the t-statistics and p-values. The analysis results provide a surprise, showing that not all types of risk appetite significantly impact dynamic capabilities and competitive advantage. Avoiding the discovery of detrimental risks to dynamic capabilities and competitive advantage emphasizes that in this era, every creative SME must face risks. Avoiding risks makes the business unable to face dynamic changes in conditions and will not have a competitive advantage. However, risk and revenue sharing do not significantly impact competitive advantage. It has a strong impact through dynamic capabilities. Creative SMEs can choose to transfer risks or reduce them. Future research can examine different risk appetites for creative economy in each subsector.&quot;,&quot;publisher&quot;:&quot;Universitas Bina Nusantara&quot;,&quot;issue&quot;:&quot;2&quot;,&quot;volume&quot;:&quot;15&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;9a58fc5f-5f5e-3b39-9a41-2cbf5dc77502&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;9a58fc5f-5f5e-3b39-9a41-2cbf5dc77502&quot;,&quot;title&quot;:&quot;Spurring SMEs’ performance through business intelligence, organizational and network learning, customer value anticipation, and innovation - Empirical evidence of the creative economy sector in East Java, Indonesia&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Anjaningrum&quot;,&quot;given&quot;:&quot;Widiya Dewi&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Azizah&quot;,&quot;given&quot;:&quot;Nur&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Suryadi&quot;,&quot;given&quot;:&quot;Nanang&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Heliyon&quot;,&quot;container-title-short&quot;:&quot;Heliyon&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.1016/J.HELIYON.2024.E27998&quot;,&quot;ISSN&quot;:&quot;24058440&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2024,4,15]]},&quot;abstract&quot;:&quot;Several studies have explored firm performance in the post-Covid-19 pandemic era. However, there is not much research to find reports divulging the complex relationship dynamics between business intelligence, organizational and network learning, customer value anticipation, and creative economy-based small-medium enterprises (SMEs) performance in developing countries. This study aims to uncover the complexity of those relationships. The quantitative data were collected from 313 creative economy-based SMEs in East Java, Indonesia. Using PLS-SEM, this study disclosed that business intelligence practices could not directly impact SMEs' performance. Business intelligence will be crucial to SMEs' performance with the support of organizational learning as a mediator. The finding also confirmed the presence of serial mediation of organizational learning and innovation in the relationship between business intelligence and SMEs' performance. However, the role of network learning and innovation is also important, considering their relatively large direct impact on SMEs’ performance. The theoretical implications of this research broke the boundaries of strategic management theory in resource-based view and knowledge-based view in the latest era, where creative economy-based SMEs have been able to mobilize resources to carry out business intelligence to realize innovation and high performance. Further research is suggested to explore the role of business intelligence in promoting specific performance areas, such as marketing performance, financial performance, and human resource management. In addition, it is advisable to choose more specific research subjects, including those in the culinary subsector, and pay attention to other areas, e.g., the demographics of respondents in the model as a control variable.&quot;,&quot;publisher&quot;:&quot;Elsevier Ltd&quot;,&quot;issue&quot;:&quot;7&quot;,&quot;volume&quot;:&quot;10&quot;},&quot;isTemporary&quot;:false}]}]"/>
     <we:property name="MENDELEY_CITATIONS_STYLE" value="{&quot;id&quot;:&quot;https://www.zotero.org/styles/apa&quot;,&quot;title&quot;:&quot;APA Style 7th edition&quot;,&quot;format&quot;:&quot;author-date&quot;,&quot;defaultLocale&quot;:null,&quot;isLocaleCodeValid&quot;:true}"/>
   </we:properties>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
+  <PublishDate/>
+  <Abstract>The abstract is a mini representation of the entire article. Make sure the abstract includes in a concise manner: Research objectives, which represent the primary research questions that require resolution; Research methods in conducting the research outline; The most significant results/findings of the research; The main implications of the research findings; Research Limitations (if any); The abstract should be between 100 to 200 words.</Abstract>
+  <CompanyAddress/>
+  <CompanyPhone/>
+  <CompanyFax/>
+  <CompanyEmail/>
+</CoverPageProperties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCCB4B1A-F246-4F6F-8941-306A5C346174}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>931</Words>
-  <Characters>5563</Characters>
+  <Words>887</Words>
+  <Characters>5589</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>146</Lines>
-  <Paragraphs>78</Paragraphs>
+  <Lines>133</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Write the title briefly, clearly, concisely, interesting, and describing the main content, sentence case, bold, 16pt size</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6416</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Write The Title Briefly, Clearly, Concisely, Interesting, and Describing the Main Content, Title Case, Bold, 16pt Size</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>vXXiX.XXX</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Document_1">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mendeley Citation Style_1">
     <vt:lpwstr>http://www.zotero.org/styles/apa</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Mendeley Unique User Id_1">
     <vt:lpwstr>fb75c1c3-6bef-3c4b-a71a-43a0e8b0ad08</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-medical-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Mendeley Recent Style Name 0_1">
     <vt:lpwstr>American Medical Association 11th edition</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Mendeley Recent Style Id 1_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-political-science-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Mendeley Recent Style Name 1_1">
     <vt:lpwstr>American Political Science Association</vt:lpwstr>