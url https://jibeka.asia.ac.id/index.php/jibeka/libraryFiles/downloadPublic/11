--- v4 (2026-06-06)
+++ v5 (2026-06-26)
@@ -23,76 +23,76 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0A235CA4" w14:textId="2540A3DC" w:rsidR="00320E8E" w:rsidRPr="00B95116" w:rsidRDefault="00621C8C" w:rsidP="00B95116">
+    <w:p w14:paraId="0A235CA4" w14:textId="2540A3DC" w:rsidR="00320E8E" w:rsidRPr="00B95116" w:rsidRDefault="00000000" w:rsidP="00C947B7">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-758828495"/>
           <w:placeholder>
             <w:docPart w:val="E242A053DA6448858A902A8FE1F025CC"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="001475E6">
             <w:t xml:space="preserve">Write </w:t>
           </w:r>
           <w:r w:rsidR="00685D0C">
             <w:t>The Title Briefly, Clearly, Concisely, Interesting, and Describing the Main Content, Title Case, Bold, 16pt Size</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="012F7B76" w14:textId="73B6A4C4" w:rsidR="00DC6AB6" w:rsidRDefault="00320E8E" w:rsidP="00DC6AB6">
+    <w:p w14:paraId="012F7B76" w14:textId="73B6A4C4" w:rsidR="00DC6AB6" w:rsidRDefault="00320E8E" w:rsidP="00C947B7">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00E63CB2">
         <w:t>(Subtitle 1</w:t>
       </w:r>
       <w:r w:rsidR="00E63CB2" w:rsidRPr="00E63CB2">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63CB2">
         <w:t>pt size, capital first letter can be used when needed)</w:t>
       </w:r>
       <w:r w:rsidR="009C31DD" w:rsidRPr="00E63CB2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789FFFE2" w14:textId="2D287C36" w:rsidR="00CA5605" w:rsidRPr="00CA5605" w:rsidRDefault="00CA5605" w:rsidP="00DC6AB6">
       <w:pPr>
         <w:pStyle w:val="Author"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Au</w:t>
@@ -140,568 +140,562 @@
           <w:rStyle w:val="AffiliationChar"/>
         </w:rPr>
         <w:t>Organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00852DEC">
         <w:rPr>
           <w:rStyle w:val="AffiliationChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> Name, Country</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D7F750" w14:textId="69583DBC" w:rsidR="00DD1CDB" w:rsidRDefault="00DD1CDB" w:rsidP="00DD1CDB">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
       </w:pPr>
       <w:r w:rsidRPr="00852DEC">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00852DEC">
         <w:t>Organization Name, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D297785" w14:textId="0C084B81" w:rsidR="00DD1CDB" w:rsidRPr="003B0B6D" w:rsidRDefault="00D1681A" w:rsidP="00B703D1">
+    <w:p w14:paraId="5D297785" w14:textId="0C084B81" w:rsidR="00DD1CDB" w:rsidRPr="003B0B6D" w:rsidRDefault="00D1681A" w:rsidP="00C947B7">
       <w:pPr>
         <w:pStyle w:val="Article-info"/>
       </w:pPr>
       <w:r>
-        <w:t>Correspondence: email@email.com</w:t>
+        <w:t>Correspondence: email@email.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C947B7">
+        <w:t>com</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1179"/>
         <w:gridCol w:w="1394"/>
         <w:gridCol w:w="6487"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE7071" w14:paraId="33015659" w14:textId="77777777" w:rsidTr="00D1681A">
+      <w:tr w:rsidR="00EE7071" w14:paraId="33015659" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC19B7C" w14:textId="38F034A3" w:rsidR="00EE7071" w:rsidRPr="00875FF6" w:rsidRDefault="00EE7071" w:rsidP="00955B64">
+          <w:p w14:paraId="1AC19B7C" w14:textId="38F034A3" w:rsidR="00EE7071" w:rsidRPr="001470E2" w:rsidRDefault="00EE7071" w:rsidP="001470E2">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00875FF6">
+            <w:r w:rsidRPr="001470E2">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Article History</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73418111" w14:textId="2B5298EE" w:rsidR="00EE7071" w:rsidRPr="00875FF6" w:rsidRDefault="00EE7071" w:rsidP="00955B64">
+          <w:p w14:paraId="73418111" w14:textId="2B5298EE" w:rsidR="00EE7071" w:rsidRPr="001470E2" w:rsidRDefault="00EE7071" w:rsidP="001470E2">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
-            <w:r w:rsidRPr="00875FF6">
+            <w:r w:rsidRPr="001470E2">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882838" w14:paraId="7F09E8E1" w14:textId="77777777" w:rsidTr="00D1681A">
+      <w:tr w:rsidR="00882838" w14:paraId="7F09E8E1" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="555A60D5" w14:textId="5900ACCD" w:rsidR="00882838" w:rsidRPr="006A5C6D" w:rsidRDefault="00882838" w:rsidP="006A5C6D">
+          <w:p w14:paraId="7C2B94DB" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="006A5C6D">
               <w:t>Submitted</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="4E86626F" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+            <w:pPr>
+              <w:pStyle w:val="Article-info"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Reviewed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C30030" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+            <w:pPr>
+              <w:pStyle w:val="Article-info"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Revised</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23C67A8D" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+            <w:pPr>
+              <w:pStyle w:val="Article-info"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Accepted</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="555A60D5" w14:textId="0A45D074" w:rsidR="00C947B7" w:rsidRPr="006A5C6D" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+            <w:pPr>
+              <w:pStyle w:val="Article-info"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Copyedited</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31F01239" w14:textId="060EBA87" w:rsidR="00882838" w:rsidRPr="006A5C6D" w:rsidRDefault="00882838" w:rsidP="006A5C6D">
+          <w:p w14:paraId="52053772" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
-            <w:r w:rsidRPr="006A5C6D">
+            <w:r w:rsidRPr="00C947B7">
+              <w:t>20-01-2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F3A36F" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+            <w:pPr>
+              <w:pStyle w:val="Article-info"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C947B7">
+              <w:t>20-01-2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28A8F23E" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+            <w:pPr>
+              <w:pStyle w:val="Article-info"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C947B7">
+              <w:t>20-01-2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54B8F362" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+            <w:pPr>
+              <w:pStyle w:val="Article-info"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C947B7">
+              <w:t>20-01-2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31F01239" w14:textId="22EF22AC" w:rsidR="00C947B7" w:rsidRPr="006A5C6D" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+            <w:pPr>
+              <w:pStyle w:val="Article-info"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C947B7">
               <w:t>20-01-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Abstract"/>
               <w:tag w:val=""/>
               <w:id w:val="-2003734829"/>
               <w:placeholder>
                 <w:docPart w:val="264E7DB9F4874EF39F383225CD9104FF"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:Abstract[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="0741B6AE" w14:textId="75594010" w:rsidR="00882838" w:rsidRDefault="00BE14D4" w:rsidP="001C5451">
+              <w:p w14:paraId="0741B6AE" w14:textId="75594010" w:rsidR="00882838" w:rsidRDefault="00BE14D4" w:rsidP="00C947B7">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                </w:pPr>
                 <w:r w:rsidRPr="00BE14D4">
                   <w:t>The abstract is a mini representation of the entire article. Make sure the abstract includes in a concise manner: Research objectives, which represent the primary research questions that require resolution; Research methods in conducting the research outline; The most significant results/findings of the research; The main implications of the research findings; Research Limitations (if any); The abstract should be between 100 to 200 words.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882838" w14:paraId="01CF7E23" w14:textId="77777777" w:rsidTr="00D1681A">
-[...83 lines deleted...]
-      <w:tr w:rsidR="00882838" w14:paraId="35E9595D" w14:textId="77777777" w:rsidTr="00D1681A">
+      <w:tr w:rsidR="00882838" w14:paraId="35E9595D" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="712786EE" w14:textId="3D12D9F1" w:rsidR="00882838" w:rsidRPr="00744467" w:rsidRDefault="00882838" w:rsidP="00955B64">
+          <w:p w14:paraId="712786EE" w14:textId="3D12D9F1" w:rsidR="00882838" w:rsidRPr="00032862" w:rsidRDefault="00882838" w:rsidP="00032862">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
-            <w:r w:rsidRPr="00744467">
+            <w:r w:rsidRPr="00032862">
               <w:rPr>
                 <w:rStyle w:val="Heading2Char"/>
                 <w:b/>
                 <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:rPr>
               <w:t>Keywords</w:t>
             </w:r>
-            <w:r w:rsidRPr="00744467">
+            <w:r w:rsidRPr="00032862">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="14705E96" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00467469">
+          <w:p w14:paraId="14705E96" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882838" w14:paraId="1CD736BD" w14:textId="77777777" w:rsidTr="00D1681A">
+      <w:tr w:rsidR="00882838" w14:paraId="1CD736BD" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6EDB5AB8" w14:textId="622C391F" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="006A5C6D">
+          <w:p w14:paraId="6EDB5AB8" w14:textId="622C391F" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r>
               <w:t>term1; term2; term3; term</w:t>
             </w:r>
             <w:r w:rsidR="00955D22">
               <w:t>4; term</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="70342E0A" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00467469">
+          <w:p w14:paraId="70342E0A" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882838" w14:paraId="59A218F6" w14:textId="77777777" w:rsidTr="00D1681A">
+      <w:tr w:rsidR="00882838" w14:paraId="59A218F6" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="266A00F9" w14:textId="59031EBD" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00955B64">
+          <w:p w14:paraId="266A00F9" w14:textId="59031EBD" w:rsidR="00882838" w:rsidRPr="00032862" w:rsidRDefault="00882838" w:rsidP="00032862">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00032862">
               <w:t>Copyright</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4BB42952" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00467469">
+          <w:p w14:paraId="4BB42952" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882838" w14:paraId="24C47AF3" w14:textId="77777777" w:rsidTr="00D1681A">
+      <w:tr w:rsidR="00882838" w14:paraId="24C47AF3" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA47DF8" w14:textId="76C3834D" w:rsidR="00CA5605" w:rsidRDefault="00BE14D4" w:rsidP="006A5C6D">
+          <w:p w14:paraId="3AA47DF8" w14:textId="76C3834D" w:rsidR="00CA5605" w:rsidRDefault="00BE14D4" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE14D4">
               <w:t>Author(s) retains the copyright without restrictions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="53815C73" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00467469">
+          <w:p w14:paraId="53815C73" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882838" w14:paraId="2AF951A4" w14:textId="77777777" w:rsidTr="00D1681A">
+      <w:tr w:rsidR="00882838" w14:paraId="2AF951A4" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="20AD8795" w14:textId="0A52FCC7" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00955B64">
+          <w:p w14:paraId="20AD8795" w14:textId="0A52FCC7" w:rsidR="00882838" w:rsidRPr="00032862" w:rsidRDefault="00882838" w:rsidP="00032862">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00032862">
               <w:t>Access Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C3727A9" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00467469">
+          <w:p w14:paraId="3C3727A9" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882838" w14:paraId="613342ED" w14:textId="77777777" w:rsidTr="00D1681A">
+      <w:tr w:rsidR="00882838" w14:paraId="613342ED" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="39BDD2DA" w14:textId="79B0B335" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="006A5C6D">
+          <w:p w14:paraId="39BDD2DA" w14:textId="79B0B335" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="004F620A">
               <w:t>Open Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="424EB99B" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00467469">
+          <w:p w14:paraId="424EB99B" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882838" w14:paraId="4FA1F2E1" w14:textId="77777777" w:rsidTr="00D1681A">
+      <w:tr w:rsidR="00882838" w14:paraId="4FA1F2E1" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0246A399" w14:textId="039B4536" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00955B64">
+          <w:p w14:paraId="0246A399" w14:textId="039B4536" w:rsidR="00882838" w:rsidRPr="00032862" w:rsidRDefault="00882838" w:rsidP="00032862">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00032862">
               <w:t>License</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6AFEE4F1" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00467469">
+          <w:p w14:paraId="6AFEE4F1" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882838" w14:paraId="1578D5BD" w14:textId="77777777" w:rsidTr="00D1681A">
+      <w:tr w:rsidR="00882838" w14:paraId="1578D5BD" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
-          <w:trHeight w:val="802"/>
+          <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="12EF7FED" w14:textId="45E322AF" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="006A5C6D">
+          <w:p w14:paraId="12EF7FED" w14:textId="45E322AF" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="004F620A">
               <w:t>Creative Commons Attribution-Share Alike 4.0 International License.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="090B66F1" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00467469">
+          <w:p w14:paraId="090B66F1" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1681A" w14:paraId="6586E16A" w14:textId="77777777" w:rsidTr="00D1681A">
+      <w:tr w:rsidR="00D1681A" w14:paraId="6586E16A" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2B012220" w14:textId="384F137A" w:rsidR="00D1681A" w:rsidRDefault="00D1681A" w:rsidP="00D1681A">
+          <w:p w14:paraId="2B012220" w14:textId="384F137A" w:rsidR="00D1681A" w:rsidRPr="00032862" w:rsidRDefault="00D1681A" w:rsidP="00032862">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00032862">
               <w:t>How to Cite</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D1681A" w14:paraId="741784FC" w14:textId="77777777" w:rsidTr="00D1681A">
+      <w:tr w:rsidR="00D1681A" w14:paraId="741784FC" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="44C27BE3" w14:textId="5C72DA53" w:rsidR="00D1681A" w:rsidRDefault="00B95116" w:rsidP="00D1681A">
+          <w:p w14:paraId="44C27BE3" w14:textId="5C72DA53" w:rsidR="00D1681A" w:rsidRDefault="00B95116" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
             <w:r>
               <w:t>Leave it blank</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78248E11" w14:textId="77777777" w:rsidR="0080163D" w:rsidRDefault="0080163D" w:rsidP="00EE7071"/>
-    <w:p w14:paraId="3C6FF60E" w14:textId="1CA44E7D" w:rsidR="001475E6" w:rsidRDefault="001475E6" w:rsidP="00EE7071">
+    <w:p w14:paraId="7EC030EC" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+      <w:pPr>
+        <w:pStyle w:val="Article-info"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD4A838" w14:textId="22E9CF3E" w:rsidR="006B3B27" w:rsidRDefault="001475E6" w:rsidP="00C947B7">
+      <w:pPr>
+        <w:pStyle w:val="Article-info"/>
+      </w:pPr>
       <w:r w:rsidRPr="001475E6">
         <w:t>DOI: https://doi.org/10.32815/jibeka.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Category"/>
           <w:tag w:val=""/>
           <w:id w:val="1391395026"/>
           <w:placeholder>
             <w:docPart w:val="CF5F5754252142458A11648F5D909859"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="001475E6">
             <w:t>vXXiX.XXX</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="49251FDE" w14:textId="55D800C1" w:rsidR="00320E8E" w:rsidRPr="001F5DDD" w:rsidRDefault="005D212A" w:rsidP="00EE7071">
       <w:r w:rsidRPr="00320E8E">
         <w:rPr>
           <w:noProof/>
@@ -1397,67 +1391,67 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65F87978" w14:textId="61690C16" w:rsidR="00DD46E8" w:rsidRDefault="000A0A57" w:rsidP="000A0A57">
       <w:pPr>
         <w:pStyle w:val="source"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Source: Source, Year </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69AB27F7" w14:textId="510C752F" w:rsidR="00DD46E8" w:rsidRPr="00DD46E8" w:rsidRDefault="00DD46E8" w:rsidP="009263F9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD46E8">
         <w:t>Formula</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6629147B" w14:textId="77777777" w:rsidR="00DD46E8" w:rsidRPr="00DD46E8" w:rsidRDefault="00DD46E8" w:rsidP="00DD46E8">
       <w:r w:rsidRPr="00DD46E8">
         <w:t>Author is suggested to use the equation editor in the typing formula. The formulas should be located on the left where the caption number is at the end of the right margin which is preceded by periods along the formula and description number.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5103A626" w14:textId="77777777" w:rsidR="00DD46E8" w:rsidRPr="00DD46E8" w:rsidRDefault="00DD46E8" w:rsidP="00DD46E8">
+    <w:p w14:paraId="5103A626" w14:textId="77777777" w:rsidR="00DD46E8" w:rsidRPr="00C947B7" w:rsidRDefault="00DD46E8" w:rsidP="00C947B7">
       <w:pPr>
         <w:pStyle w:val="Formula"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DD46E8">
+      <w:r w:rsidRPr="00C947B7">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Y </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DD46E8">
+      <w:r w:rsidRPr="00C947B7">
         <w:t>=  α</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DD46E8">
+      <w:r w:rsidRPr="00C947B7">
         <w:t xml:space="preserve"> + β1.X1it + β2.X2it + β3.X3it + β4.X4it + β5.X5it + β6.X6it </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD46E8">
+      <w:r w:rsidRPr="00C947B7">
         <w:tab/>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FBFF1A" w14:textId="71BF2C21" w:rsidR="00320E8E" w:rsidRPr="00955B64" w:rsidRDefault="00320E8E" w:rsidP="00955B64">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001F5DDD">
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73764536" w14:textId="069BE958" w:rsidR="00320E8E" w:rsidRPr="001F5DDD" w:rsidRDefault="00320E8E" w:rsidP="004314FF">
       <w:r w:rsidRPr="001F5DDD">
         <w:t>The flow of the discussion should have a clear structure, gradually directing attention to the key points on which the research conclusions are based. Conduct a thorough comparative analysis between the research results and previous studies, especially those discussed in the introduction.</w:t>
       </w:r>
       <w:r w:rsidR="00C37D5F" w:rsidRPr="001F5DDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B4A0E5F" w14:textId="0F4F683B" w:rsidR="00320E8E" w:rsidRPr="001F5DDD" w:rsidRDefault="00320E8E" w:rsidP="00955B64">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001F5DDD">
@@ -1504,212 +1498,189 @@
       </w:r>
       <w:r w:rsidRPr="001F5DDD">
         <w:t>. Journal article references are recommended to be no more than 7 years old, except if they remain relevant 30% at most.</w:t>
       </w:r>
       <w:r w:rsidR="00C37D5F" w:rsidRPr="001F5DDD">
         <w:t xml:space="preserve">  Provision of a DOI link for each reference from a journal is not mandatory; however, we strongly advocate for it.</w:t>
       </w:r>
       <w:r w:rsidR="00915498" w:rsidRPr="001F5DDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C08137C" w14:textId="690F28F6" w:rsidR="00915498" w:rsidRDefault="006A1CCD" w:rsidP="008264BC">
       <w:r w:rsidRPr="001F5DDD">
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="MENDELEY_BIBLIOGRAPHY"/>
         <w:id w:val="212093092"/>
         <w:placeholder>
           <w:docPart w:val="A2C28BE52AAF414F915B90DF7A4236F6"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="1026BC2E" w14:textId="77777777" w:rsidR="000A0A57" w:rsidRPr="000A0A57" w:rsidRDefault="000A0A57" w:rsidP="000A0A57">
+        <w:p w14:paraId="1026BC2E" w14:textId="77777777" w:rsidR="000A0A57" w:rsidRPr="00227A02" w:rsidRDefault="000A0A57" w:rsidP="000A0A57">
           <w:pPr>
             <w:pStyle w:val="Reference"/>
+            <w:rPr>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
           </w:pPr>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="000A0A57">
             <w:t>Anjaningrum</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="000A0A57">
             <w:t xml:space="preserve">, W. D., Azizah, N., &amp; </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="000A0A57">
             <w:t>Suryadi</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="000A0A57">
             <w:t xml:space="preserve">, N. (2024). Spurring SMEs’ performance through business intelligence, organizational and network learning, customer value anticipation, and innovation - Empirical evidence of the creative economy sector in East Java, Indonesia. </w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-            <w:t>, 10(7). https://doi.org/10.1016/J.HELIYON.2024.E27998</w:t>
+          <w:r w:rsidRPr="00227A02">
+            <w:rPr>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+            <w:t>Heliyon, 10(7). https://doi.org/10.1016/J.HELIYON.2024.E27998</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="390DF486" w14:textId="77777777" w:rsidR="000A0A57" w:rsidRPr="000A0A57" w:rsidRDefault="000A0A57" w:rsidP="000A0A57">
           <w:pPr>
             <w:pStyle w:val="Reference"/>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00227A02">
+            <w:rPr>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Anjaningrum, W., Hermawati, A., Yogatama, A., Suci, R., &amp; Sidi, A. (2022). </w:t>
+          </w:r>
           <w:r w:rsidRPr="000A0A57">
-            <w:t>Anjaningrum</w:t>
-[...27 lines deleted...]
-            <w:t>, R., &amp; Sidi, A. (2022). Creative Industry in the Post-Pandemic Digital Era: Meaningful Incubation, Customer Focus, and High Innovation as Strategies to Compete. https://doi.org/10.4108/EAI.7-10-2021.2316784</w:t>
+            <w:t>Creative Industry in the Post-Pandemic Digital Era: Meaningful Incubation, Customer Focus, and High Innovation as Strategies to Compete. https://doi.org/10.4108/EAI.7-10-2021.2316784</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="676A7AEA" w14:textId="77777777" w:rsidR="000A0A57" w:rsidRPr="000A0A57" w:rsidRDefault="000A0A57" w:rsidP="000A0A57">
           <w:pPr>
             <w:pStyle w:val="Reference"/>
           </w:pPr>
           <w:r w:rsidRPr="000A0A57">
             <w:t>Dura, J., &amp; Wardana, D. (2024). The Sustainability Role of Women Entrepreneurs through the Digital Financial Literacy Movement. Population and Economics 8(3): 108-129, 8(3), 108–129. https://doi.org/10.3897/POPECON.8.E116923</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7AFA52B9" w14:textId="77777777" w:rsidR="000A0A57" w:rsidRPr="000A0A57" w:rsidRDefault="000A0A57" w:rsidP="000A0A57">
+        <w:p w14:paraId="7AFA52B9" w14:textId="77777777" w:rsidR="000A0A57" w:rsidRPr="00227A02" w:rsidRDefault="000A0A57" w:rsidP="000A0A57">
           <w:pPr>
             <w:pStyle w:val="Reference"/>
+            <w:rPr>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000A0A57">
             <w:t xml:space="preserve">Ningsih, W. F., &amp; </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="000A0A57">
             <w:t>Handayani</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="000A0A57">
             <w:t xml:space="preserve">, Y. I. (2025). The Influence of Financing, Financing Risk and Liquidity Risk on the Profitability of Private Islamic Commercial Banks (BUS) in Indonesia. </w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-            <w:t xml:space="preserve"> Bisnis Dan Ekonomi Asia, 19(2), 142–153. https://doi.org/10.32815/JIBEKA.V19I2.2368</w:t>
+          <w:r w:rsidRPr="00227A02">
+            <w:rPr>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+            <w:t>Jurnal Ilmiah Bisnis Dan Ekonomi Asia, 19(2), 142–153. https://doi.org/10.32815/JIBEKA.V19I2.2368</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="70447CBD" w14:textId="77777777" w:rsidR="000A0A57" w:rsidRPr="000A0A57" w:rsidRDefault="000A0A57" w:rsidP="000A0A57">
           <w:pPr>
             <w:pStyle w:val="Reference"/>
           </w:pPr>
+          <w:r w:rsidRPr="00227A02">
+            <w:rPr>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Sidi, A. P., &amp; Santoso, R. (2024). </w:t>
+          </w:r>
           <w:r w:rsidRPr="000A0A57">
-            <w:t xml:space="preserve">Sidi, A. P., &amp; Santoso, R. (2024). Creative </w:t>
+            <w:t xml:space="preserve">Creative </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="000A0A57">
             <w:t>Industriesâ€TM</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="000A0A57">
             <w:t xml:space="preserve"> Risk Appetite in East Java and Its Impact on Dynamic Capability and Competitive Advantage. Binus Business Review, 15(2), 107–117. https://doi.org/10.21512/BBR.V15I2.10429</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="31D27CBF" w14:textId="77777777" w:rsidR="000A0A57" w:rsidRDefault="000A0A57" w:rsidP="008264BC"/>
     <w:p w14:paraId="00FEE655" w14:textId="6F40B297" w:rsidR="008264BC" w:rsidRPr="00301BAB" w:rsidRDefault="008264BC" w:rsidP="000A0A57">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:divId w:val="314727006"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008264BC" w:rsidRPr="00301BAB" w:rsidSect="00254693">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="680" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="229C3974" w14:textId="77777777" w:rsidR="00040481" w:rsidRPr="001F5DDD" w:rsidRDefault="00040481" w:rsidP="004314FF">
+    <w:p w14:paraId="2DC9DAC1" w14:textId="77777777" w:rsidR="000D2F85" w:rsidRPr="001F5DDD" w:rsidRDefault="000D2F85" w:rsidP="004314FF">
       <w:r w:rsidRPr="001F5DDD">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77D96AF4" w14:textId="77777777" w:rsidR="00040481" w:rsidRPr="001F5DDD" w:rsidRDefault="00040481" w:rsidP="004314FF">
+    <w:p w14:paraId="49B15857" w14:textId="77777777" w:rsidR="000D2F85" w:rsidRPr="001F5DDD" w:rsidRDefault="000D2F85" w:rsidP="004314FF">
       <w:r w:rsidRPr="001F5DDD">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1739,51 +1710,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71A51200" w14:textId="008B5B3F" w:rsidR="00A405B2" w:rsidRPr="001F5DDD" w:rsidRDefault="00DC6AB6" w:rsidP="004314FF">
     <w:pPr>
       <w:pStyle w:val="Pages"/>
     </w:pPr>
     <w:r w:rsidRPr="00DC6AB6">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:val="en-US"/>
@@ -1908,58 +1878,58 @@
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="003073F9" w:rsidRPr="001F5DDD">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74F8CA7F" w14:textId="77777777" w:rsidR="00040481" w:rsidRPr="001F5DDD" w:rsidRDefault="00040481" w:rsidP="004314FF">
+    <w:p w14:paraId="4AEE14DF" w14:textId="77777777" w:rsidR="000D2F85" w:rsidRPr="001F5DDD" w:rsidRDefault="000D2F85" w:rsidP="004314FF">
       <w:r w:rsidRPr="001F5DDD">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71D8582D" w14:textId="77777777" w:rsidR="00040481" w:rsidRPr="001F5DDD" w:rsidRDefault="00040481" w:rsidP="004314FF">
+    <w:p w14:paraId="61976468" w14:textId="77777777" w:rsidR="000D2F85" w:rsidRPr="001F5DDD" w:rsidRDefault="000D2F85" w:rsidP="004314FF">
       <w:r w:rsidRPr="001F5DDD">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:alias w:val="Title"/>
       <w:tag w:val=""/>
       <w:id w:val="1910113558"/>
       <w:placeholder>
         <w:docPart w:val="60C7A2443ACB4BD8935886DAD7964981"/>
       </w:placeholder>
       <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
       <w:text/>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="4B9CBA0C" w14:textId="58264979" w:rsidR="00254693" w:rsidRDefault="00685D0C" w:rsidP="004314FF">
         <w:pPr>
           <w:pStyle w:val="Headerinfo"/>
@@ -3343,220 +3313,230 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="333536732">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="330717596">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="756747694">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1720935526">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1345396194">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="142622960">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="150"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B21485"/>
     <w:rsid w:val="00026449"/>
+    <w:rsid w:val="00032862"/>
     <w:rsid w:val="00040481"/>
     <w:rsid w:val="00043EFF"/>
     <w:rsid w:val="00044E0B"/>
     <w:rsid w:val="000472E2"/>
     <w:rsid w:val="00052427"/>
     <w:rsid w:val="00055390"/>
     <w:rsid w:val="00055696"/>
     <w:rsid w:val="00060468"/>
     <w:rsid w:val="00071C03"/>
     <w:rsid w:val="000A0A57"/>
     <w:rsid w:val="000A5024"/>
     <w:rsid w:val="000D0E54"/>
+    <w:rsid w:val="000D2F85"/>
     <w:rsid w:val="000E5DB6"/>
     <w:rsid w:val="000F5477"/>
     <w:rsid w:val="000F64B3"/>
     <w:rsid w:val="000F6E84"/>
     <w:rsid w:val="00101BA8"/>
     <w:rsid w:val="00113C1C"/>
     <w:rsid w:val="00127617"/>
     <w:rsid w:val="00140B14"/>
+    <w:rsid w:val="001470E2"/>
     <w:rsid w:val="001475E6"/>
     <w:rsid w:val="00153052"/>
     <w:rsid w:val="00155CB0"/>
     <w:rsid w:val="00171C6F"/>
     <w:rsid w:val="00173D4C"/>
     <w:rsid w:val="001835F8"/>
     <w:rsid w:val="00192B77"/>
     <w:rsid w:val="001B51DE"/>
     <w:rsid w:val="001C5451"/>
     <w:rsid w:val="001C58B8"/>
     <w:rsid w:val="001C72B7"/>
     <w:rsid w:val="001C7D0C"/>
     <w:rsid w:val="001F0E4C"/>
     <w:rsid w:val="001F5DDD"/>
     <w:rsid w:val="00206B7E"/>
     <w:rsid w:val="00210363"/>
+    <w:rsid w:val="00227A02"/>
     <w:rsid w:val="002472B2"/>
     <w:rsid w:val="00254693"/>
     <w:rsid w:val="00264B7E"/>
     <w:rsid w:val="00264C61"/>
     <w:rsid w:val="00272B38"/>
     <w:rsid w:val="00295F37"/>
     <w:rsid w:val="002A2A70"/>
     <w:rsid w:val="002A35EA"/>
     <w:rsid w:val="002A42E3"/>
     <w:rsid w:val="002A604A"/>
     <w:rsid w:val="002E1733"/>
     <w:rsid w:val="002E3456"/>
     <w:rsid w:val="003000DB"/>
     <w:rsid w:val="00300240"/>
     <w:rsid w:val="003008D3"/>
     <w:rsid w:val="00301BAB"/>
     <w:rsid w:val="0030425E"/>
     <w:rsid w:val="003046D6"/>
     <w:rsid w:val="003073F9"/>
     <w:rsid w:val="00320E8E"/>
     <w:rsid w:val="00330B20"/>
     <w:rsid w:val="00343080"/>
     <w:rsid w:val="00347FF8"/>
     <w:rsid w:val="0035015D"/>
     <w:rsid w:val="00375DCF"/>
     <w:rsid w:val="0037734C"/>
     <w:rsid w:val="0039252B"/>
     <w:rsid w:val="0039743E"/>
     <w:rsid w:val="00397748"/>
+    <w:rsid w:val="003A7AB4"/>
     <w:rsid w:val="003B0B6D"/>
     <w:rsid w:val="003C5C86"/>
     <w:rsid w:val="003F688F"/>
     <w:rsid w:val="00411F43"/>
     <w:rsid w:val="00412D48"/>
     <w:rsid w:val="00422BF5"/>
     <w:rsid w:val="00426B9D"/>
     <w:rsid w:val="004314FF"/>
     <w:rsid w:val="00436B05"/>
     <w:rsid w:val="00467469"/>
     <w:rsid w:val="00484719"/>
     <w:rsid w:val="004B6087"/>
     <w:rsid w:val="004C0B76"/>
     <w:rsid w:val="004D055D"/>
     <w:rsid w:val="004F4B18"/>
     <w:rsid w:val="004F620A"/>
     <w:rsid w:val="005002E5"/>
     <w:rsid w:val="00507702"/>
     <w:rsid w:val="00521B88"/>
     <w:rsid w:val="0053041A"/>
     <w:rsid w:val="005331C0"/>
     <w:rsid w:val="005424C8"/>
     <w:rsid w:val="0055769F"/>
     <w:rsid w:val="005839B7"/>
     <w:rsid w:val="00590E09"/>
     <w:rsid w:val="00591AE6"/>
+    <w:rsid w:val="005C1FE6"/>
     <w:rsid w:val="005D212A"/>
     <w:rsid w:val="005E6CFD"/>
     <w:rsid w:val="005F752D"/>
     <w:rsid w:val="00620EE8"/>
     <w:rsid w:val="00621C8C"/>
     <w:rsid w:val="006271BF"/>
     <w:rsid w:val="0063379B"/>
     <w:rsid w:val="0064147B"/>
     <w:rsid w:val="00647665"/>
     <w:rsid w:val="0066191B"/>
     <w:rsid w:val="00661B3A"/>
     <w:rsid w:val="0066374F"/>
     <w:rsid w:val="0066503D"/>
     <w:rsid w:val="00685D0C"/>
     <w:rsid w:val="00696EB8"/>
     <w:rsid w:val="006A1CCD"/>
+    <w:rsid w:val="006A215F"/>
     <w:rsid w:val="006A5C6D"/>
     <w:rsid w:val="006B26BA"/>
+    <w:rsid w:val="006B3B27"/>
     <w:rsid w:val="006C3E79"/>
     <w:rsid w:val="006D44F9"/>
     <w:rsid w:val="006E2917"/>
     <w:rsid w:val="007103A8"/>
     <w:rsid w:val="0071404F"/>
     <w:rsid w:val="00714B13"/>
     <w:rsid w:val="00740703"/>
     <w:rsid w:val="00742F9E"/>
     <w:rsid w:val="00744467"/>
     <w:rsid w:val="007465C7"/>
     <w:rsid w:val="00751578"/>
     <w:rsid w:val="00753257"/>
     <w:rsid w:val="00753647"/>
     <w:rsid w:val="00753F95"/>
     <w:rsid w:val="0076676C"/>
     <w:rsid w:val="00776EB1"/>
     <w:rsid w:val="00794235"/>
     <w:rsid w:val="007C41F3"/>
     <w:rsid w:val="007D542B"/>
     <w:rsid w:val="008014E1"/>
     <w:rsid w:val="0080163D"/>
     <w:rsid w:val="00816FDF"/>
     <w:rsid w:val="008264BC"/>
     <w:rsid w:val="00832EA9"/>
+    <w:rsid w:val="00834EB2"/>
     <w:rsid w:val="00851374"/>
     <w:rsid w:val="00875FF6"/>
     <w:rsid w:val="00876CA6"/>
     <w:rsid w:val="00882838"/>
     <w:rsid w:val="00892552"/>
     <w:rsid w:val="008B40EC"/>
     <w:rsid w:val="008D1C74"/>
     <w:rsid w:val="008D5D2D"/>
+    <w:rsid w:val="008F359E"/>
     <w:rsid w:val="008F54EA"/>
     <w:rsid w:val="00912F5D"/>
     <w:rsid w:val="00915498"/>
     <w:rsid w:val="00916782"/>
     <w:rsid w:val="0092535E"/>
     <w:rsid w:val="009263F9"/>
     <w:rsid w:val="00947621"/>
     <w:rsid w:val="00947D20"/>
     <w:rsid w:val="00955B64"/>
     <w:rsid w:val="00955D22"/>
     <w:rsid w:val="00957611"/>
     <w:rsid w:val="00991422"/>
     <w:rsid w:val="00996270"/>
     <w:rsid w:val="0099681B"/>
     <w:rsid w:val="009B26E6"/>
     <w:rsid w:val="009C14E7"/>
     <w:rsid w:val="009C31DD"/>
     <w:rsid w:val="009C56A2"/>
     <w:rsid w:val="009D1D32"/>
     <w:rsid w:val="00A0191B"/>
     <w:rsid w:val="00A07316"/>
     <w:rsid w:val="00A1243C"/>
     <w:rsid w:val="00A2336C"/>
     <w:rsid w:val="00A240B1"/>
     <w:rsid w:val="00A32967"/>
@@ -3572,93 +3552,96 @@
     <w:rsid w:val="00B21485"/>
     <w:rsid w:val="00B247D6"/>
     <w:rsid w:val="00B25977"/>
     <w:rsid w:val="00B31F8E"/>
     <w:rsid w:val="00B34D1E"/>
     <w:rsid w:val="00B520A4"/>
     <w:rsid w:val="00B60C90"/>
     <w:rsid w:val="00B64899"/>
     <w:rsid w:val="00B703D1"/>
     <w:rsid w:val="00B800DC"/>
     <w:rsid w:val="00B802F7"/>
     <w:rsid w:val="00B85F2E"/>
     <w:rsid w:val="00B8640A"/>
     <w:rsid w:val="00B95116"/>
     <w:rsid w:val="00B957E4"/>
     <w:rsid w:val="00BA5CFB"/>
     <w:rsid w:val="00BE050B"/>
     <w:rsid w:val="00BE14D4"/>
     <w:rsid w:val="00BE32DB"/>
     <w:rsid w:val="00BF6C05"/>
     <w:rsid w:val="00C161D5"/>
     <w:rsid w:val="00C352E1"/>
     <w:rsid w:val="00C37D5F"/>
     <w:rsid w:val="00C4425F"/>
     <w:rsid w:val="00C62EE2"/>
+    <w:rsid w:val="00C947B7"/>
+    <w:rsid w:val="00CA5528"/>
     <w:rsid w:val="00CA5605"/>
     <w:rsid w:val="00CE1FC8"/>
     <w:rsid w:val="00D060BB"/>
     <w:rsid w:val="00D1681A"/>
     <w:rsid w:val="00D245FA"/>
     <w:rsid w:val="00D257BE"/>
     <w:rsid w:val="00D31616"/>
     <w:rsid w:val="00D316D6"/>
     <w:rsid w:val="00D458DC"/>
     <w:rsid w:val="00D5488C"/>
     <w:rsid w:val="00D601DF"/>
     <w:rsid w:val="00D813C7"/>
     <w:rsid w:val="00D96490"/>
     <w:rsid w:val="00DC6AB6"/>
     <w:rsid w:val="00DD1CDB"/>
     <w:rsid w:val="00DD46E8"/>
     <w:rsid w:val="00DD55AE"/>
     <w:rsid w:val="00DE6124"/>
     <w:rsid w:val="00E167E3"/>
     <w:rsid w:val="00E35C2E"/>
     <w:rsid w:val="00E365F7"/>
     <w:rsid w:val="00E4189C"/>
     <w:rsid w:val="00E42CFC"/>
     <w:rsid w:val="00E44A7A"/>
     <w:rsid w:val="00E461AA"/>
     <w:rsid w:val="00E470F8"/>
     <w:rsid w:val="00E47A78"/>
     <w:rsid w:val="00E565A0"/>
     <w:rsid w:val="00E63CB2"/>
     <w:rsid w:val="00E6671C"/>
     <w:rsid w:val="00E67B8B"/>
     <w:rsid w:val="00E715DA"/>
     <w:rsid w:val="00E81751"/>
     <w:rsid w:val="00E817F9"/>
     <w:rsid w:val="00EA3D9F"/>
     <w:rsid w:val="00EA527A"/>
     <w:rsid w:val="00EB1F40"/>
     <w:rsid w:val="00EB75D0"/>
     <w:rsid w:val="00EE00B9"/>
     <w:rsid w:val="00EE7071"/>
     <w:rsid w:val="00EF3DE9"/>
     <w:rsid w:val="00EF684D"/>
     <w:rsid w:val="00EF730F"/>
+    <w:rsid w:val="00F03596"/>
     <w:rsid w:val="00F15A32"/>
     <w:rsid w:val="00F30241"/>
     <w:rsid w:val="00F35A35"/>
     <w:rsid w:val="00F416CC"/>
     <w:rsid w:val="00F61E39"/>
     <w:rsid w:val="00F64EC2"/>
     <w:rsid w:val="00F87E0B"/>
     <w:rsid w:val="00FA0161"/>
     <w:rsid w:val="00FA3761"/>
     <w:rsid w:val="00FA7082"/>
     <w:rsid w:val="00FC0359"/>
     <w:rsid w:val="00FD14AA"/>
     <w:rsid w:val="00FD273F"/>
     <w:rsid w:val="00FD623B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -4256,50 +4239,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EF684D"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -4409,69 +4393,70 @@
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF684D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00B95116"/>
+    <w:rsid w:val="00C947B7"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00B95116"/>
+    <w:rsid w:val="00C947B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Title"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00E63CB2"/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
@@ -4869,73 +4854,75 @@
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tableChar">
     <w:name w:val="table Char"/>
     <w:basedOn w:val="TableParagraphChar"/>
     <w:link w:val="table"/>
     <w:rsid w:val="005839B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Arial" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formula">
     <w:name w:val="Formula"/>
     <w:basedOn w:val="Caption"/>
     <w:link w:val="FormulaChar"/>
     <w:qFormat/>
-    <w:rsid w:val="002E1733"/>
+    <w:rsid w:val="00C947B7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FormulaChar">
     <w:name w:val="Formula Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formula"/>
-    <w:rsid w:val="002E1733"/>
+    <w:rsid w:val="00C947B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:bidi="en-US"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoSpace">
     <w:name w:val="NoSpace"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NoSpaceChar"/>
     <w:rsid w:val="00FC0359"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoSpaceChar">
     <w:name w:val="NoSpace Char"/>
     <w:basedOn w:val="HeaderChar"/>
     <w:link w:val="NoSpace"/>
     <w:rsid w:val="00FC0359"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
@@ -5335,62 +5322,62 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B85F2E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Article-info">
     <w:name w:val="Article-info"/>
     <w:basedOn w:val="ArticleHistory"/>
     <w:link w:val="Article-infoChar"/>
     <w:qFormat/>
-    <w:rsid w:val="006A5C6D"/>
+    <w:rsid w:val="00C947B7"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Article-infoChar">
     <w:name w:val="Article-info Char"/>
     <w:basedOn w:val="ArticleHistoryChar"/>
     <w:link w:val="Article-info"/>
-    <w:rsid w:val="006A5C6D"/>
+    <w:rsid w:val="00C947B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="16852446">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15308,184 +15295,184 @@
           <w:r w:rsidRPr="00E52C88">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E242A053DA6448858A902A8FE1F025CC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F2FCBE3C-143E-416B-9496-21A090270A52}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008B401F">
+        <w:p w:rsidR="00FB2755" w:rsidRDefault="008B401F">
           <w:r w:rsidRPr="00EF2E47">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CF5F5754252142458A11648F5D909859"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E02BBDD2-3996-43D3-9168-A2564BF33DB1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008B401F">
+        <w:p w:rsidR="00FB2755" w:rsidRDefault="008B401F">
           <w:r w:rsidRPr="00EF2E47">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Category]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="60C7A2443ACB4BD8935886DAD7964981"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{48D1FBE1-E897-4426-90C1-00D199257696}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008B401F">
+        <w:p w:rsidR="00FB2755" w:rsidRDefault="008B401F">
           <w:r w:rsidRPr="00EF2E47">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B5DF63E5A42F464BB94F412D41D860A8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{221F04B8-7937-46B8-9FFE-CDDBDA00937B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008B401F">
+        <w:p w:rsidR="00FB2755" w:rsidRDefault="008B401F">
           <w:r w:rsidRPr="00EF2E47">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Category]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A2C28BE52AAF414F915B90DF7A4236F6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EF5DA9FC-DA70-441B-AAA3-2382FAC443E9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008B401F" w:rsidP="008B401F">
+        <w:p w:rsidR="00FB2755" w:rsidRDefault="008B401F" w:rsidP="008B401F">
           <w:pPr>
             <w:pStyle w:val="A2C28BE52AAF414F915B90DF7A4236F6"/>
           </w:pPr>
           <w:r w:rsidRPr="00580102">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="264E7DB9F4874EF39F383225CD9104FF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B38CED2F-3354-4A42-AF9F-DE5170FE846E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008B401F">
+        <w:p w:rsidR="00FB2755" w:rsidRDefault="008B401F">
           <w:r w:rsidRPr="00EF2E47">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Abstract]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -15520,98 +15507,106 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF587A"/>
     <w:rsid w:val="000A7960"/>
     <w:rsid w:val="00113C1C"/>
     <w:rsid w:val="00140B14"/>
     <w:rsid w:val="00206B7E"/>
     <w:rsid w:val="002232F7"/>
     <w:rsid w:val="00302BEF"/>
     <w:rsid w:val="003F5579"/>
+    <w:rsid w:val="004D4012"/>
+    <w:rsid w:val="005C1FE6"/>
+    <w:rsid w:val="006A215F"/>
     <w:rsid w:val="006E3145"/>
     <w:rsid w:val="00740703"/>
     <w:rsid w:val="00776EB1"/>
+    <w:rsid w:val="00894F51"/>
     <w:rsid w:val="008B401F"/>
+    <w:rsid w:val="009E7B6C"/>
     <w:rsid w:val="00AD1493"/>
+    <w:rsid w:val="00B01EFE"/>
+    <w:rsid w:val="00C2294F"/>
     <w:rsid w:val="00C66872"/>
+    <w:rsid w:val="00CA5528"/>
     <w:rsid w:val="00EA52D9"/>
     <w:rsid w:val="00F90111"/>
+    <w:rsid w:val="00FB2755"/>
     <w:rsid w:val="00FF587A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -16024,62 +16019,58 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008B401F"/>
+    <w:rsid w:val="00FB2755"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC34D1FB5B134D2B991D19F7AE914CA5">
     <w:name w:val="EC34D1FB5B134D2B991D19F7AE914CA5"/>
     <w:rsid w:val="00C66872"/>
-  </w:style>
-[...2 lines deleted...]
-    <w:rsid w:val="008B401F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2C28BE52AAF414F915B90DF7A4236F6">
     <w:name w:val="A2C28BE52AAF414F915B90DF7A4236F6"/>
     <w:rsid w:val="008B401F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -16419,76 +16410,76 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCCB4B1A-F246-4F6F-8941-306A5C346174}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>887</Words>
-  <Characters>5589</Characters>
+  <Words>899</Words>
+  <Characters>5612</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>133</Lines>
-  <Paragraphs>60</Paragraphs>
+  <Lines>103</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Write the title briefly, clearly, concisely, interesting, and describing the main content, sentence case, bold, 16pt size</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6416</CharactersWithSpaces>
+  <CharactersWithSpaces>6470</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Write The Title Briefly, Clearly, Concisely, Interesting, and Describing the Main Content, Title Case, Bold, 16pt Size</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>vXXiX.XXX</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Document_1">
     <vt:lpwstr>True</vt:lpwstr>