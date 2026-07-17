--- v5 (2026-06-26)
+++ v6 (2026-07-17)
@@ -23,173 +23,188 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0A235CA4" w14:textId="2540A3DC" w:rsidR="00320E8E" w:rsidRPr="00B95116" w:rsidRDefault="00000000" w:rsidP="00C947B7">
+    <w:p w14:paraId="0A235CA4" w14:textId="2540A3DC" w:rsidR="00320E8E" w:rsidRPr="00B95116" w:rsidRDefault="00000000" w:rsidP="00E75D98">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-758828495"/>
           <w:placeholder>
             <w:docPart w:val="E242A053DA6448858A902A8FE1F025CC"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="001475E6">
+          <w:r w:rsidR="001475E6" w:rsidRPr="00E75D98">
             <w:t xml:space="preserve">Write </w:t>
           </w:r>
-          <w:r w:rsidR="00685D0C">
+          <w:r w:rsidR="00685D0C" w:rsidRPr="00E75D98">
             <w:t>The Title Briefly, Clearly, Concisely, Interesting, and Describing the Main Content, Title Case, Bold, 16pt Size</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="012F7B76" w14:textId="73B6A4C4" w:rsidR="00DC6AB6" w:rsidRDefault="00320E8E" w:rsidP="00C947B7">
+    <w:p w14:paraId="012F7B76" w14:textId="73B6A4C4" w:rsidR="00DC6AB6" w:rsidRDefault="00320E8E" w:rsidP="00E75D98">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00E63CB2">
         <w:t>(Subtitle 1</w:t>
       </w:r>
       <w:r w:rsidR="00E63CB2" w:rsidRPr="00E63CB2">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63CB2">
-        <w:t>pt size, capital first letter can be used when needed)</w:t>
+        <w:t xml:space="preserve">pt size, capital first letter can be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75D98">
+        <w:t>used</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63CB2">
+        <w:t xml:space="preserve"> when needed)</w:t>
       </w:r>
       <w:r w:rsidR="009C31DD" w:rsidRPr="00E63CB2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789FFFE2" w14:textId="2D287C36" w:rsidR="00CA5605" w:rsidRPr="00CA5605" w:rsidRDefault="00CA5605" w:rsidP="00DC6AB6">
+    <w:p w14:paraId="789FFFE2" w14:textId="2D287C36" w:rsidR="00CA5605" w:rsidRPr="00CA5605" w:rsidRDefault="00CA5605" w:rsidP="00E75D98">
       <w:pPr>
         <w:pStyle w:val="Author"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Au</w:t>
       </w:r>
       <w:r w:rsidR="00DD1CDB" w:rsidRPr="00B95116">
         <w:t>thor A</w:t>
       </w:r>
       <w:r w:rsidR="00DD1CDB" w:rsidRPr="00B95116">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00DD1CDB" w:rsidRPr="00B95116">
         <w:t>, Author B</w:t>
       </w:r>
       <w:r w:rsidR="00DD1CDB" w:rsidRPr="00B95116">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DD1CDB" w:rsidRPr="00B95116">
-        <w:t>, Author C</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00E75D98">
+        <w:t>Author</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00B95116">
+        <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="002E3456" w:rsidRPr="00B95116">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C5FE4C4" w14:textId="2DF077AD" w:rsidR="00DD1CDB" w:rsidRPr="00852DEC" w:rsidRDefault="00DD1CDB" w:rsidP="00DD1CDB">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
       </w:pPr>
       <w:r w:rsidRPr="00852DEC">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1CDB">
         <w:rPr>
           <w:rStyle w:val="AffiliationChar"/>
         </w:rPr>
         <w:t>Organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00852DEC">
         <w:rPr>
           <w:rStyle w:val="AffiliationChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> Name, Country</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D7F750" w14:textId="69583DBC" w:rsidR="00DD1CDB" w:rsidRDefault="00DD1CDB" w:rsidP="00DD1CDB">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
       </w:pPr>
       <w:r w:rsidRPr="00852DEC">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00852DEC">
         <w:t>Organization Name, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D297785" w14:textId="0C084B81" w:rsidR="00DD1CDB" w:rsidRPr="003B0B6D" w:rsidRDefault="00D1681A" w:rsidP="00C947B7">
+    <w:p w14:paraId="5D297785" w14:textId="0C084B81" w:rsidR="00DD1CDB" w:rsidRPr="003B0B6D" w:rsidRDefault="00D1681A" w:rsidP="000B5FA9">
       <w:pPr>
         <w:pStyle w:val="Article-info"/>
       </w:pPr>
+      <w:r w:rsidRPr="000B5FA9">
+        <w:t>Correspondence</w:t>
+      </w:r>
       <w:r>
-        <w:t>Correspondence: email@email.</w:t>
+        <w:t>: email@email.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C947B7">
         <w:t>com</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1179"/>
         <w:gridCol w:w="1394"/>
         <w:gridCol w:w="6487"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EE7071" w14:paraId="33015659" w14:textId="77777777" w:rsidTr="00C947B7">
@@ -234,128 +249,128 @@
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:r w:rsidRPr="001470E2">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882838" w14:paraId="7F09E8E1" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1179" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2B94DB" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
+          <w:p w14:paraId="7C2B94DB" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="000B5FA9">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="006A5C6D">
               <w:t>Submitted</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E86626F" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+          <w:p w14:paraId="4E86626F" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="000B5FA9">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r>
               <w:t>Reviewed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40C30030" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+          <w:p w14:paraId="40C30030" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="000B5FA9">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r>
               <w:t>Revised</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23C67A8D" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+          <w:p w14:paraId="23C67A8D" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="000B5FA9">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r>
               <w:t>Accepted</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="555A60D5" w14:textId="0A45D074" w:rsidR="00C947B7" w:rsidRPr="006A5C6D" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+          <w:p w14:paraId="555A60D5" w14:textId="0A45D074" w:rsidR="00C947B7" w:rsidRPr="006A5C6D" w:rsidRDefault="00C947B7" w:rsidP="000B5FA9">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r>
               <w:t>Copyedited</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52053772" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+          <w:p w14:paraId="52053772" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00C947B7" w:rsidP="000B5FA9">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="00C947B7">
               <w:t>20-01-2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28F3A36F" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+          <w:p w14:paraId="28F3A36F" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="000B5FA9">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="00C947B7">
               <w:t>20-01-2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28A8F23E" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+          <w:p w14:paraId="28A8F23E" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="000B5FA9">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="00C947B7">
               <w:t>20-01-2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54B8F362" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+          <w:p w14:paraId="54B8F362" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="000B5FA9">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="00C947B7">
               <w:t>20-01-2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31F01239" w14:textId="22EF22AC" w:rsidR="00C947B7" w:rsidRPr="006A5C6D" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+          <w:p w14:paraId="31F01239" w14:textId="22EF22AC" w:rsidR="00C947B7" w:rsidRPr="006A5C6D" w:rsidRDefault="00C947B7" w:rsidP="000B5FA9">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="00C947B7">
               <w:t>20-01-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Abstract"/>
               <w:tag w:val=""/>
               <w:id w:val="-2003734829"/>
               <w:placeholder>
                 <w:docPart w:val="264E7DB9F4874EF39F383225CD9104FF"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:Abstract[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
@@ -397,51 +412,51 @@
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="14705E96" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882838" w14:paraId="1CD736BD" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6EDB5AB8" w14:textId="622C391F" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
+          <w:p w14:paraId="6EDB5AB8" w14:textId="622C391F" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="000B5FA9">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r>
               <w:t>term1; term2; term3; term</w:t>
             </w:r>
             <w:r w:rsidR="00955D22">
               <w:t>4; term</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="70342E0A" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -463,51 +478,51 @@
               <w:t>Copyright</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4BB42952" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882838" w14:paraId="24C47AF3" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA47DF8" w14:textId="76C3834D" w:rsidR="00CA5605" w:rsidRDefault="00BE14D4" w:rsidP="00C947B7">
+          <w:p w14:paraId="3AA47DF8" w14:textId="76C3834D" w:rsidR="00CA5605" w:rsidRDefault="00BE14D4" w:rsidP="000B5FA9">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE14D4">
               <w:t>Author(s) retains the copyright without restrictions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="53815C73" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882838" w14:paraId="2AF951A4" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
@@ -523,51 +538,51 @@
               <w:t>Access Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3C3727A9" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882838" w14:paraId="613342ED" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="39BDD2DA" w14:textId="79B0B335" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
+          <w:p w14:paraId="39BDD2DA" w14:textId="79B0B335" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="000B5FA9">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="004F620A">
               <w:t>Open Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="424EB99B" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882838" w14:paraId="4FA1F2E1" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
@@ -583,51 +598,51 @@
               <w:t>License</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6AFEE4F1" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882838" w14:paraId="1578D5BD" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="12EF7FED" w14:textId="45E322AF" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
+          <w:p w14:paraId="12EF7FED" w14:textId="45E322AF" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="000B5FA9">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="004F620A">
               <w:t>Creative Commons Attribution-Share Alike 4.0 International License.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6487" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="090B66F1" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D1681A" w14:paraId="6586E16A" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
@@ -643,79 +658,84 @@
               <w:t>How to Cite</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D1681A" w14:paraId="741784FC" w14:textId="77777777" w:rsidTr="00C947B7">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="44C27BE3" w14:textId="5C72DA53" w:rsidR="00D1681A" w:rsidRDefault="00B95116" w:rsidP="00C947B7">
             <w:pPr>
               <w:pStyle w:val="ArticleHistory"/>
             </w:pPr>
             <w:r>
               <w:t>Leave it blank</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EC030EC" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="00C947B7">
+    <w:p w14:paraId="7EC030EC" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="000B5FA9">
       <w:pPr>
         <w:pStyle w:val="Article-info"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DD4A838" w14:textId="22E9CF3E" w:rsidR="006B3B27" w:rsidRDefault="001475E6" w:rsidP="00C947B7">
+    <w:p w14:paraId="1DD4A838" w14:textId="22E9CF3E" w:rsidR="006B3B27" w:rsidRDefault="001475E6" w:rsidP="000B5FA9">
       <w:pPr>
         <w:pStyle w:val="Article-info"/>
       </w:pPr>
       <w:r w:rsidRPr="001475E6">
         <w:t>DOI: https://doi.org/10.32815/jibeka.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Category"/>
           <w:tag w:val=""/>
           <w:id w:val="1391395026"/>
           <w:placeholder>
             <w:docPart w:val="CF5F5754252142458A11648F5D909859"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="001475E6">
             <w:t>vXXiX.XXX</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+    </w:p>
+    <w:p w14:paraId="2ED6D867" w14:textId="77777777" w:rsidR="000B5FA9" w:rsidRDefault="000B5FA9" w:rsidP="000B5FA9">
+      <w:pPr>
+        <w:pStyle w:val="Article-info"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="49251FDE" w14:textId="55D800C1" w:rsidR="00320E8E" w:rsidRPr="001F5DDD" w:rsidRDefault="005D212A" w:rsidP="00EE7071">
       <w:r w:rsidRPr="00320E8E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CA2585E" wp14:editId="7B2504E8">
             <wp:extent cx="544195" cy="252730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
@@ -816,51 +836,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="30446649" w14:textId="77777777" w:rsidR="00320E8E" w:rsidRPr="001F5DDD" w:rsidRDefault="00320E8E" w:rsidP="004314FF"/>
     <w:p w14:paraId="4B14C1CE" w14:textId="77777777" w:rsidR="00320E8E" w:rsidRPr="001F5DDD" w:rsidRDefault="00320E8E" w:rsidP="004314FF">
       <w:r w:rsidRPr="001F5DDD">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="765BDA05" w14:textId="2D6B08D4" w:rsidR="00320E8E" w:rsidRPr="001F5DDD" w:rsidRDefault="00320E8E" w:rsidP="00955B64">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="001F5DDD">
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:r w:rsidRPr="001F5DDD">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CC7D805" w14:textId="06C90929" w:rsidR="00320E8E" w:rsidRDefault="00320E8E" w:rsidP="004314FF">
       <w:r w:rsidRPr="001F5DDD">
         <w:t xml:space="preserve">The Introduction should begin with a general background of the research topic, providing context and establishing urgency and rationale for the study.  Relevant and current literature should be incorporated to provide context and highlight the research gaps, ensuring that references are original and directly related to the research topic. The presentation should be coherent chronologically and the logical relationship between one paragraph and the following paragraph should be clear. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC1512C" w14:textId="77777777" w:rsidR="00301BAB" w:rsidRPr="009263F9" w:rsidRDefault="00301BAB" w:rsidP="009263F9">
+    <w:p w14:paraId="5BC1512C" w14:textId="77777777" w:rsidR="00301BAB" w:rsidRPr="009263F9" w:rsidRDefault="00301BAB" w:rsidP="002D49E3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009263F9">
         <w:t xml:space="preserve">Citation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E55450" w14:textId="71CBD1C4" w:rsidR="00301BAB" w:rsidRDefault="00301BAB" w:rsidP="00301BAB">
       <w:r w:rsidRPr="00301BAB">
         <w:t>There are two methods for writing in-text citations in APA 7th edition style: narrative citation and parenthetical citation. When the author's name appears in the sentence, narrative citation is used.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00301BAB">
         <w:t xml:space="preserve">When the author's name and year are written in parenthesis, parenthetical citation is used. Add the page number following the year for direct quotations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52482453" w14:textId="77777777" w:rsidR="00301BAB" w:rsidRPr="00301BAB" w:rsidRDefault="00301BAB" w:rsidP="00301BAB">
       <w:r w:rsidRPr="00301BAB">
         <w:t xml:space="preserve">If you need to cite multiple sources at once separate the numbers with </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00301BAB">
         <w:t>semicollons</w:t>
@@ -1378,55 +1398,55 @@
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72078C9D" w14:textId="6B01EBE0" w:rsidR="00155CB0" w:rsidRPr="00155CB0" w:rsidRDefault="00155CB0" w:rsidP="00155CB0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65F87978" w14:textId="61690C16" w:rsidR="00DD46E8" w:rsidRDefault="000A0A57" w:rsidP="000A0A57">
       <w:pPr>
         <w:pStyle w:val="source"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Source: Source, Year </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AB27F7" w14:textId="510C752F" w:rsidR="00DD46E8" w:rsidRPr="00DD46E8" w:rsidRDefault="00DD46E8" w:rsidP="009263F9">
+    <w:p w14:paraId="69AB27F7" w14:textId="510C752F" w:rsidR="00DD46E8" w:rsidRPr="002D49E3" w:rsidRDefault="00DD46E8" w:rsidP="002D49E3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DD46E8">
+      <w:r w:rsidRPr="002D49E3">
         <w:t>Formula</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6629147B" w14:textId="77777777" w:rsidR="00DD46E8" w:rsidRPr="00DD46E8" w:rsidRDefault="00DD46E8" w:rsidP="00DD46E8">
       <w:r w:rsidRPr="00DD46E8">
         <w:t>Author is suggested to use the equation editor in the typing formula. The formulas should be located on the left where the caption number is at the end of the right margin which is preceded by periods along the formula and description number.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5103A626" w14:textId="77777777" w:rsidR="00DD46E8" w:rsidRPr="00C947B7" w:rsidRDefault="00DD46E8" w:rsidP="00C947B7">
       <w:pPr>
         <w:pStyle w:val="Formula"/>
       </w:pPr>
       <w:r w:rsidRPr="00C947B7">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Y </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C947B7">
         <w:t>=  α</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C947B7">
         <w:t xml:space="preserve"> + β1.X1it + β2.X2it + β3.X3it + β4.X4it + β5.X5it + β6.X6it </w:t>
       </w:r>
       <w:r w:rsidRPr="00C947B7">
@@ -1611,76 +1631,76 @@
             <w:t xml:space="preserve">Creative </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="000A0A57">
             <w:t>Industriesâ€TM</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="000A0A57">
             <w:t xml:space="preserve"> Risk Appetite in East Java and Its Impact on Dynamic Capability and Competitive Advantage. Binus Business Review, 15(2), 107–117. https://doi.org/10.21512/BBR.V15I2.10429</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="31D27CBF" w14:textId="77777777" w:rsidR="000A0A57" w:rsidRDefault="000A0A57" w:rsidP="008264BC"/>
     <w:p w14:paraId="00FEE655" w14:textId="6F40B297" w:rsidR="008264BC" w:rsidRPr="00301BAB" w:rsidRDefault="008264BC" w:rsidP="000A0A57">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:divId w:val="314727006"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008264BC" w:rsidRPr="00301BAB" w:rsidSect="00254693">
+    <w:sectPr w:rsidR="008264BC" w:rsidRPr="00301BAB" w:rsidSect="00E75D98">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="680" w:footer="737" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="850" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DC9DAC1" w14:textId="77777777" w:rsidR="000D2F85" w:rsidRPr="001F5DDD" w:rsidRDefault="000D2F85" w:rsidP="004314FF">
+    <w:p w14:paraId="6C34E59F" w14:textId="77777777" w:rsidR="006029F5" w:rsidRPr="001F5DDD" w:rsidRDefault="006029F5" w:rsidP="004314FF">
       <w:r w:rsidRPr="001F5DDD">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49B15857" w14:textId="77777777" w:rsidR="000D2F85" w:rsidRPr="001F5DDD" w:rsidRDefault="000D2F85" w:rsidP="004314FF">
+    <w:p w14:paraId="4BBCB211" w14:textId="77777777" w:rsidR="006029F5" w:rsidRPr="001F5DDD" w:rsidRDefault="006029F5" w:rsidP="004314FF">
       <w:r w:rsidRPr="001F5DDD">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1878,58 +1898,58 @@
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="003073F9" w:rsidRPr="001F5DDD">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AEE14DF" w14:textId="77777777" w:rsidR="000D2F85" w:rsidRPr="001F5DDD" w:rsidRDefault="000D2F85" w:rsidP="004314FF">
+    <w:p w14:paraId="4AC0A413" w14:textId="77777777" w:rsidR="006029F5" w:rsidRPr="001F5DDD" w:rsidRDefault="006029F5" w:rsidP="004314FF">
       <w:r w:rsidRPr="001F5DDD">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61976468" w14:textId="77777777" w:rsidR="000D2F85" w:rsidRPr="001F5DDD" w:rsidRDefault="000D2F85" w:rsidP="004314FF">
+    <w:p w14:paraId="0B139365" w14:textId="77777777" w:rsidR="006029F5" w:rsidRPr="001F5DDD" w:rsidRDefault="006029F5" w:rsidP="004314FF">
       <w:r w:rsidRPr="001F5DDD">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:alias w:val="Title"/>
       <w:tag w:val=""/>
       <w:id w:val="1910113558"/>
       <w:placeholder>
         <w:docPart w:val="60C7A2443ACB4BD8935886DAD7964981"/>
       </w:placeholder>
       <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
       <w:text/>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="4B9CBA0C" w14:textId="58264979" w:rsidR="00254693" w:rsidRDefault="00685D0C" w:rsidP="004314FF">
         <w:pPr>
           <w:pStyle w:val="Headerinfo"/>
@@ -3354,138 +3374,141 @@
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B21485"/>
     <w:rsid w:val="00026449"/>
     <w:rsid w:val="00032862"/>
     <w:rsid w:val="00040481"/>
     <w:rsid w:val="00043EFF"/>
     <w:rsid w:val="00044E0B"/>
     <w:rsid w:val="000472E2"/>
     <w:rsid w:val="00052427"/>
     <w:rsid w:val="00055390"/>
     <w:rsid w:val="00055696"/>
     <w:rsid w:val="00060468"/>
     <w:rsid w:val="00071C03"/>
     <w:rsid w:val="000A0A57"/>
     <w:rsid w:val="000A5024"/>
+    <w:rsid w:val="000B5FA9"/>
     <w:rsid w:val="000D0E54"/>
     <w:rsid w:val="000D2F85"/>
     <w:rsid w:val="000E5DB6"/>
     <w:rsid w:val="000F5477"/>
     <w:rsid w:val="000F64B3"/>
     <w:rsid w:val="000F6E84"/>
     <w:rsid w:val="00101BA8"/>
     <w:rsid w:val="00113C1C"/>
     <w:rsid w:val="00127617"/>
     <w:rsid w:val="00140B14"/>
     <w:rsid w:val="001470E2"/>
     <w:rsid w:val="001475E6"/>
     <w:rsid w:val="00153052"/>
     <w:rsid w:val="00155CB0"/>
     <w:rsid w:val="00171C6F"/>
     <w:rsid w:val="00173D4C"/>
     <w:rsid w:val="001835F8"/>
     <w:rsid w:val="00192B77"/>
     <w:rsid w:val="001B51DE"/>
     <w:rsid w:val="001C5451"/>
     <w:rsid w:val="001C58B8"/>
     <w:rsid w:val="001C72B7"/>
     <w:rsid w:val="001C7D0C"/>
     <w:rsid w:val="001F0E4C"/>
     <w:rsid w:val="001F5DDD"/>
     <w:rsid w:val="00206B7E"/>
     <w:rsid w:val="00210363"/>
     <w:rsid w:val="00227A02"/>
     <w:rsid w:val="002472B2"/>
     <w:rsid w:val="00254693"/>
     <w:rsid w:val="00264B7E"/>
     <w:rsid w:val="00264C61"/>
     <w:rsid w:val="00272B38"/>
     <w:rsid w:val="00295F37"/>
     <w:rsid w:val="002A2A70"/>
     <w:rsid w:val="002A35EA"/>
     <w:rsid w:val="002A42E3"/>
     <w:rsid w:val="002A604A"/>
+    <w:rsid w:val="002D49E3"/>
     <w:rsid w:val="002E1733"/>
     <w:rsid w:val="002E3456"/>
     <w:rsid w:val="003000DB"/>
     <w:rsid w:val="00300240"/>
     <w:rsid w:val="003008D3"/>
     <w:rsid w:val="00301BAB"/>
     <w:rsid w:val="0030425E"/>
     <w:rsid w:val="003046D6"/>
     <w:rsid w:val="003073F9"/>
     <w:rsid w:val="00320E8E"/>
     <w:rsid w:val="00330B20"/>
     <w:rsid w:val="00343080"/>
     <w:rsid w:val="00347FF8"/>
     <w:rsid w:val="0035015D"/>
     <w:rsid w:val="00375DCF"/>
     <w:rsid w:val="0037734C"/>
     <w:rsid w:val="0039252B"/>
     <w:rsid w:val="0039743E"/>
     <w:rsid w:val="00397748"/>
     <w:rsid w:val="003A7AB4"/>
     <w:rsid w:val="003B0B6D"/>
     <w:rsid w:val="003C5C86"/>
     <w:rsid w:val="003F688F"/>
     <w:rsid w:val="00411F43"/>
     <w:rsid w:val="00412D48"/>
     <w:rsid w:val="00422BF5"/>
     <w:rsid w:val="00426B9D"/>
     <w:rsid w:val="004314FF"/>
     <w:rsid w:val="00436B05"/>
     <w:rsid w:val="00467469"/>
     <w:rsid w:val="00484719"/>
     <w:rsid w:val="004B6087"/>
     <w:rsid w:val="004C0B76"/>
     <w:rsid w:val="004D055D"/>
     <w:rsid w:val="004F4B18"/>
     <w:rsid w:val="004F620A"/>
     <w:rsid w:val="005002E5"/>
     <w:rsid w:val="00507702"/>
     <w:rsid w:val="00521B88"/>
     <w:rsid w:val="0053041A"/>
     <w:rsid w:val="005331C0"/>
     <w:rsid w:val="005424C8"/>
     <w:rsid w:val="0055769F"/>
     <w:rsid w:val="005839B7"/>
     <w:rsid w:val="00590E09"/>
     <w:rsid w:val="00591AE6"/>
     <w:rsid w:val="005C1FE6"/>
     <w:rsid w:val="005D212A"/>
     <w:rsid w:val="005E6CFD"/>
     <w:rsid w:val="005F752D"/>
+    <w:rsid w:val="006029F5"/>
     <w:rsid w:val="00620EE8"/>
     <w:rsid w:val="00621C8C"/>
     <w:rsid w:val="006271BF"/>
     <w:rsid w:val="0063379B"/>
     <w:rsid w:val="0064147B"/>
     <w:rsid w:val="00647665"/>
     <w:rsid w:val="0066191B"/>
     <w:rsid w:val="00661B3A"/>
     <w:rsid w:val="0066374F"/>
     <w:rsid w:val="0066503D"/>
     <w:rsid w:val="00685D0C"/>
     <w:rsid w:val="00696EB8"/>
     <w:rsid w:val="006A1CCD"/>
     <w:rsid w:val="006A215F"/>
     <w:rsid w:val="006A5C6D"/>
     <w:rsid w:val="006B26BA"/>
     <w:rsid w:val="006B3B27"/>
     <w:rsid w:val="006C3E79"/>
     <w:rsid w:val="006D44F9"/>
     <w:rsid w:val="006E2917"/>
     <w:rsid w:val="007103A8"/>
     <w:rsid w:val="0071404F"/>
     <w:rsid w:val="00714B13"/>
     <w:rsid w:val="00740703"/>
     <w:rsid w:val="00742F9E"/>
@@ -3526,50 +3549,51 @@
     <w:rsid w:val="00955B64"/>
     <w:rsid w:val="00955D22"/>
     <w:rsid w:val="00957611"/>
     <w:rsid w:val="00991422"/>
     <w:rsid w:val="00996270"/>
     <w:rsid w:val="0099681B"/>
     <w:rsid w:val="009B26E6"/>
     <w:rsid w:val="009C14E7"/>
     <w:rsid w:val="009C31DD"/>
     <w:rsid w:val="009C56A2"/>
     <w:rsid w:val="009D1D32"/>
     <w:rsid w:val="00A0191B"/>
     <w:rsid w:val="00A07316"/>
     <w:rsid w:val="00A1243C"/>
     <w:rsid w:val="00A2336C"/>
     <w:rsid w:val="00A240B1"/>
     <w:rsid w:val="00A32967"/>
     <w:rsid w:val="00A32B64"/>
     <w:rsid w:val="00A405B2"/>
     <w:rsid w:val="00A626DD"/>
     <w:rsid w:val="00A802BF"/>
     <w:rsid w:val="00AA6CF4"/>
     <w:rsid w:val="00AD25A9"/>
     <w:rsid w:val="00AE1D57"/>
     <w:rsid w:val="00B06289"/>
+    <w:rsid w:val="00B11628"/>
     <w:rsid w:val="00B12C8A"/>
     <w:rsid w:val="00B21485"/>
     <w:rsid w:val="00B247D6"/>
     <w:rsid w:val="00B25977"/>
     <w:rsid w:val="00B31F8E"/>
     <w:rsid w:val="00B34D1E"/>
     <w:rsid w:val="00B520A4"/>
     <w:rsid w:val="00B60C90"/>
     <w:rsid w:val="00B64899"/>
     <w:rsid w:val="00B703D1"/>
     <w:rsid w:val="00B800DC"/>
     <w:rsid w:val="00B802F7"/>
     <w:rsid w:val="00B85F2E"/>
     <w:rsid w:val="00B8640A"/>
     <w:rsid w:val="00B95116"/>
     <w:rsid w:val="00B957E4"/>
     <w:rsid w:val="00BA5CFB"/>
     <w:rsid w:val="00BE050B"/>
     <w:rsid w:val="00BE14D4"/>
     <w:rsid w:val="00BE32DB"/>
     <w:rsid w:val="00BF6C05"/>
     <w:rsid w:val="00C161D5"/>
     <w:rsid w:val="00C352E1"/>
     <w:rsid w:val="00C37D5F"/>
     <w:rsid w:val="00C4425F"/>
@@ -3586,50 +3610,51 @@
     <w:rsid w:val="00D316D6"/>
     <w:rsid w:val="00D458DC"/>
     <w:rsid w:val="00D5488C"/>
     <w:rsid w:val="00D601DF"/>
     <w:rsid w:val="00D813C7"/>
     <w:rsid w:val="00D96490"/>
     <w:rsid w:val="00DC6AB6"/>
     <w:rsid w:val="00DD1CDB"/>
     <w:rsid w:val="00DD46E8"/>
     <w:rsid w:val="00DD55AE"/>
     <w:rsid w:val="00DE6124"/>
     <w:rsid w:val="00E167E3"/>
     <w:rsid w:val="00E35C2E"/>
     <w:rsid w:val="00E365F7"/>
     <w:rsid w:val="00E4189C"/>
     <w:rsid w:val="00E42CFC"/>
     <w:rsid w:val="00E44A7A"/>
     <w:rsid w:val="00E461AA"/>
     <w:rsid w:val="00E470F8"/>
     <w:rsid w:val="00E47A78"/>
     <w:rsid w:val="00E565A0"/>
     <w:rsid w:val="00E63CB2"/>
     <w:rsid w:val="00E6671C"/>
     <w:rsid w:val="00E67B8B"/>
     <w:rsid w:val="00E715DA"/>
+    <w:rsid w:val="00E75D98"/>
     <w:rsid w:val="00E81751"/>
     <w:rsid w:val="00E817F9"/>
     <w:rsid w:val="00EA3D9F"/>
     <w:rsid w:val="00EA527A"/>
     <w:rsid w:val="00EB1F40"/>
     <w:rsid w:val="00EB75D0"/>
     <w:rsid w:val="00EE00B9"/>
     <w:rsid w:val="00EE7071"/>
     <w:rsid w:val="00EF3DE9"/>
     <w:rsid w:val="00EF684D"/>
     <w:rsid w:val="00EF730F"/>
     <w:rsid w:val="00F03596"/>
     <w:rsid w:val="00F15A32"/>
     <w:rsid w:val="00F30241"/>
     <w:rsid w:val="00F35A35"/>
     <w:rsid w:val="00F416CC"/>
     <w:rsid w:val="00F61E39"/>
     <w:rsid w:val="00F64EC2"/>
     <w:rsid w:val="00F87E0B"/>
     <w:rsid w:val="00FA0161"/>
     <w:rsid w:val="00FA3761"/>
     <w:rsid w:val="00FA7082"/>
     <w:rsid w:val="00FC0359"/>
     <w:rsid w:val="00FD14AA"/>
     <w:rsid w:val="00FD273F"/>
@@ -4102,52 +4127,53 @@
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00875FF6"/>
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009263F9"/>
+    <w:rsid w:val="002D49E3"/>
     <w:pPr>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF684D"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
@@ -4300,51 +4326,51 @@
       <w:szCs w:val="24"/>
       <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00875FF6"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009263F9"/>
+    <w:rsid w:val="002D49E3"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF684D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
@@ -4393,100 +4419,100 @@
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF684D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00C947B7"/>
+    <w:rsid w:val="00E75D98"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00C947B7"/>
+    <w:rsid w:val="00E75D98"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Title"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00E63CB2"/>
+    <w:rsid w:val="00E75D98"/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00E63CB2"/>
+    <w:rsid w:val="00E75D98"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00B8640A"/>
     <w:pPr>
       <w:ind w:left="360"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -4974,66 +5000,66 @@
     <w:rsid w:val="00696EB8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="TitleChar"/>
     <w:uiPriority w:val="33"/>
     <w:rsid w:val="00E470F8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Author">
     <w:name w:val="Author"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AuthorChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00B95116"/>
+    <w:rsid w:val="00E75D98"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="0" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AuthorChar">
     <w:name w:val="Author Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Author"/>
-    <w:rsid w:val="00B95116"/>
+    <w:rsid w:val="00E75D98"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliation">
     <w:name w:val="Affiliation"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AffiliationChar"/>
     <w:qFormat/>
     <w:rsid w:val="00DD1CDB"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AffiliationChar">
@@ -5322,62 +5348,62 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B85F2E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Article-info">
     <w:name w:val="Article-info"/>
     <w:basedOn w:val="ArticleHistory"/>
     <w:link w:val="Article-infoChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00C947B7"/>
+    <w:rsid w:val="000B5FA9"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Article-infoChar">
     <w:name w:val="Article-info Char"/>
     <w:basedOn w:val="ArticleHistoryChar"/>
     <w:link w:val="Article-info"/>
-    <w:rsid w:val="00C947B7"/>
+    <w:rsid w:val="000B5FA9"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="16852446">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15546,61 +15572,63 @@
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF587A"/>
     <w:rsid w:val="000A7960"/>
     <w:rsid w:val="00113C1C"/>
     <w:rsid w:val="00140B14"/>
     <w:rsid w:val="00206B7E"/>
     <w:rsid w:val="002232F7"/>
     <w:rsid w:val="00302BEF"/>
     <w:rsid w:val="003F5579"/>
+    <w:rsid w:val="00402166"/>
     <w:rsid w:val="004D4012"/>
     <w:rsid w:val="005C1FE6"/>
     <w:rsid w:val="006A215F"/>
     <w:rsid w:val="006E3145"/>
     <w:rsid w:val="00740703"/>
     <w:rsid w:val="00776EB1"/>
     <w:rsid w:val="00894F51"/>
     <w:rsid w:val="008B401F"/>
     <w:rsid w:val="009E7B6C"/>
     <w:rsid w:val="00AD1493"/>
     <w:rsid w:val="00B01EFE"/>
+    <w:rsid w:val="00B11628"/>
     <w:rsid w:val="00C2294F"/>
     <w:rsid w:val="00C66872"/>
     <w:rsid w:val="00CA5528"/>
     <w:rsid w:val="00EA52D9"/>
     <w:rsid w:val="00F90111"/>
     <w:rsid w:val="00FB2755"/>
     <w:rsid w:val="00FF587A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -16410,76 +16438,76 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCCB4B1A-F246-4F6F-8941-306A5C346174}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>899</Words>
-  <Characters>5612</Characters>
+  <Words>935</Words>
+  <Characters>5577</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>150</Lines>
+  <Paragraphs>84</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Write the title briefly, clearly, concisely, interesting, and describing the main content, sentence case, bold, 16pt size</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6470</CharactersWithSpaces>
+  <CharactersWithSpaces>6428</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Write The Title Briefly, Clearly, Concisely, Interesting, and Describing the Main Content, Title Case, Bold, 16pt Size</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>vXXiX.XXX</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Document_1">
     <vt:lpwstr>True</vt:lpwstr>