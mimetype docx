--- v6 (2026-07-17)
+++ v7 (2026-08-15)
@@ -1,1707 +1,2586 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0A235CA4" w14:textId="2540A3DC" w:rsidR="00320E8E" w:rsidRPr="00B95116" w:rsidRDefault="00000000" w:rsidP="00E75D98">
+    <w:p w14:paraId="0A235CA4" w14:textId="7C4821D0" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00000000" w:rsidP="009704BC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="-758828495"/>
           <w:placeholder>
             <w:docPart w:val="E242A053DA6448858A902A8FE1F025CC"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="001475E6" w:rsidRPr="00E75D98">
-[...3 lines deleted...]
-            <w:t>The Title Briefly, Clearly, Concisely, Interesting, and Describing the Main Content, Title Case, Bold, 16pt Size</w:t>
+          <w:r w:rsidR="00F4375D" w:rsidRPr="00F168E0">
+            <w:t>Write the title briefly, clearly, concisely, interesting, and informative in sentence case</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="012F7B76" w14:textId="73B6A4C4" w:rsidR="00DC6AB6" w:rsidRDefault="00320E8E" w:rsidP="00E75D98">
+    <w:p w14:paraId="012F7B76" w14:textId="1F0DBDF7" w:rsidR="00DC6AB6" w:rsidRPr="00637F1E" w:rsidRDefault="00320E8E" w:rsidP="00E75D98">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63CB2">
-[...14 lines deleted...]
-      <w:r w:rsidR="009C31DD" w:rsidRPr="00E63CB2">
+      <w:r w:rsidRPr="00637F1E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00637F1E" w:rsidRPr="00637F1E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subtitles are </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97BE6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>optional</w:t>
+      </w:r>
+      <w:r w:rsidR="00637F1E" w:rsidRPr="00637F1E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>. It can be omitted when not needed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637F1E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009C31DD" w:rsidRPr="00637F1E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789FFFE2" w14:textId="2D287C36" w:rsidR="00CA5605" w:rsidRPr="00CA5605" w:rsidRDefault="00CA5605" w:rsidP="00E75D98">
+    <w:p w14:paraId="789FFFE2" w14:textId="2E790836" w:rsidR="00CA5605" w:rsidRPr="008745C6" w:rsidRDefault="008745C6" w:rsidP="0036252E">
       <w:pPr>
         <w:pStyle w:val="Author"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">First </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5605" w:rsidRPr="00F168E0">
         <w:t>Au</w:t>
       </w:r>
-      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00B95116">
-[...2 lines deleted...]
-      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00B95116">
+      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00F168E0">
+        <w:t>thor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00B95116">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Second </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">Author </w:t>
+      </w:r>
+      <w:r w:rsidR="006D349E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00B95116">
+        <w:t>a, b</w:t>
+      </w:r>
+      <w:r>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00E75D98">
-[...5 lines deleted...]
-      <w:r w:rsidR="002E3456" w:rsidRPr="00B95116">
+      <w:r>
+        <w:t xml:space="preserve">Third </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">Author </w:t>
+      </w:r>
+      <w:r w:rsidR="006D349E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Fo</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF01DF">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rth Author </w:t>
+      </w:r>
+      <w:r w:rsidR="006D349E">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>b</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5FE4C4" w14:textId="2DF077AD" w:rsidR="00DD1CDB" w:rsidRPr="00852DEC" w:rsidRDefault="00DD1CDB" w:rsidP="00DD1CDB">
+    <w:p w14:paraId="0C5FE4C4" w14:textId="15545898" w:rsidR="00DD1CDB" w:rsidRPr="0022186F" w:rsidRDefault="008745C6" w:rsidP="0022186F">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
       </w:pPr>
-      <w:r w:rsidRPr="00852DEC">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Department"/>
+      <w:r w:rsidR="008E3055" w:rsidRPr="00F168E0">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="009704BC" w:rsidRPr="00F168E0">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/Faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3055" w:rsidRPr="00F168E0">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3055" w:rsidRPr="00F168E0">
+        <w:rPr>
+          <w:rStyle w:val="AffiliationChar"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Institution</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00F168E0">
+        <w:rPr>
+          <w:rStyle w:val="AffiliationChar"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A709E0" w:rsidRPr="00F168E0">
+        <w:rPr>
+          <w:rStyle w:val="AffiliationChar"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">City, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00F168E0">
+        <w:rPr>
+          <w:rStyle w:val="AffiliationChar"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Country</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1A09" w:rsidRPr="00F168E0">
+        <w:rPr>
+          <w:rStyle w:val="AffiliationChar"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F61CA9B" w14:textId="279A4AC8" w:rsidR="00414271" w:rsidRDefault="008745C6" w:rsidP="0022186F">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Name, Country</w:t>
+        <w:t xml:space="preserve">b </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3055" w:rsidRPr="00F168E0">
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r w:rsidR="009704BC" w:rsidRPr="00F168E0">
+        <w:t>/Faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3055" w:rsidRPr="00F168E0">
+        <w:t>, Institution</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00F168E0">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009704BC" w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> City,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1CDB" w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> Country</w:t>
+      </w:r>
+      <w:r w:rsidR="0022186F">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D7F750" w14:textId="69583DBC" w:rsidR="00DD1CDB" w:rsidRDefault="00DD1CDB" w:rsidP="00DD1CDB">
+    <w:p w14:paraId="084E7BF8" w14:textId="24611077" w:rsidR="008745C6" w:rsidRPr="008745C6" w:rsidRDefault="008745C6" w:rsidP="0022186F">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
       </w:pPr>
-      <w:r w:rsidRPr="00852DEC">
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...16 lines deleted...]
-        <w:t>com</w:t>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008745C6">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008745C6">
+        <w:t>Department/Faculty, Institution, City, Country</w:t>
+      </w:r>
+      <w:r w:rsidR="0022186F">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5073" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1179"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6487"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="6519"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE7071" w14:paraId="33015659" w14:textId="77777777" w:rsidTr="00C947B7">
+      <w:tr w:rsidR="00C8242D" w:rsidRPr="00F168E0" w14:paraId="07051920" w14:textId="77777777" w:rsidTr="00A67AE4">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2573" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AC19B7C" w14:textId="38F034A3" w:rsidR="00EE7071" w:rsidRPr="001470E2" w:rsidRDefault="00EE7071" w:rsidP="001470E2">
+          <w:p w14:paraId="4668E226" w14:textId="54BE97F1" w:rsidR="00C8242D" w:rsidRPr="00024781" w:rsidRDefault="00C8242D" w:rsidP="00024781">
             <w:pPr>
-              <w:pStyle w:val="Heading2"/>
+              <w:pStyle w:val="HeadingInfo"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001470E2">
+            <w:r w:rsidRPr="00024781">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
-                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Article History</w:t>
+              <w:t>ARTICLE INFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6487" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73418111" w14:textId="2B5298EE" w:rsidR="00EE7071" w:rsidRPr="001470E2" w:rsidRDefault="00EE7071" w:rsidP="001470E2">
+          <w:p w14:paraId="0C0FB059" w14:textId="77777777" w:rsidR="00C8242D" w:rsidRPr="00024781" w:rsidRDefault="00C8242D" w:rsidP="00024781">
             <w:pPr>
-              <w:pStyle w:val="Heading2"/>
+              <w:pStyle w:val="HeadingInfo"/>
             </w:pPr>
-            <w:r w:rsidRPr="001470E2">
-[...8 lines deleted...]
-              <w:t>Abstract</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6519" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40B8A7AB" w14:textId="171497C9" w:rsidR="00C8242D" w:rsidRPr="00024781" w:rsidRDefault="00C8242D" w:rsidP="00024781">
+            <w:pPr>
+              <w:pStyle w:val="HeadingInfo"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00024781">
+              <w:t>ABSTRACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882838" w14:paraId="7F09E8E1" w14:textId="77777777" w:rsidTr="00C947B7">
+      <w:tr w:rsidR="00C8242D" w:rsidRPr="00F168E0" w14:paraId="7F09E8E1" w14:textId="77777777" w:rsidTr="00F16654">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1179" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C2B94DB" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="000B5FA9">
+          <w:p w14:paraId="4C28F324" w14:textId="77777777" w:rsidR="00C8242D" w:rsidRPr="00024781" w:rsidRDefault="00C8242D" w:rsidP="00024781">
+            <w:pPr>
+              <w:pStyle w:val="HeaderInfo0"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00024781">
+              <w:t>Article</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00024781">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00024781">
+              <w:t>History</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B1457EA" w14:textId="306586AB" w:rsidR="00B01A6D" w:rsidRPr="00F168E0" w:rsidRDefault="00B01A6D" w:rsidP="00B01A6D">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
-            <w:r w:rsidRPr="006A5C6D">
-              <w:t>Submitted</w:t>
+            <w:r w:rsidRPr="00F168E0">
+              <w:t>Received 01</w:t>
+            </w:r>
+            <w:r w:rsidR="009C3D90">
+              <w:t xml:space="preserve"> July </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F168E0">
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E86626F" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="000B5FA9">
+          <w:p w14:paraId="567D962E" w14:textId="126A3DDE" w:rsidR="00B01A6D" w:rsidRPr="00F168E0" w:rsidRDefault="009C3D90" w:rsidP="00B01A6D">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r>
-              <w:t>Reviewed</w:t>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00B01A6D" w:rsidRPr="00F168E0">
+              <w:t>evised 01</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C3D90">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A67AE4">
+              <w:t xml:space="preserve">July </w:t>
+            </w:r>
+            <w:r w:rsidR="00B01A6D" w:rsidRPr="00F168E0">
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40C30030" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="000B5FA9">
+          <w:p w14:paraId="2AF74B63" w14:textId="12D342BF" w:rsidR="00B01A6D" w:rsidRPr="00F168E0" w:rsidRDefault="00B01A6D" w:rsidP="00C33C79">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
-            <w:r>
-              <w:t>Revised</w:t>
+            <w:r w:rsidRPr="00F168E0">
+              <w:t>Accepted 01</w:t>
+            </w:r>
+            <w:r w:rsidR="009C3D90">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00024781">
+              <w:t>July</w:t>
+            </w:r>
+            <w:r w:rsidR="00A67AE4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F168E0">
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23C67A8D" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="000B5FA9">
+          <w:p w14:paraId="31F01239" w14:textId="6C13E549" w:rsidR="00B01A6D" w:rsidRPr="00F168E0" w:rsidRDefault="00B01A6D" w:rsidP="009C3D90">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52053772" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00C947B7" w:rsidP="000B5FA9">
+          <w:p w14:paraId="2C6F406F" w14:textId="77777777" w:rsidR="00C8242D" w:rsidRPr="00F168E0" w:rsidRDefault="00C8242D" w:rsidP="006B1A09">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C947B7">
-[...33 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6487" w:type="dxa"/>
+            <w:tcW w:w="6519" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Abstract"/>
               <w:tag w:val=""/>
               <w:id w:val="-2003734829"/>
               <w:placeholder>
-                <w:docPart w:val="264E7DB9F4874EF39F383225CD9104FF"/>
+                <w:docPart w:val="D2F204DF4DA94F41900EACEE2B8B2016"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:Abstract[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="0741B6AE" w14:textId="75594010" w:rsidR="00882838" w:rsidRDefault="00BE14D4" w:rsidP="00C947B7">
+              <w:p w14:paraId="0741B6AE" w14:textId="659494D2" w:rsidR="00C8242D" w:rsidRPr="00F168E0" w:rsidRDefault="00C8242D" w:rsidP="00462896">
                 <w:pPr>
-                  <w:spacing w:after="0"/>
+                  <w:pStyle w:val="Abstract"/>
                 </w:pPr>
-                <w:r w:rsidRPr="00BE14D4">
-                  <w:t>The abstract is a mini representation of the entire article. Make sure the abstract includes in a concise manner: Research objectives, which represent the primary research questions that require resolution; Research methods in conducting the research outline; The most significant results/findings of the research; The main implications of the research findings; Research Limitations (if any); The abstract should be between 100 to 200 words.</w:t>
+                <w:r w:rsidRPr="00F168E0">
+                  <w:t xml:space="preserve">The abstract is a mini representation of the entire article. It requires concise, specific, accurate information to briefly show the reasons for study, proposed solution, proposed contribution, research objectives to be achieved, the method used, results and conclusions. Do not display procedure steps and citation source.; The abstract should be between 100 to 200 words. Make it in </w:t>
+                </w:r>
+                <w:r w:rsidR="00F168E0" w:rsidRPr="00F168E0">
+                  <w:t>mind that</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00F168E0">
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidR="00F168E0" w:rsidRPr="00F168E0">
+                  <w:t>r</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00F168E0">
+                  <w:t xml:space="preserve">eaders will read this first. Write it as attractive as possible </w:t>
+                </w:r>
+                <w:r w:rsidR="00C33D67" w:rsidRPr="00F168E0">
+                  <w:t>and</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00F168E0">
+                  <w:t xml:space="preserve"> easy to understand.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00882838" w14:paraId="35E9595D" w14:textId="77777777" w:rsidTr="00C947B7">
+      <w:tr w:rsidR="00C8242D" w:rsidRPr="00F168E0" w14:paraId="1CD736BD" w14:textId="77777777" w:rsidTr="00024781">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2573" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="712786EE" w14:textId="3D12D9F1" w:rsidR="00882838" w:rsidRPr="00032862" w:rsidRDefault="00882838" w:rsidP="00032862">
+          <w:p w14:paraId="6EDB5AB8" w14:textId="61B55A5E" w:rsidR="00C8242D" w:rsidRPr="00024781" w:rsidRDefault="00C8242D" w:rsidP="00024781">
             <w:pPr>
-              <w:pStyle w:val="Heading2"/>
+              <w:pStyle w:val="Keywords"/>
             </w:pPr>
-            <w:r w:rsidRPr="00032862">
-[...5 lines deleted...]
-              </w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3261AF85" w14:textId="77777777" w:rsidR="00C8242D" w:rsidRPr="00F168E0" w:rsidRDefault="00C8242D" w:rsidP="006B1A09">
+            <w:pPr>
+              <w:pStyle w:val="Article-info"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6519" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+          </w:tcPr>
+          <w:p w14:paraId="70342E0A" w14:textId="75C8C605" w:rsidR="00C8242D" w:rsidRPr="00F168E0" w:rsidRDefault="00C8242D" w:rsidP="006B1A09">
+            <w:pPr>
+              <w:pStyle w:val="Article-info"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C8242D" w:rsidRPr="00F168E0" w14:paraId="59A218F6" w14:textId="77777777" w:rsidTr="00024781">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="266A00F9" w14:textId="0558B3F9" w:rsidR="00C8242D" w:rsidRPr="00F168E0" w:rsidRDefault="00C8242D" w:rsidP="00A709E0">
+            <w:pPr>
+              <w:pStyle w:val="Article-info"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E3E057D" w14:textId="77777777" w:rsidR="00C8242D" w:rsidRPr="00F168E0" w:rsidRDefault="00C8242D" w:rsidP="006B1A09">
+            <w:pPr>
+              <w:pStyle w:val="Article-info"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6519" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BB42952" w14:textId="689744F9" w:rsidR="00C8242D" w:rsidRPr="00F168E0" w:rsidRDefault="00C8242D" w:rsidP="006B1A09">
+            <w:pPr>
+              <w:pStyle w:val="Article-info"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00024781" w:rsidRPr="00F168E0" w14:paraId="59F2417C" w14:textId="77777777" w:rsidTr="00F16654">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="315AA5AE" w14:textId="5B1A249B" w:rsidR="00024781" w:rsidRPr="00024781" w:rsidRDefault="00024781" w:rsidP="00024781">
+            <w:pPr>
+              <w:pStyle w:val="HeaderInfo0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00024781">
               <w:t>Keywords</w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6487" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="8645" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14705E96" w14:textId="77777777" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="00C947B7">
-[...15 lines deleted...]
-          <w:p w14:paraId="6EDB5AB8" w14:textId="622C391F" w:rsidR="00882838" w:rsidRDefault="00882838" w:rsidP="000B5FA9">
+          <w:p w14:paraId="33F1AFCE" w14:textId="4DB44D76" w:rsidR="00024781" w:rsidRPr="00F168E0" w:rsidRDefault="00024781" w:rsidP="00024781">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r>
-              <w:t>term1; term2; term3; term</w:t>
-[...2 lines deleted...]
-              <w:t>4; term</w:t>
+              <w:t>Mention</w:t>
             </w:r>
             <w:r>
-              <w:t>5</w:t>
+              <w:t xml:space="preserve">; </w:t>
             </w:r>
-          </w:p>
-[...27 lines deleted...]
-              <w:t>Copyright</w:t>
+            <w:r>
+              <w:t>Three to five words</w:t>
             </w:r>
-          </w:p>
-[...27 lines deleted...]
-              <w:t>Author(s) retains the copyright without restrictions</w:t>
+            <w:r>
+              <w:t xml:space="preserve">; </w:t>
             </w:r>
-          </w:p>
-[...27 lines deleted...]
-              <w:t>Access Policy</w:t>
+            <w:r>
+              <w:t>or phrase</w:t>
             </w:r>
-          </w:p>
-[...27 lines deleted...]
-              <w:t>Open Access</w:t>
+            <w:r>
+              <w:t xml:space="preserve">; </w:t>
             </w:r>
-          </w:p>
-[...27 lines deleted...]
-              <w:t>License</w:t>
+            <w:r>
+              <w:t>Key</w:t>
             </w:r>
-          </w:p>
-[...27 lines deleted...]
-              <w:t>Creative Commons Attribution-Share Alike 4.0 International License.</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...27 lines deleted...]
-              <w:t>How to Cite</w:t>
+            <w:r>
+              <w:t>Important</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-            </w:pPr>
             <w:r>
-              <w:t>Leave it blank</w:t>
+              <w:t>; S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00024781">
+              <w:t>eparated by a semicolon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EC030EC" w14:textId="77777777" w:rsidR="00C947B7" w:rsidRDefault="00C947B7" w:rsidP="000B5FA9">
+    <w:p w14:paraId="765BDA05" w14:textId="2D6B08D4" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="00A814D0">
       <w:pPr>
-        <w:pStyle w:val="Article-info"/>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F168E0">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC7D805" w14:textId="06C90929" w:rsidR="00320E8E" w:rsidRDefault="00320E8E" w:rsidP="004314FF">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">The Introduction should begin with a general background of the research topic, providing context and establishing urgency and rationale for the study.  Relevant and current literature should be incorporated to provide context and highlight the research gaps, ensuring that references are original and directly related to the research topic. The presentation should be coherent chronologically and the logical relationship between one paragraph and the following paragraph should be clear. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F0615D" w14:textId="038453EE" w:rsidR="002F1590" w:rsidRDefault="002F1590" w:rsidP="002F1590">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Theory</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F67D589" w14:textId="4D77EED1" w:rsidR="00272779" w:rsidRDefault="0022186F" w:rsidP="0022186F">
+      <w:r w:rsidRPr="0022186F">
+        <w:t>A Theory section should extend, not repeat, the background to the article already dealt with in the Introduction and lay the foundation for further work. This section should introduce relevant frameworks and concepts that will guide the analysis, ensuring a clear connection between existing literature and the research questions at hand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746818A5" w14:textId="424B8BF3" w:rsidR="00695435" w:rsidRDefault="001850E2" w:rsidP="00695435">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>General Guidelines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5730E699" w14:textId="77777777" w:rsidR="00695435" w:rsidRPr="00695435" w:rsidRDefault="00695435" w:rsidP="00695435">
+      <w:r w:rsidRPr="00695435">
+        <w:t>Scientific articles should present ideas, findings, or methods that are entirely new and unique in the field of science they study. Explain clearly the aspects that differentiate the research from previous studies and how the approach used provides further progress. Highlight the added value provided by outlining the real contribution of research to the development of science.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B7085D" w14:textId="5D2547C3" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="0069121B" w:rsidP="00A814D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0069121B">
+        <w:t>Research Method</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC8BBBD" w14:textId="5ACB8EAE" w:rsidR="00320E8E" w:rsidRDefault="00052E3A" w:rsidP="004314FF">
+      <w:r w:rsidRPr="00052E3A">
+        <w:t xml:space="preserve">Describe the research design, population and sampling techniques, data collection procedures, and analytical tools or software used. Ensure the description is concise yet detailed enough to allow for replicability by other researchers, supported by appropriate methodological references for all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052E3A">
+        <w:lastRenderedPageBreak/>
+        <w:t>procedures applied.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052E3A">
+        <w:t>Clearly state the operationalization of variables or research instruments where applicable</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E03A6A6" w14:textId="12B46479" w:rsidR="00695435" w:rsidRDefault="00695435" w:rsidP="00695435">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Important</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6237D108" w14:textId="47B80577" w:rsidR="00052E3A" w:rsidRPr="00052E3A" w:rsidRDefault="00052E3A" w:rsidP="00052E3A">
+      <w:r w:rsidRPr="00052E3A">
+        <w:t>For studies involving human participants, authors must include a brief statement on ethical considerations, informed consent, or relevant institutional approval. Avoid lengthy explanations of standard statistical techniques; focus instead on how they were specifically applied to answer the research questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D72756" w14:textId="3EEDDB0F" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="00A814D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>Result</w:t>
+      </w:r>
+      <w:r w:rsidR="009C31DD" w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710CFABC" w14:textId="7D144756" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="004314FF">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">Present the research results neatly, completely, and systematically. Use tables, figures, and schemes that are clear, easy to read, accurate, and have sufficient resolution to visualize the findings. Each piece of data presented must be logically connected to the discussion, ensuring that the meaning and impact of the research findings can be interpreted correctly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FBFF1A" w14:textId="71BF2C21" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="00A814D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73764536" w14:textId="6ED34FAE" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00F4375D" w:rsidP="004314FF">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">This should explore the significance of the results of the work, not repeat them. A combined Results and Discussion section is often appropriate. </w:t>
+      </w:r>
+      <w:r w:rsidR="00320E8E" w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">The flow of the discussion should have a clear structure, gradually directing attention to the key points on which the research </w:t>
+      </w:r>
+      <w:r w:rsidR="00F168E0" w:rsidRPr="00F168E0">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00320E8E" w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> based. Conduct a thorough comparative analysis between the research results and previous studies, especially those discussed in the introduction.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C37D5F" w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4A0E5F" w14:textId="0F4F683B" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="00A814D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>Conclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03161FC4" w14:textId="1D6B41BD" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00F4375D" w:rsidP="004314FF">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">The main conclusions of the study may be presented in a short Conclusions section, which may stand alone or form a subsection of a Discussion or Results and Discussion section. Avoid extensive citations and discussion of published literature. </w:t>
+      </w:r>
+      <w:r w:rsidR="00320E8E" w:rsidRPr="00F168E0">
+        <w:t>The conclusion section summarizes the research's key findings by addressing the objectives of the study. Present the results of the research data and analysis that support the conclusion statement. The section may include research limitations and suggestions for improvements, as well as recommendations for future research and policy changes. The conclusions should be written critically, carefully, logically, and honestly, based on the facts obtained. The conclusion should be presented concisely and avoid lists of conclusions in bullet or number form.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C37D5F" w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B79DC8" w14:textId="3EC99106" w:rsidR="00760855" w:rsidRPr="0022186F" w:rsidRDefault="00A844E4" w:rsidP="0022186F">
+      <w:pPr>
+        <w:pStyle w:val="Additional"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0022186F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author </w:t>
+      </w:r>
+      <w:r w:rsidR="008E5A78" w:rsidRPr="0022186F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022186F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ontributions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169889C1" w14:textId="56B931B3" w:rsidR="00760855" w:rsidRPr="00F168E0" w:rsidRDefault="00DD692D" w:rsidP="008E5A78">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">F. Author: Conceptualization, formal analysis, funding acquisition, investigation, methodology, project administration, resources, software, supervision, and writing - review &amp; editing.  S. Author: Data curation, investigation, resources, software, validation, visualization, and writing - original draft. T. Author: Investigation, visualization, and writing - review &amp; editing. F. Author: Investigation, project administration, and writing - review &amp; editing. (Author Contribution Form All authors </w:t>
+      </w:r>
+      <w:r w:rsidR="00663583" w:rsidRPr="00F168E0">
+        <w:t>must be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> suitable with the relevant terms to indicate their contributions. To know more about the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>CReDiT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> Author Statement and definitions of each term mentioned, please visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00F168E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://casrai.org/credit/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A0C723" w14:textId="374BEA42" w:rsidR="002717AC" w:rsidRPr="0022186F" w:rsidRDefault="008E5A78" w:rsidP="0022186F">
+      <w:pPr>
+        <w:pStyle w:val="Additional"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0022186F">
+        <w:t xml:space="preserve">Conflict of interest </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636EF69F" w14:textId="3C0D4E01" w:rsidR="00C91EFE" w:rsidRDefault="00C91EFE" w:rsidP="00C91EFE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91EFE">
+        <w:t>The authors declare no competing financial interests that could have appeared to influence the work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D95D915" w14:textId="468E7D6F" w:rsidR="008E5A78" w:rsidRPr="00F168E0" w:rsidRDefault="008E5A78" w:rsidP="0022186F">
+      <w:pPr>
+        <w:pStyle w:val="Additional"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>Publication ethics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4555CB62" w14:textId="77777777" w:rsidR="008E5A78" w:rsidRDefault="008E5A78" w:rsidP="008E5A78">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>All procedures performed in studies involving human participants were in accordance with the ethical standards of the institutional research committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F231CB" w14:textId="77777777" w:rsidR="00BF01DF" w:rsidRDefault="00BF01DF" w:rsidP="00BF01DF">
+      <w:pPr>
+        <w:pStyle w:val="Additional"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF01DF">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Publisher's Note </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7707D0E7" w14:textId="10B60BDF" w:rsidR="00BF01DF" w:rsidRPr="00F168E0" w:rsidRDefault="00BF01DF" w:rsidP="00BF01DF">
+      <w:r w:rsidRPr="00BF01DF">
+        <w:t>All assertions in this article are entirely those of the writers and do not necessarily reflect those of their connected organizations, the publisher, the editors, or the reviewers.  The publisher does not guarantee or endorse any product mentioned in this article, or any claim made by its manufacturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3C1BAD" w14:textId="413264E7" w:rsidR="00DD692D" w:rsidRPr="00F168E0" w:rsidRDefault="00DD692D" w:rsidP="008E5A78">
+      <w:pPr>
+        <w:pStyle w:val="Additional"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>Acknowledgements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66890CA0" w14:textId="13DB6173" w:rsidR="002260B9" w:rsidRPr="00F168E0" w:rsidRDefault="00E37A97" w:rsidP="00E37A97">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">[OPTIONAL] This section is for recognizing contributors who are not listed as co-authors, as well as institutional or financial support. Briefly state the funding organization along with the official decree or grant number. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA14FA" w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">It is not necessary to include detailed descriptions on the program or type of grants and awards. When funding is from a block grant or other resources available to a university, college, or other research institution, submit the name of the institute or organization that provided the funding. If your manuscript does not require acknowledgments or funding statements, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA14FA" w:rsidRPr="00F168E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>you may delete this section</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA14FA" w:rsidRPr="00F168E0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CD6019" w14:textId="039BB7D4" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="002717AC">
+      <w:pPr>
+        <w:pStyle w:val="Additional"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>References</w:t>
+      </w:r>
+      <w:r w:rsidR="009C31DD" w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FEE655" w14:textId="01216281" w:rsidR="008264BC" w:rsidRDefault="00320E8E" w:rsidP="00DB7780">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">Authors are encouraged to use Mendeley or Zotero Reference Manager Software. The citation and reference formatting should follow the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1D57" w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">APA7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">Style guidelines. While it is not necessary to have an extensive list of references, a minimum of </w:t>
+      </w:r>
+      <w:r w:rsidR="0080163D" w:rsidRPr="00F168E0">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> references is required with at least 80% of them from main </w:t>
+      </w:r>
+      <w:r w:rsidR="00C37D5F" w:rsidRPr="00F168E0">
+        <w:t>sources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C37D5F" w:rsidRPr="00F168E0">
+        <w:t>Provision of a DOI link for each reference from a journal is not mandatory; however, we strongly advocate for it.</w:t>
+      </w:r>
+      <w:r w:rsidR="00915498" w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33C79" w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> For </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1CCD" w:rsidRPr="00F168E0">
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tag w:val="MENDELEY_BIBLIOGRAPHY"/>
+        <w:id w:val="-1088534502"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="3606E574" w14:textId="77777777" w:rsidR="00DB7780" w:rsidRPr="00DB7780" w:rsidRDefault="00DB7780">
+          <w:pPr>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:ind w:hanging="480"/>
+            <w:divId w:val="975526785"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:kern w:val="0"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fi-FI"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+          </w:pPr>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>Anjaningrum</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, W. D., Azizah, N., &amp; </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>Suryadi</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, N. (2024). Spurring SMEs’ performance through business intelligence, organizational and network learning, customer value anticipation, and innovation - Empirical evidence of the creative economy sector in East Java, Indonesia. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+            <w:t>Heliyon</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+            <w:t>10</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+            <w:t>(7). https://doi.org/10.1016/J.HELIYON.2024.E27998</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="419D53CE" w14:textId="77777777" w:rsidR="00DB7780" w:rsidRPr="00DB7780" w:rsidRDefault="00DB7780">
+          <w:pPr>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:ind w:hanging="480"/>
+            <w:divId w:val="1641378790"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Anjaningrum, W., Hermawati, A., Yogatama, A., Suci, R., &amp; Sidi, A. (2022). </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>Creative Industry in the Post-Pandemic Digital Era: Meaningful Incubation, Customer Focus, and High Innovation as Strategies to Compete</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>. https://doi.org/10.4108/EAI.7-10-2021.2316784</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4BA4D64F" w14:textId="77777777" w:rsidR="00DB7780" w:rsidRPr="00DB7780" w:rsidRDefault="00DB7780">
+          <w:pPr>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:ind w:hanging="480"/>
+            <w:divId w:val="2146312340"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Dura, J., &amp; Wardana, D. (2024). The Sustainability Role of Women Entrepreneurs through the Digital Financial Literacy Movement. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>Population and Economics 8(3): 108-129</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>8</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>(3), 108–129. https://doi.org/10.3897/POPECON.8.E116923</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0DBE71B0" w14:textId="77777777" w:rsidR="00DB7780" w:rsidRPr="00DB7780" w:rsidRDefault="00DB7780">
+          <w:pPr>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:ind w:hanging="480"/>
+            <w:divId w:val="1133060629"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Sidi, A. P., &amp; Santoso, R. (2024). Creative </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>Industriesâ€</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:vertAlign w:val="superscript"/>
+            </w:rPr>
+            <w:t>TM</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Risk Appetite in East Java and Its Impact on Dynamic Capability and Competitive Advantage. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>Binus Business Review</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>15</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>(2), 107–117. https://doi.org/10.21512/BBR.V15I2.10429</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5E1C305F" w14:textId="2ED5BB93" w:rsidR="00DB7780" w:rsidRPr="00DB7780" w:rsidRDefault="00DB7780">
+          <w:pPr>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:ind w:hanging="480"/>
+            <w:divId w:val="195890963"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+          </w:pPr>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>Syatir</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, D., Reza, P., Soelistyo, A., &amp; Firmansyah, M. (2025). Interaction Between Investment, Exports, Human Development Index, Technology, and Corruption on Economic Growth of ASEAN Countries. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+            <w:t>Jurnal Ilmiah Bisnis Dan Ekonomi Asia</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+            <w:t>19</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DB7780">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+            <w:t>(2), 170–182. https://doi.org/10.32815/JIBEKA.V19I2.2365</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5BEA4762" w14:textId="6B4FC123" w:rsidR="00DB7780" w:rsidRPr="00DB7780" w:rsidRDefault="00DB7780" w:rsidP="00DB7780">
+          <w:pPr>
+            <w:pStyle w:val="Reference"/>
+            <w:ind w:left="0" w:firstLine="0"/>
+          </w:pPr>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="746B9114" w14:textId="77777777" w:rsidR="00C427E8" w:rsidRPr="00F168E0" w:rsidRDefault="00C427E8" w:rsidP="00890306">
+      <w:pPr>
+        <w:pStyle w:val="Additional"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DD4A838" w14:textId="22E9CF3E" w:rsidR="006B3B27" w:rsidRDefault="001475E6" w:rsidP="000B5FA9">
+    <w:p w14:paraId="65718A57" w14:textId="77777777" w:rsidR="00383A0A" w:rsidRDefault="00383A0A" w:rsidP="006A26D3">
       <w:pPr>
-        <w:pStyle w:val="Article-info"/>
+        <w:pStyle w:val="Additional"/>
       </w:pPr>
-      <w:r w:rsidRPr="001475E6">
-        <w:t>DOI: https://doi.org/10.32815/jibeka.</w:t>
+      <w:r w:rsidRPr="00383A0A">
+        <w:t>Style and Formatting Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57173870" w14:textId="5C27298A" w:rsidR="006A26D3" w:rsidRPr="00F168E0" w:rsidRDefault="006A26D3" w:rsidP="006A26D3">
+      <w:pPr>
+        <w:pStyle w:val="Additional"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>Sections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC5BA4F" w14:textId="02DB2704" w:rsidR="006A26D3" w:rsidRPr="00F168E0" w:rsidRDefault="006A26D3" w:rsidP="002B650F">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">The article is divided into clearly defined and numbered sections. Subsections should be numbered 1.1 (then 1.1.1, 1.1.2, ...), 1.2, etc. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1FA8">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>bstract</w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1FA8">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t xml:space="preserve">eference and </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1FA8">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1FA8" w:rsidRPr="006A1FA8">
+        <w:t>eclarations</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1FA8" w:rsidRPr="006A1FA8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t xml:space="preserve">Author </w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t>contributions, Conflict</w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:lastRenderedPageBreak/>
+        <w:t>of interest</w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t>Publication ethics</w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t>Publisher's Note</w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t>Acknowledgements</w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t>) are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> excluded in section numbering. Any subsection may be given a brief heading. Each heading should appear on its own separate line</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FD6029" w14:textId="4AA31E14" w:rsidR="00C427E8" w:rsidRPr="00F168E0" w:rsidRDefault="00C427E8" w:rsidP="006A26D3">
+      <w:pPr>
+        <w:pStyle w:val="Additional"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>Citation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3E1FDB" w14:textId="5398B24F" w:rsidR="00C427E8" w:rsidRPr="00F168E0" w:rsidRDefault="00C427E8" w:rsidP="00C427E8">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>Please ensure that every reference cited in the text is also present in the reference list (and vice versa). Unpublished results and personal communications are not recommended in the reference list but may be mentioned in the text. Citation of a reference as 'in press' implies that the item has been accepted for publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D58F524" w14:textId="77777777" w:rsidR="00C427E8" w:rsidRPr="00F168E0" w:rsidRDefault="00C427E8" w:rsidP="00C427E8">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">There are two methods for writing in-text citations in APA 7th edition style: narrative citation and parenthetical citation. When the author's name appears in the sentence, narrative citation is used. When the author's name and year are written in parenthesis, parenthetical citation is used. Add the page number following the year for direct quotations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02594C74" w14:textId="04E03266" w:rsidR="00C427E8" w:rsidRPr="00F168E0" w:rsidRDefault="00C427E8" w:rsidP="00C427E8">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">If you need to cite multiple sources at once separate the numbers with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>semicollons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:alias w:val="Category"/>
-[...1 lines deleted...]
-          <w:id w:val="1391395026"/>
+          <w:rPr>
+            <w:color w:val="000000"/>
+          </w:rPr>
+          <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMDNjYmFmYzEtYTI5NS00M2E5LTk1NGUtNGVmZjZmMmNlZDE3IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFcuIEFuamFuaW5ncnVtIGV0IGFsLiwgMjAyMjsgU3lhdGlyIGV0IGFsLiwgMjAyNSkiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiIwMjQxNmYwNi1kODBkLTM0MTMtOGZlYi1hMDFlZmRmN2YyYmUiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiIwMjQxNmYwNi1kODBkLTM0MTMtOGZlYi1hMDFlZmRmN2YyYmUiLCJ0aXRsZSI6IkNyZWF0aXZlIEluZHVzdHJ5IGluIHRoZSBQb3N0LVBhbmRlbWljIERpZ2l0YWwgRXJhOiBNZWFuaW5nZnVsIEluY3ViYXRpb24sIEN1c3RvbWVyIEZvY3VzLCBhbmQgSGlnaCBJbm5vdmF0aW9uIGFzIFN0cmF0ZWdpZXMgdG8gQ29tcGV0ZSIsImF1dGhvciI6W3siZmFtaWx5IjoiQW5qYW5pbmdydW0iLCJnaXZlbiI6IldpZGl5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6Ikhlcm1hd2F0aSIsImdpdmVuIjoiQWR5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IllvZ2F0YW1hIiwiZ2l2ZW4iOiJBaG1hZCIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlN1Y2kiLCJnaXZlbiI6IlJhaGF5dSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlNpZGkiLCJnaXZlbiI6IkFndXMiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJhY2Nlc3NlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsOSwxM11dfSwiRE9JIjoiMTAuNDEwOC9FQUkuNy0xMC0yMDIxLjIzMTY3ODQiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDIyLDQsMjddXX0sImFic3RyYWN0Ijoi4oCmIFRoZSBwdXJwb3NlIG9mIHRoaXMgc3R1ZHkgd2FzIHRvIGRldGVybWluZSB0aGUgZWZmZWN0IG9mIHRoZSBQZW50YS1oZWxpeCBidXNpbmVzcyBpbmN1YmF0b3IsIG1hcmtldCBvcmllbnRhdGlvbiwgYW5kIGVudHJlcHJlbmV1cmlhbCBvcmllbnRhdGlvbiBvbiBkeW5hbWljIGNhcGFiaWxpdHkgYW5kIGNvbXBldGl0aXZlIOKApiIsInB1Ymxpc2hlciI6IkV1cm9wZWFuIEFsbGlhbmNlIGZvciBJbm5vdmF0aW9uIG4uby4iLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfSx7ImlkIjoiNjljZWU2ZjItZmE1NS0zOTYxLWE2YjMtNzEwMTc1NmUyNjA1IiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiNjljZWU2ZjItZmE1NS0zOTYxLWE2YjMtNzEwMTc1NmUyNjA1IiwidGl0bGUiOiJJbnRlcmFjdGlvbiBCZXR3ZWVuIEludmVzdG1lbnQsIEV4cG9ydHMsIEh1bWFuIERldmVsb3BtZW50IEluZGV4LCBUZWNobm9sb2d5LCBhbmQgQ29ycnVwdGlvbiBvbiBFY29ub21pYyBHcm93dGggb2YgQVNFQU4gQ291bnRyaWVzIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJTeWF0aXIiLCJnaXZlbiI6IkRlZnQiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJSZXphIiwiZ2l2ZW4iOiJQdXRyaSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlNvZWxpc3R5byIsImdpdmVuIjoiQXJpcyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IkZpcm1hbnN5YWgiLCJnaXZlbiI6Ik11aGFtbWFkIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiSnVybmFsIElsbWlhaCBCaXNuaXMgZGFuIEVrb25vbWkgQXNpYSIsImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNiw3LDI3XV19LCJET0kiOiIxMC4zMjgxNS9KSUJFS0EuVjE5STIuMjM2NSIsIklTU04iOiIyNjIwLTg3NVgiLCJVUkwiOiJodHRwczovL2ppYmVrYS5hc2lhLmFjLmlkL2luZGV4LnBocC9qaWJla2EvYXJ0aWNsZS92aWV3LzIzNjUiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDcsMTRdXX0sInBhZ2UiOiIxNzAtMTgyIiwiYWJzdHJhY3QiOiJUaGlzIHN0dWR5IGFpbXMgdG8gYW5hbHlzZSB0aGUgaW1wYWN0IG9mIGZvcmVpZ24gZGlyZWN0IGludmVzdG1lbnQsIGV4cG9ydHMsIHRoZSBodW1hbiBkZXZlbG9wbWVudCBpbmRleCwgdGVjaG5vbG9neSwgYW5kIGNvcnJ1cHRpb24gb24gZWNvbm9taWMgZ3Jvd3RoIGluIEFTRUFOLiBUaGlzIHF1YW50aXRhdGl2ZSBhbmFseXNpcyBlbXBsb3lzIHBhbmVsIGRhdGEgcmVncmVzc2lvbiB0byBpZGVudGlmeSB0aGUgdmFyaWFibGVzIGFmZmVjdGluZyBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIFRoaXMgc3R1ZHkgZW5jb21wYXNzZXMgdGVuIEFTRUFOIGNvdW50cmllczogQnJ1bmVpIERhcnVzc2FsYW0sIEluZG9uZXNpYSwgQ2FtYm9kaWEsIE1hbGF5c2lhLCBTaW5nYXBvcmUsIFRoYWlsYW5kLCBWaWV0bmFtLCB0aGUgUGhpbGlwcGluZXMsIE15YW5tYXIsIGFuZCBMYW9zLCBjb3ZlcmluZyB0aGUgcGVyaW9kIGZyb20gMjAxMCB0byAyMDIzLiBUaGlzIHN0dWR5J3MgcmVzdWx0cyBkZW1vbnN0cmF0ZSB0aGF0IGZvcmVpZ24gZGlyZWN0IGludmVzdG1lbnQsIGV4cG9ydHMsIHRoZSBodW1hbiBkZXZlbG9wbWVudCBpbmRleCwgYW5kIHRlY2hub2xvZ3kgc2lnbmlmaWNhbnRseSBhbmQgcG9zaXRpdmVseSBpbmZsdWVuY2UgZWNvbm9taWMgZ3Jvd3RoIGluIEFTRUFOLiBDb3JydXB0aW9uIGRvZXMgbm90IHNpZ25pZmljYW50bHkgaW1wZWRlIGVjb25vbWljIGdyb3d0aCB3aXRoaW4gQVNFQU4uIFRoZSB2YXJpYWJsZXMgb2YgZm9yZWlnbiBkaXJlY3QgaW52ZXN0bWVudCwgZXhwb3J0cywgdGhlIGh1bWFuIGRldmVsb3BtZW50IGluZGV4LCB0ZWNobm9sb2d5LCBhbmQgY29ycnVwdGlvbiBjb2xsZWN0aXZlbHkgZXhlcnQgYSBzaWduaWZpY2FudCBpbmZsdWVuY2Ugb24gZWNvbm9taWMgZ3Jvd3RoIGluIEFTRUFOLiBUaGlzIHN0dWR5IGludHJvZHVjZXMgdGVjaG5vbG9neSBhcyBhIHNpZ25pZmljYW50IGluZmx1ZW5jaW5nIHZhcmlhYmxlLiBUaGUgQVNFQU4gZ292ZXJubWVudCBwZXJzaXN0cyBpbiB1cGhvbGRpbmcgc3RhYmlsaXR5IGFuZCBlbmhhbmNpbmcgdGhlIG5hdGlvbmFsIGVjb25vbXkuIFRoZSBnb3Zlcm5tZW50IG11c3QgaW1wbGVtZW50IGRlY2lzaXZlIG1lYXN1cmVzIGluIHN0YXRlIHNlY3VyaXR5IGFuZCBlbmhhbmNlIHRyYW5zcGFyZW5jeSB0byBwcmV2ZW50IGFuIGluY3JlYXNlIGluIHN0YXRlIGNvcnJ1cHRpb24uIEZ1cnRoZXIgcmVzZWFyY2ggc2hvdWxkIGZvY3VzIG9uIGJyb2FkZW5pbmcgdGhlIHZhcmlhYmxlcyBhc3NvY2lhdGVkIHdpdGggZWNvbm9taWMgZ3Jvd3RoIGFuZCBlbXBsb3lpbmcgZGl2ZXJzZSBtZXRob2RvbG9naWVzLiIsInB1Ymxpc2hlciI6Ikluc3RpdHV0IFRla25vbG9naSBkYW4gQmlzbmlzIEFzaWEgTWFsYW5nIiwiaXNzdWUiOiIyIiwidm9sdW1lIjoiMTkifSwiaXNUZW1wb3JhcnkiOmZhbHNlfV19"/>
+          <w:id w:val="2083482202"/>
           <w:placeholder>
-            <w:docPart w:val="CF5F5754252142458A11648F5D909859"/>
+            <w:docPart w:val="B2641F1D7F4D4AC7B3D852D9CE73E81A"/>
           </w:placeholder>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
-          <w:text/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="001475E6">
-            <w:t>vXXiX.XXX</w:t>
+          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve">(W. </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>Anjaningrum</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> et al., 2022; </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>Syatir</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> et al., 2025)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-    </w:p>
-[...177 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>, such as, or if they are in a sequence, use a hyphen, for example</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMDNjYmFmYzEtYTI5NS00M2E5LTk1NGUtNGVmZjZmMmNlZDE3IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFcuIEFuamFuaW5ncnVtIGV0IGFsLiwgMjAyMjsgTmluZ3NpaCAmIzM4OyBIYW5kYXlhbmksIDIwMjUpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiYzU1YzBhM2UtZDcyOS0zMWQyLTk4NmQtZTY0YzM0MzY5NjFmIiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiYzU1YzBhM2UtZDcyOS0zMWQyLTk4NmQtZTY0YzM0MzY5NjFmIiwidGl0bGUiOiJUaGUgSW5mbHVlbmNlIG9mIEZpbmFuY2luZywgRmluYW5jaW5nIFJpc2sgYW5kIExpcXVpZGl0eSBSaXNrIG9uIHRoZSBQcm9maXRhYmlsaXR5IG9mIFByaXZhdGUgSXNsYW1pYyBDb21tZXJjaWFsIEJhbmtzIChCVVMpIGluIEluZG9uZXNpYSIsImF1dGhvciI6W3siZmFtaWx5IjoiTmluZ3NpaCIsImdpdmVuIjoiV2l3aWsgRml0cmlhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiSGFuZGF5YW5pIiwiZ2l2ZW4iOiJZdW5pb3JpdGEgSW5kYWgiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJKdXJuYWwgSWxtaWFoIEJpc25pcyBkYW4gRWtvbm9taSBBc2lhIiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjMyODE1L0pJQkVLQS5WMTlJMi4yMzY4IiwiSVNTTiI6IjI2MjAtODc1WCIsIlVSTCI6Imh0dHBzOi8vamliZWthLmFzaWEuYWMuaWQvaW5kZXgucGhwL2ppYmVrYS9hcnRpY2xlL3ZpZXcvMjM2OCIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsNywxNF1dfSwicGFnZSI6IjE0Mi0xNTMiLCJhYnN0cmFjdCI6IlRoaXMgcmVzZWFyY2ggYWltcyB0byBkZXRlcm1pbmUgdGhlIGVmZmVjdCBvZiBtdWRoYXJhYmFoLCBtdXN5YXJha2FoLCBtdXJhYmFoYWggZmluYW5jaW5nLCBmaW5hbmNpbmcgcmlzayBhbmQgbGlxdWlkaXR5IHJpc2sgb24gcHJvZml0YWJpbGl0eSBpbiBQcml2YXRlIFNoYXJpYSBDb21tZXJjaWFsIEJhbmtzIGluIDIwMTktMjAyMy4gVGhlIHN0dWR5IHVzZWQgaXMgcXVhbnRpdGF0aXZlIGV4cGxhbmF0b3J5IG1ldGhvZC4gVGhlIGRhdGEgdXNlZCBhcmUgZGVyaXZlZCBmcm9tIGFubnVhbCBmaW5hbmNpYWwgcmVwb3J0cyBvZiBQcml2YXRlIFNoYXJpYSBDb21tZXJjaWFsIEJhbmtzLiBUaGUgcG9wdWxhdGlvbiBpbiB0aGlzIHJlc2VhcmNoIGlzIFByaXZhdGUgU2hhcmlhIENvbW1lcmNpYWwgQmFua3MgbGlzdGVkIG9uIHRoZSBGaW5hbmNpYWwgU2VydmljZXMgQXV0aG9yaXR5IChPSkspLiBUaGUgc2FtcGxpbmcgdGVjaG5pcXVlIHVzZWQgaXMgdGhlIHB1cnBvc2l2ZSBzYW1wbGluZyBhbmQgb2J0YWluZWQgNSBiYW5rcy4gVGhlIGRhdGEgYW5hbHlzaXMgdXNlZCBhcmUgY2xhc3NpY2FsIGFzc3VtcHRpb24gdGVzdGluZywgbXVsdGlwbGUgbGluZWFyIHJlZ3Jlc3Npb24sIGNvZWZmaWNpZW50IG9mIGRldGVybWluYXRpb24gKFLCrDIpIGFuZCBoeXBvdGhlc2lzIHRlc3RpbmcuIFRoZSByZXN1bHRzIHNob3cgdGhhdCBtdWRoYXJhYmFoIGZpbmFuY2luZywmbmJzcDsgbXVyYWJhaGFoIGZpbmFuY2luZywgZmluYW5jaW5nIHJpc2ssIGFuZCBsaXF1aWRpdHkgcmlzayBwYXJ0aWFsbHkgaGF2ZSBubyBlZmZlY3Qgb24gcHJvZml0YWJpbGl0eSB3aGlsZSBwYXJ0aWFsbHkgbXVzeWFyYWthaCBmaW5hbmNpbmcgaGFzIGEgc2lnbmlmaWNhbnQgZWZmZWN0IG9uIHByb2ZpdGFiaWxpdHkuIFRoaXMgcmVzdWx0IGluZGljYXRlIHRoYXQgYmFuayBuZWVkIHRvIGRldmVsb3AgbXVzeWFyYWthaCBmaW5hbmNpbmcsIGluY3JlYXNlIG9wZXJhdGlvbmFsIGVmZmljaWVuY3kgYW5kIGRldmVsb3BlIGVmZmVjdGl2ZSByaXNrIG1hbmFnZW1lbiBzeXN0ZW0uIE1lYW53aGlsZSBzaGFyaWEgYmFua3MgbmVlZCB0byBpbXByb3ZlIG1hbmFnZW1lbnQgY2FwYWJpbGl0aWVzIGluaSBtYW5hZ2luZyBtdWRoYXJhYmFoIGFuZCBtdXJhYmFoYWggZmluYW5jaW5nIGFuZCBkZXZlbG9wIG5ldyBwcm9kdWN0IHRoYXQgYXJlIG1vcmUgcHJvZml0YWJsZS4mbmJzcDsgU2hhcmlhIGJhbmtzIGhhdmUgdG8gbWFpbnRhaW4gZmluYW5jaW5nIHJpc2sgKE5QRikgc28gdGhhdCBpdCBkbyBub3QgY2F1c2UgcG90ZW50aWFsIGxvc3NlcyBpbiB0aGUgZnV0dXJlLCBTaGFyaWEgYmFua3MgYWxzbyBuZWVkIHRvIGltcHJvdmUgbWFuYWdlbWVuIGNhcGFiaWxpdGllcyBpbiBtYW5hZ2luZyBsaXF1aWR5IHJpc2siLCJwdWJsaXNoZXIiOiJJbnN0aXR1dCBUZWtub2xvZ2kgZGFuIEJpc25pcyBBc2lhIE1hbGFuZyIsImlzc3VlIjoiMiIsInZvbHVtZSI6IjE5IiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX0seyJpZCI6IjAyNDE2ZjA2LWQ4MGQtMzQxMy04ZmViLWEwMWVmZGY3ZjJiZSIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6IjAyNDE2ZjA2LWQ4MGQtMzQxMy04ZmViLWEwMWVmZGY3ZjJiZSIsInRpdGxlIjoiQ3JlYXRpdmUgSW5kdXN0cnkgaW4gdGhlIFBvc3QtUGFuZGVtaWMgRGlnaXRhbCBFcmE6IE1lYW5pbmdmdWwgSW5jdWJhdGlvbiwgQ3VzdG9tZXIgRm9jdXMsIGFuZCBIaWdoIElubm92YXRpb24gYXMgU3RyYXRlZ2llcyB0byBDb21wZXRlIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJBbmphbmluZ3J1bSIsImdpdmVuIjoiV2lkaXlhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiSGVybWF3YXRpIiwiZ2l2ZW4iOiJBZHlhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiWW9nYXRhbWEiLCJnaXZlbiI6IkFobWFkIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiU3VjaSIsImdpdmVuIjoiUmFoYXl1IiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiU2lkaSIsImdpdmVuIjoiQWd1cyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNSw5LDEzXV19LCJET0kiOiIxMC40MTA4L0VBSS43LTEwLTIwMjEuMjMxNjc4NCIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjIsNCwyN11dfSwiYWJzdHJhY3QiOiLigKYgVGhlIHB1cnBvc2Ugb2YgdGhpcyBzdHVkeSB3YXMgdG8gZGV0ZXJtaW5lIHRoZSBlZmZlY3Qgb2YgdGhlIFBlbnRhLWhlbGl4IGJ1c2luZXNzIGluY3ViYXRvciwgbWFya2V0IG9yaWVudGF0aW9uLCBhbmQgZW50cmVwcmVuZXVyaWFsIG9yaWVudGF0aW9uIG9uIGR5bmFtaWMgY2FwYWJpbGl0eSBhbmQgY29tcGV0aXRpdmUg4oCmIiwicHVibGlzaGVyIjoiRXVyb3BlYW4gQWxsaWFuY2UgZm9yIElubm92YXRpb24gbi5vLiIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9XX0="/>
-          <w:id w:val="2083482202"/>
+          <w:rPr>
+            <w:color w:val="000000"/>
+          </w:rPr>
+          <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNzIwY2I4NmQtYzZiYS00ZjVmLTkzNDktNjBhOTEzYzQ3MzAzIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFcuIEFuamFuaW5ncnVtIGV0IGFsLiwgMjAyMjsgVy4gRC4gQW5qYW5pbmdydW0gZXQgYWwuLCAyMDI0OyBEdXJhICYjMzg7IFdhcmRhbmEsIDIwMjQ7IFNpZGkgJiMzODsgU2FudG9zbywgMjAyNDsgU3lhdGlyIGV0IGFsLiwgMjAyNSkiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJmNzcxYWRlYi04ZmM1LTNjM2EtOTIxOC03ZTQwNmRmMTU3ODkiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiJmNzcxYWRlYi04ZmM1LTNjM2EtOTIxOC03ZTQwNmRmMTU3ODkiLCJ0aXRsZSI6IlRoZSBTdXN0YWluYWJpbGl0eSBSb2xlIG9mIFdvbWVuIEVudHJlcHJlbmV1cnMgdGhyb3VnaCB0aGUgRGlnaXRhbCBGaW5hbmNpYWwgTGl0ZXJhY3kgTW92ZW1lbnQiLCJhdXRob3IiOlt7ImZhbWlseSI6IkR1cmEiLCJnaXZlbiI6Ikp1c3RpdGEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJXYXJkYW5hIiwiZ2l2ZW4iOiJEaXR5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IlBvcHVsYXRpb24gYW5kIEVjb25vbWljcyA4KDMpOiAxMDgtMTI5IiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjM4OTcvUE9QRUNPTi44LkUxMTY5MjMiLCJJU1NOIjoiMjY1OC0zNzk4IiwiVVJMIjoiaHR0cHM6Ly9wb3B1bGF0aW9uYW5kZWNvbm9taWNzLnBlbnNvZnQubmV0L2FydGljbGUvMTE2OTIzLyIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjQsMTAsMzBdXX0sInBhZ2UiOiIxMDgtMTI5IiwiYWJzdHJhY3QiOiJUaGlzIHN0dWR5IGRpc2N1c3NlcyBob3cgZmluYW5jaWFsIHRlY2hub2xvZ3kgYW5kIGZpbmFuY2lhbCBsaXRlcmFjeSBwbGF5IGEgY3J1Y2lhbCByb2xlIGluIHN1cHBvcnRpbmcgdGhlIHN1c3RhaW5hYmlsaXR5IG9mIHNtYWxsIGFuZCBtZWRpdW0gZW50ZXJwcmlzZXMgKFNNRXMpIGluIEVhc3QgSmF2YS4gVGhlIHV0aWxpemF0aW9uIG9mIGZpbmFuY2lhbCB0ZWNobm9sb2d5LCB3aGljaCBpbmNsdWRlcyB2YXJpb3VzIGRpZ2l0YWwgc2VydmljZXMgc3VjaCBhcyBvbmxpbmUgcGF5bWVudHMgYW5kIGFjY2VzcyB0byBmaW5hbmNpbmcsIGFsb25nIHdpdGggZmluYW5jaWFsIGxpdGVyYWN5LCB3aGljaCByZWZlcnMgdG8gdGhlIHVuZGVyc3RhbmRpbmcgYW5kIGFiaWxpdHkgdG8gbWFuYWdlIGZpbmFuY2VzIHdpc2VseSwgaGFzIGJlZW4gcHJvdmVuIHRvIGJlIGVzc2VudGlhbCBpbiBtYWludGFpbmluZyB0aGUgY29tcGV0aXRpdmVuZXNzIGFuZCBncm93dGggb2YgYnVzaW5lc3NlcywgZXNwZWNpYWxseSBhbW9uZyBmZW1hbGUgZW50cmVwcmVuZXVycy5UaGUgcmVzZWFyY2ggd2FzIGNvbmR1Y3RlZCB1c2luZyBhIHN1cnZleSBpbnZvbHZpbmcgMzkwIGZlbWFsZSBlbnRyZXByZW5ldXJzIGluIEVhc3QgSmF2YSwgc2VsZWN0ZWQgdGhyb3VnaCBwdXJwb3NpdmUgc2FtcGxpbmcuIFVzaW5nIG11bHRpcGxlIGxpbmVhciByZWdyZXNzaW9uIGFuYWx5c2lzLCB0aGUgZmluZGluZ3MgaW5kaWNhdGUgdGhhdCBib3RoIGZpbmFuY2lhbCB0ZWNobm9sb2d5IGFuZCBmaW5hbmNpYWwgbGl0ZXJhY3kgc2lnbmlmaWNhbnRseSBpbXBhY3QgdGhlIHN1c3RhaW5hYmlsaXR5IG9mIHdvbWVu4oCZcyBidXNpbmVzc2VzIGluIHRoZSByZWdpb24uIEhvd2V2ZXIsIHRoaXMgc3R1ZHkgaXMgbGltaXRlZCBieSBpdHMgZm9jdXMgc29sZWx5IG9uIGZlbWFsZSBlbnRyZXByZW5ldXJzIGluIEVhc3QgSmF2YSwgd2hpY2ggbWF5IHJlc3RyaWN0IHRoZSBnZW5lcmFsaXphYmlsaXR5IG9mIHRoZSByZXN1bHRzIHRvIG90aGVyIGNpdGllcy4gVGhlcmVmb3JlLCBhIGxhcmdlciBzYW1wbGUgc2l6ZSBhY3Jvc3MgdmFyaW91cyByZWdpb25zIHdvdWxkIHByb3ZpZGUgbW9yZSBjb21wcmVoZW5zaXZlIGluc2lnaHRzLiBUaGlzIHN0dWR5IHN1Z2dlc3RzIHRoYXQgdGhlIEVhc3QgSmF2YSBnb3Zlcm5tZW50IHNob3VsZCBwYXkgY2xvc2VyIGF0dGVudGlvbiB0byB0aGlzIHNlY3RvciwgZ2l2ZW4gaXRzIHNpZ25pZmljYW50IGNvbnRyaWJ1dGlvbiB0byB0aGUgcmVnaW9uYWwgYW5kIG5hdGlvbmFsIGVjb25vbXkuIiwicHVibGlzaGVyIjoiRmFjdWx0eSBvZiBFY29ub21pY3MsIExvbW9ub3NvdiBNb3Njb3cgU3RhdGUgVW5pdmVyc2l0eSIsImlzc3VlIjoiMyIsInZvbHVtZSI6IjgiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfSx7ImlkIjoiMDI0MTZmMDYtZDgwZC0zNDEzLThmZWItYTAxZWZkZjdmMmJlIiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiMDI0MTZmMDYtZDgwZC0zNDEzLThmZWItYTAxZWZkZjdmMmJlIiwidGl0bGUiOiJDcmVhdGl2ZSBJbmR1c3RyeSBpbiB0aGUgUG9zdC1QYW5kZW1pYyBEaWdpdGFsIEVyYTogTWVhbmluZ2Z1bCBJbmN1YmF0aW9uLCBDdXN0b21lciBGb2N1cywgYW5kIEhpZ2ggSW5ub3ZhdGlvbiBhcyBTdHJhdGVnaWVzIHRvIENvbXBldGUiLCJhdXRob3IiOlt7ImZhbWlseSI6IkFuamFuaW5ncnVtIiwiZ2l2ZW4iOiJXaWRpeWEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJIZXJtYXdhdGkiLCJnaXZlbiI6IkFkeWEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJZb2dhdGFtYSIsImdpdmVuIjoiQWhtYWQiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTdWNpIiwiZ2l2ZW4iOiJSYWhheXUiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTaWRpIiwiZ2l2ZW4iOiJBZ3VzIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjQxMDgvRUFJLjctMTAtMjAyMS4yMzE2Nzg0IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyMiw0LDI3XV19LCJhYnN0cmFjdCI6IuKApiBUaGUgcHVycG9zZSBvZiB0aGlzIHN0dWR5IHdhcyB0byBkZXRlcm1pbmUgdGhlIGVmZmVjdCBvZiB0aGUgUGVudGEtaGVsaXggYnVzaW5lc3MgaW5jdWJhdG9yLCBtYXJrZXQgb3JpZW50YXRpb24sIGFuZCBlbnRyZXByZW5ldXJpYWwgb3JpZW50YXRpb24gb24gZHluYW1pYyBjYXBhYmlsaXR5IGFuZCBjb21wZXRpdGl2ZSDigKYiLCJwdWJsaXNoZXIiOiJFdXJvcGVhbiBBbGxpYW5jZSBmb3IgSW5ub3ZhdGlvbiBuLm8uIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX0seyJpZCI6IjBiY2E3ODMzLTY5ZWMtMzBmNy1hYzFhLWM3ZGE3ZGM1MzMyNiIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6IjBiY2E3ODMzLTY5ZWMtMzBmNy1hYzFhLWM3ZGE3ZGM1MzMyNiIsInRpdGxlIjoiQ3JlYXRpdmUgSW5kdXN0cmllc8Oi4oKs4oSiIFJpc2sgQXBwZXRpdGUgaW4gRWFzdCBKYXZhIGFuZCBJdHMgSW1wYWN0IG9uIER5bmFtaWMgQ2FwYWJpbGl0eSBhbmQgQ29tcGV0aXRpdmUgQWR2YW50YWdlIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJTaWRpIiwiZ2l2ZW4iOiJBZ3VzIFB1cm5vbW8iLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTYW50b3NvIiwiZ2l2ZW4iOiJSaXNhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiQmludXMgQnVzaW5lc3MgUmV2aWV3IiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjIxNTEyL0JCUi5WMTVJMi4xMDQyOSIsIklTU04iOiIyNDc2LTkwNTMiLCJVUkwiOiJodHRwczovL2pvdXJuYWwuYmludXMuYWMuaWQvaW5kZXgucGhwL0JCUi9hcnRpY2xlL3ZpZXcvMTA0MjkiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI0LDYsMTRdXX0sInBhZ2UiOiIxMDctMTE3IiwiYWJzdHJhY3QiOiJTdHVkaWVzIHJlbGF0ZWQgdG8gcmlzayBhcHBldGl0ZSwgd2hpY2ggcGxheXMgYW4gaW1wb3J0YW50IHJvbGUgaW4gcmlzayBtYW5hZ2VtZW50IGluIHRoZSBjcmVhdGl2ZSBlY29ub215IHNlY3Rvciwgc3RpbGwgbmVlZCB0byBiZSBtYWRlIGF2YWlsYWJsZSwgc28gcmVsYXRpbmcgaXQgd2l0aCBkeW5hbWljIGNhcGFiaWxpdGllcyBhbmQgY29tcGV0aXRpdmUgYWR2YW50YWdlIGlzIHRoZSBtYWluIG5vdmVsdHkgb2YgdGhlIHJlc2VhcmNoLiBUaGUgcmVzZWFyY2ggYWltZWQgdG8gdW5kZXJzdGFuZCB0aGUgcmlzayBhcHBldGl0ZSBvZiB0aGUgY3JlYXRpdmUgU21hbGwgYW5kIE1lZGl1bS1TaXplZCBFbnRlcnByaXNlcyAoU01FcykgaW4gRWFzdCBKYXZhLCBJbmRvbmVzaWEsIGFuZCBhbmFseXplIHRoZSBpbXBhY3Qgb2YgdGhlIHJpc2sgYXBwZXRpdGUgb24gdGhlaXIgZHluYW1pYyBjYXBhYmlsaXRpZXMgYW5kIGNvbXBldGl0aXZlIGFkdmFudGFnZXMuIFByaW1hcnkgZGF0YSB3YXMgb2J0YWluZWQgdGhyb3VnaCBhIHF1YW50aXRhdGl2ZSByZXNlYXJjaCBtZXRob2Qgd2l0aCBhIExpa2VydC1zaXplZCBvbmxpbmUgcXVlc3Rpb25uYWlyZSBpbnN0cnVtZW50IGFuZCBkaXN0cmlidXRlZCB0byAzMDAgY3JlYXRpdmUgaW5kdXN0cmllcyBpbiBFYXN0IEphdmEsIHdpdGggdGhlIHVuaXQgb2YgYW5hbHlzaXMgYmVpbmcgdGhlIGNyZWF0aXZlIGJ1c2luZXNzIG93bmVyLiBUaGUgZGF0YSB3ZXJlIGFuYWx5emVkIHVzaW5nIFBhcnRpYWwgTGVhc3QgU3F1YXJlIC0gU3RydWN0dXJhbCBFcXVhdGlvbiBNb2RlbGxpbmcgKFBMUy1TRU0pIHdlaWdodCBhbmFseXNpcyB3aXRoIFNtYXJ0UExTIHZlcnNpb24gNCBzb2Z0d2FyZS4gQWZ0ZXIgcGFzc2luZyB0aGUgZXh0ZXJuYWwgdGVzdCBhbmQgaW5uZXIgbW9kZWwsIGh5cG90aGVzaXMgdGVzdGluZyB3YXMgY2FycmllZCBvdXQgYnkgcmV2aWV3aW5nIHRoZSB0LXN0YXRpc3RpY3MgYW5kIHAtdmFsdWVzLiBUaGUgYW5hbHlzaXMgcmVzdWx0cyBwcm92aWRlIGEgc3VycHJpc2UsIHNob3dpbmcgdGhhdCBub3QgYWxsIHR5cGVzIG9mIHJpc2sgYXBwZXRpdGUgc2lnbmlmaWNhbnRseSBpbXBhY3QgZHluYW1pYyBjYXBhYmlsaXRpZXMgYW5kIGNvbXBldGl0aXZlIGFkdmFudGFnZS4gQXZvaWRpbmcgdGhlIGRpc2NvdmVyeSBvZiBkZXRyaW1lbnRhbCByaXNrcyB0byBkeW5hbWljIGNhcGFiaWxpdGllcyBhbmQgY29tcGV0aXRpdmUgYWR2YW50YWdlIGVtcGhhc2l6ZXMgdGhhdCBpbiB0aGlzIGVyYSwgZXZlcnkgY3JlYXRpdmUgU01FIG11c3QgZmFjZSByaXNrcy4gQXZvaWRpbmcgcmlza3MgbWFrZXMgdGhlIGJ1c2luZXNzIHVuYWJsZSB0byBmYWNlIGR5bmFtaWMgY2hhbmdlcyBpbiBjb25kaXRpb25zIGFuZCB3aWxsIG5vdCBoYXZlIGEgY29tcGV0aXRpdmUgYWR2YW50YWdlLiBIb3dldmVyLCByaXNrIGFuZCByZXZlbnVlIHNoYXJpbmcgZG8gbm90IHNpZ25pZmljYW50bHkgaW1wYWN0IGNvbXBldGl0aXZlIGFkdmFudGFnZS4gSXQgaGFzIGEgc3Ryb25nIGltcGFjdCB0aHJvdWdoIGR5bmFtaWMgY2FwYWJpbGl0aWVzLiBDcmVhdGl2ZSBTTUVzIGNhbiBjaG9vc2UgdG8gdHJhbnNmZXIgcmlza3Mgb3IgcmVkdWNlIHRoZW0uIEZ1dHVyZSByZXNlYXJjaCBjYW4gZXhhbWluZSBkaWZmZXJlbnQgcmlzayBhcHBldGl0ZXMgZm9yIGNyZWF0aXZlIGVjb25vbXkgaW4gZWFjaCBzdWJzZWN0b3IuIiwicHVibGlzaGVyIjoiVW5pdmVyc2l0YXMgQmluYSBOdXNhbnRhcmEiLCJpc3N1ZSI6IjIiLCJ2b2x1bWUiOiIxNSIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9LHsiaWQiOiI5YTU4ZmM1Zi01ZjVlLTNiMzktOWE0MS0yY2JmNWRjNzc1MDIiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiI5YTU4ZmM1Zi01ZjVlLTNiMzktOWE0MS0yY2JmNWRjNzc1MDIiLCJ0aXRsZSI6IlNwdXJyaW5nIFNNRXPigJkgcGVyZm9ybWFuY2UgdGhyb3VnaCBidXNpbmVzcyBpbnRlbGxpZ2VuY2UsIG9yZ2FuaXphdGlvbmFsIGFuZCBuZXR3b3JrIGxlYXJuaW5nLCBjdXN0b21lciB2YWx1ZSBhbnRpY2lwYXRpb24sIGFuZCBpbm5vdmF0aW9uIC0gRW1waXJpY2FsIGV2aWRlbmNlIG9mIHRoZSBjcmVhdGl2ZSBlY29ub215IHNlY3RvciBpbiBFYXN0IEphdmEsIEluZG9uZXNpYSIsImF1dGhvciI6W3siZmFtaWx5IjoiQW5qYW5pbmdydW0iLCJnaXZlbiI6IldpZGl5YSBEZXdpIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiQXppemFoIiwiZ2l2ZW4iOiJOdXIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTdXJ5YWRpIiwiZ2l2ZW4iOiJOYW5hbmciLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJIZWxpeW9uIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiSGVsaXlvbiIsImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNSw5LDEzXV19LCJET0kiOiIxMC4xMDE2L0ouSEVMSVlPTi4yMDI0LkUyNzk5OCIsIklTU04iOiIyNDA1ODQ0MCIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjQsNCwxNV1dfSwiYWJzdHJhY3QiOiJTZXZlcmFsIHN0dWRpZXMgaGF2ZSBleHBsb3JlZCBmaXJtIHBlcmZvcm1hbmNlIGluIHRoZSBwb3N0LUNvdmlkLTE5IHBhbmRlbWljIGVyYS4gSG93ZXZlciwgdGhlcmUgaXMgbm90IG11Y2ggcmVzZWFyY2ggdG8gZmluZCByZXBvcnRzIGRpdnVsZ2luZyB0aGUgY29tcGxleCByZWxhdGlvbnNoaXAgZHluYW1pY3MgYmV0d2VlbiBidXNpbmVzcyBpbnRlbGxpZ2VuY2UsIG9yZ2FuaXphdGlvbmFsIGFuZCBuZXR3b3JrIGxlYXJuaW5nLCBjdXN0b21lciB2YWx1ZSBhbnRpY2lwYXRpb24sIGFuZCBjcmVhdGl2ZSBlY29ub215LWJhc2VkIHNtYWxsLW1lZGl1bSBlbnRlcnByaXNlcyAoU01FcykgcGVyZm9ybWFuY2UgaW4gZGV2ZWxvcGluZyBjb3VudHJpZXMuIFRoaXMgc3R1ZHkgYWltcyB0byB1bmNvdmVyIHRoZSBjb21wbGV4aXR5IG9mIHRob3NlIHJlbGF0aW9uc2hpcHMuIFRoZSBxdWFudGl0YXRpdmUgZGF0YSB3ZXJlIGNvbGxlY3RlZCBmcm9tIDMxMyBjcmVhdGl2ZSBlY29ub215LWJhc2VkIFNNRXMgaW4gRWFzdCBKYXZhLCBJbmRvbmVzaWEuIFVzaW5nIFBMUy1TRU0sIHRoaXMgc3R1ZHkgZGlzY2xvc2VkIHRoYXQgYnVzaW5lc3MgaW50ZWxsaWdlbmNlIHByYWN0aWNlcyBjb3VsZCBub3QgZGlyZWN0bHkgaW1wYWN0IFNNRXMnIHBlcmZvcm1hbmNlLiBCdXNpbmVzcyBpbnRlbGxpZ2VuY2Ugd2lsbCBiZSBjcnVjaWFsIHRvIFNNRXMnIHBlcmZvcm1hbmNlIHdpdGggdGhlIHN1cHBvcnQgb2Ygb3JnYW5pemF0aW9uYWwgbGVhcm5pbmcgYXMgYSBtZWRpYXRvci4gVGhlIGZpbmRpbmcgYWxzbyBjb25maXJtZWQgdGhlIHByZXNlbmNlIG9mIHNlcmlhbCBtZWRpYXRpb24gb2Ygb3JnYW5pemF0aW9uYWwgbGVhcm5pbmcgYW5kIGlubm92YXRpb24gaW4gdGhlIHJlbGF0aW9uc2hpcCBiZXR3ZWVuIGJ1c2luZXNzIGludGVsbGlnZW5jZSBhbmQgU01FcycgcGVyZm9ybWFuY2UuIEhvd2V2ZXIsIHRoZSByb2xlIG9mIG5ldHdvcmsgbGVhcm5pbmcgYW5kIGlubm92YXRpb24gaXMgYWxzbyBpbXBvcnRhbnQsIGNvbnNpZGVyaW5nIHRoZWlyIHJlbGF0aXZlbHkgbGFyZ2UgZGlyZWN0IGltcGFjdCBvbiBTTUVz4oCZIHBlcmZvcm1hbmNlLiBUaGUgdGhlb3JldGljYWwgaW1wbGljYXRpb25zIG9mIHRoaXMgcmVzZWFyY2ggYnJva2UgdGhlIGJvdW5kYXJpZXMgb2Ygc3RyYXRlZ2ljIG1hbmFnZW1lbnQgdGhlb3J5IGluIHJlc291cmNlLWJhc2VkIHZpZXcgYW5kIGtub3dsZWRnZS1iYXNlZCB2aWV3IGluIHRoZSBsYXRlc3QgZXJhLCB3aGVyZSBjcmVhdGl2ZSBlY29ub215LWJhc2VkIFNNRXMgaGF2ZSBiZWVuIGFibGUgdG8gbW9iaWxpemUgcmVzb3VyY2VzIHRvIGNhcnJ5IG91dCBidXNpbmVzcyBpbnRlbGxpZ2VuY2UgdG8gcmVhbGl6ZSBpbm5vdmF0aW9uIGFuZCBoaWdoIHBlcmZvcm1hbmNlLiBGdXJ0aGVyIHJlc2VhcmNoIGlzIHN1Z2dlc3RlZCB0byBleHBsb3JlIHRoZSByb2xlIG9mIGJ1c2luZXNzIGludGVsbGlnZW5jZSBpbiBwcm9tb3Rpbmcgc3BlY2lmaWMgcGVyZm9ybWFuY2UgYXJlYXMsIHN1Y2ggYXMgbWFya2V0aW5nIHBlcmZvcm1hbmNlLCBmaW5hbmNpYWwgcGVyZm9ybWFuY2UsIGFuZCBodW1hbiByZXNvdXJjZSBtYW5hZ2VtZW50LiBJbiBhZGRpdGlvbiwgaXQgaXMgYWR2aXNhYmxlIHRvIGNob29zZSBtb3JlIHNwZWNpZmljIHJlc2VhcmNoIHN1YmplY3RzLCBpbmNsdWRpbmcgdGhvc2UgaW4gdGhlIGN1bGluYXJ5IHN1YnNlY3RvciwgYW5kIHBheSBhdHRlbnRpb24gdG8gb3RoZXIgYXJlYXMsIGUuZy4sIHRoZSBkZW1vZ3JhcGhpY3Mgb2YgcmVzcG9uZGVudHMgaW4gdGhlIG1vZGVsIGFzIGEgY29udHJvbCB2YXJpYWJsZS4iLCJwdWJsaXNoZXIiOiJFbHNldmllciBMdGQiLCJpc3N1ZSI6IjciLCJ2b2x1bWUiOiIxMCJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9LHsiaWQiOiI2OWNlZTZmMi1mYTU1LTM5NjEtYTZiMy03MTAxNzU2ZTI2MDUiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiI2OWNlZTZmMi1mYTU1LTM5NjEtYTZiMy03MTAxNzU2ZTI2MDUiLCJ0aXRsZSI6IkludGVyYWN0aW9uIEJldHdlZW4gSW52ZXN0bWVudCwgRXhwb3J0cywgSHVtYW4gRGV2ZWxvcG1lbnQgSW5kZXgsIFRlY2hub2xvZ3ksIGFuZCBDb3JydXB0aW9uIG9uIEVjb25vbWljIEdyb3d0aCBvZiBBU0VBTiBDb3VudHJpZXMiLCJhdXRob3IiOlt7ImZhbWlseSI6IlN5YXRpciIsImdpdmVuIjoiRGVmdCIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlJlemEiLCJnaXZlbiI6IlB1dHJpIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiU29lbGlzdHlvIiwiZ2l2ZW4iOiJBcmlzIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiRmlybWFuc3lhaCIsImdpdmVuIjoiTXVoYW1tYWQiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJKdXJuYWwgSWxtaWFoIEJpc25pcyBkYW4gRWtvbm9taSBBc2lhIiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI2LDcsMjddXX0sIkRPSSI6IjEwLjMyODE1L0pJQkVLQS5WMTlJMi4yMzY1IiwiSVNTTiI6IjI2MjAtODc1WCIsIlVSTCI6Imh0dHBzOi8vamliZWthLmFzaWEuYWMuaWQvaW5kZXgucGhwL2ppYmVrYS9hcnRpY2xlL3ZpZXcvMjM2NSIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsNywxNF1dfSwicGFnZSI6IjE3MC0xODIiLCJhYnN0cmFjdCI6IlRoaXMgc3R1ZHkgYWltcyB0byBhbmFseXNlIHRoZSBpbXBhY3Qgb2YgZm9yZWlnbiBkaXJlY3QgaW52ZXN0bWVudCwgZXhwb3J0cywgdGhlIGh1bWFuIGRldmVsb3BtZW50IGluZGV4LCB0ZWNobm9sb2d5LCBhbmQgY29ycnVwdGlvbiBvbiBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIFRoaXMgcXVhbnRpdGF0aXZlIGFuYWx5c2lzIGVtcGxveXMgcGFuZWwgZGF0YSByZWdyZXNzaW9uIHRvIGlkZW50aWZ5IHRoZSB2YXJpYWJsZXMgYWZmZWN0aW5nIGVjb25vbWljIGdyb3d0aCBpbiBBU0VBTi4gVGhpcyBzdHVkeSBlbmNvbXBhc3NlcyB0ZW4gQVNFQU4gY291bnRyaWVzOiBCcnVuZWkgRGFydXNzYWxhbSwgSW5kb25lc2lhLCBDYW1ib2RpYSwgTWFsYXlzaWEsIFNpbmdhcG9yZSwgVGhhaWxhbmQsIFZpZXRuYW0sIHRoZSBQaGlsaXBwaW5lcywgTXlhbm1hciwgYW5kIExhb3MsIGNvdmVyaW5nIHRoZSBwZXJpb2QgZnJvbSAyMDEwIHRvIDIwMjMuIFRoaXMgc3R1ZHkncyByZXN1bHRzIGRlbW9uc3RyYXRlIHRoYXQgZm9yZWlnbiBkaXJlY3QgaW52ZXN0bWVudCwgZXhwb3J0cywgdGhlIGh1bWFuIGRldmVsb3BtZW50IGluZGV4LCBhbmQgdGVjaG5vbG9neSBzaWduaWZpY2FudGx5IGFuZCBwb3NpdGl2ZWx5IGluZmx1ZW5jZSBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIENvcnJ1cHRpb24gZG9lcyBub3Qgc2lnbmlmaWNhbnRseSBpbXBlZGUgZWNvbm9taWMgZ3Jvd3RoIHdpdGhpbiBBU0VBTi4gVGhlIHZhcmlhYmxlcyBvZiBmb3JlaWduIGRpcmVjdCBpbnZlc3RtZW50LCBleHBvcnRzLCB0aGUgaHVtYW4gZGV2ZWxvcG1lbnQgaW5kZXgsIHRlY2hub2xvZ3ksIGFuZCBjb3JydXB0aW9uIGNvbGxlY3RpdmVseSBleGVydCBhIHNpZ25pZmljYW50IGluZmx1ZW5jZSBvbiBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIFRoaXMgc3R1ZHkgaW50cm9kdWNlcyB0ZWNobm9sb2d5IGFzIGEgc2lnbmlmaWNhbnQgaW5mbHVlbmNpbmcgdmFyaWFibGUuIFRoZSBBU0VBTiBnb3Zlcm5tZW50IHBlcnNpc3RzIGluIHVwaG9sZGluZyBzdGFiaWxpdHkgYW5kIGVuaGFuY2luZyB0aGUgbmF0aW9uYWwgZWNvbm9teS4gVGhlIGdvdmVybm1lbnQgbXVzdCBpbXBsZW1lbnQgZGVjaXNpdmUgbWVhc3VyZXMgaW4gc3RhdGUgc2VjdXJpdHkgYW5kIGVuaGFuY2UgdHJhbnNwYXJlbmN5IHRvIHByZXZlbnQgYW4gaW5jcmVhc2UgaW4gc3RhdGUgY29ycnVwdGlvbi4gRnVydGhlciByZXNlYXJjaCBzaG91bGQgZm9jdXMgb24gYnJvYWRlbmluZyB0aGUgdmFyaWFibGVzIGFzc29jaWF0ZWQgd2l0aCBlY29ub21pYyBncm93dGggYW5kIGVtcGxveWluZyBkaXZlcnNlIG1ldGhvZG9sb2dpZXMuIiwicHVibGlzaGVyIjoiSW5zdGl0dXQgVGVrbm9sb2dpIGRhbiBCaXNuaXMgQXNpYSBNYWxhbmciLCJpc3N1ZSI6IjIiLCJ2b2x1bWUiOiIxOSJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9XX0="/>
+          <w:id w:val="919996714"/>
           <w:placeholder>
-            <w:docPart w:val="EC34D1FB5B134D2B991D19F7AE914CA5"/>
+            <w:docPart w:val="B2641F1D7F4D4AC7B3D852D9CE73E81A"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00301BAB">
+          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
             <w:t xml:space="preserve">(W. </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00301BAB">
+          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
             <w:t>Anjaningrum</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00301BAB">
-            <w:t xml:space="preserve"> et al., 2022; Ningsih &amp; </w:t>
+          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> et al., 2022; W. D. </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00301BAB">
-            <w:t>Handayani</w:t>
+          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>Anjaningrum</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00301BAB">
-            <w:t>, 2025)</w:t>
+          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> et al., 2024; Dura &amp; Wardana, 2024; Sidi &amp; Santoso, 2024; </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>Syatir</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> et al., 2025)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00301BAB">
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00301BAB">
+      <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve"> . </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B7085D" w14:textId="7E3E8128" w:rsidR="00320E8E" w:rsidRPr="001F5DDD" w:rsidRDefault="00320E8E" w:rsidP="00955B64">
+    <w:p w14:paraId="0D3B6931" w14:textId="7D0A6FDB" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="00890306" w:rsidP="00890306">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Additional"/>
       </w:pPr>
-      <w:r w:rsidRPr="001F5DDD">
-[...2 lines deleted...]
-      <w:r w:rsidR="009C31DD" w:rsidRPr="001F5DDD">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>Table</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B942B8A" w14:textId="3F4BCDEE" w:rsidR="00BD0CDE" w:rsidRPr="00BD0CDE" w:rsidRDefault="00CB3CC6" w:rsidP="00BD0CDE">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">Please submit tables as editable text and not as images. Be sparing in the use of tables and ensure that the data presented in them do not duplicate results described elsewhere in the article. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0CDE" w:rsidRPr="00BD0CDE">
+        <w:t>Please avoid using vertical rules and shading in table cells. use one grid for each table rather than one grid for each row. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686E9DFA" w14:textId="280C83BE" w:rsidR="00CB3CC6" w:rsidRPr="00F168E0" w:rsidRDefault="00BD0CDE" w:rsidP="00CB3CC6">
+      <w:r w:rsidRPr="00BD0CDE">
+        <w:t>Tables can be placed either next to the relevant text in the article, or on separate page(s) at the end. Number tables consecutively in accordance with their appearance in the text.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00BD0CDE">
+        <w:t>Every table must be explicitly mentioned and referenced in the surrounding text to provide context for the data presented. Do not include standalone tables without an accompanying narrative in the manuscript.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5DC8BBBD" w14:textId="69712190" w:rsidR="00320E8E" w:rsidRDefault="00320E8E" w:rsidP="004314FF">
-[...78 lines deleted...]
-    <w:p w14:paraId="6046F250" w14:textId="6A433ACC" w:rsidR="00301BAB" w:rsidRPr="009263F9" w:rsidRDefault="00301BAB" w:rsidP="009263F9">
+    <w:p w14:paraId="75E8CAE5" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="00890306" w:rsidP="00890306">
       <w:pPr>
         <w:pStyle w:val="TableCaption"/>
       </w:pPr>
-      <w:r w:rsidRPr="009263F9">
+      <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F168E0">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F168E0">
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F168E0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009263F9">
+      <w:r w:rsidRPr="00F168E0">
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F168E0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009263F9">
-        <w:t xml:space="preserve"> Data</w:t>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBCA108" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="00890306" w:rsidP="00890306">
+      <w:pPr>
+        <w:pStyle w:val="TableName0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>Title of the example table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9309" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3103"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3103"/>
+        <w:gridCol w:w="3212"/>
+        <w:gridCol w:w="3213"/>
+        <w:gridCol w:w="3213"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00301BAB" w:rsidRPr="00301BAB" w14:paraId="1F3C781D" w14:textId="77777777" w:rsidTr="00EF730F">
+      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="38A15433" w14:textId="77777777" w:rsidTr="008C5D1F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCAC0E7" w14:textId="497E5DDC" w:rsidR="00301BAB" w:rsidRPr="00EF730F" w:rsidRDefault="00EF730F" w:rsidP="00EF730F">
+          <w:p w14:paraId="257ABB33" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00190054">
               <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29572F97" w14:textId="07E44759" w:rsidR="00301BAB" w:rsidRPr="00EF730F" w:rsidRDefault="00EF730F" w:rsidP="00EF730F">
+          <w:p w14:paraId="706C60C7" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F168E0">
               <w:t>Component</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C98D40" w14:textId="140366E0" w:rsidR="000472E2" w:rsidRPr="00EF730F" w:rsidRDefault="00EF730F" w:rsidP="00EF730F">
+          <w:p w14:paraId="08C9968D" w14:textId="711C0F71" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="002F1590" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
             </w:pPr>
             <w:r>
-              <w:t>∑</w:t>
+              <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301BAB" w:rsidRPr="00301BAB" w14:paraId="3A9F0919" w14:textId="77777777" w:rsidTr="00EF730F">
+      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="40BFAB37" w14:textId="77777777" w:rsidTr="008C5D1F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DD8BC49" w14:textId="31073949" w:rsidR="00301BAB" w:rsidRPr="00EF730F" w:rsidRDefault="00EF730F" w:rsidP="00EF730F">
+          <w:p w14:paraId="2027EC1D" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00190054">
+              <w:t xml:space="preserve">Sex </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EBC2EDD" w14:textId="71D36AD8" w:rsidR="00301BAB" w:rsidRPr="00EF730F" w:rsidRDefault="00EF730F" w:rsidP="00EF730F">
+          <w:p w14:paraId="3699E83B" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00190054">
               <w:t>Male</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="045E8EF5" w14:textId="631DD28F" w:rsidR="000472E2" w:rsidRPr="00EF730F" w:rsidRDefault="00EF730F" w:rsidP="00EF730F">
+          <w:p w14:paraId="496EF527" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00190054">
               <w:t>385</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301BAB" w:rsidRPr="00301BAB" w14:paraId="4476068B" w14:textId="77777777" w:rsidTr="00DD46E8">
-[...104 lines deleted...]
-      <w:tr w:rsidR="00DD46E8" w:rsidRPr="00301BAB" w14:paraId="64AC503D" w14:textId="77777777" w:rsidTr="00DD46E8">
+      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="7DC3C2F4" w14:textId="77777777" w:rsidTr="008C5D1F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50E75483" w14:textId="77777777" w:rsidR="00DD46E8" w:rsidRDefault="00DD46E8" w:rsidP="00EF730F">
+          <w:p w14:paraId="141832DA" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55A1FF6E" w14:textId="7BB65992" w:rsidR="00DD46E8" w:rsidRDefault="00DD46E8" w:rsidP="00EF730F">
+          <w:p w14:paraId="7F638ED0" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00190054">
+              <w:t>Female</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="296AB58E" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="008745C6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00190054">
+              <w:t>127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="5625817D" w14:textId="77777777" w:rsidTr="008C5D1F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1AF796" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00190054">
+              <w:t>Education</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57991387" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00190054">
+              <w:t>Undergraduate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="268EFA4F" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00190054">
+              <w:t>446</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="35F08011" w14:textId="77777777" w:rsidTr="008C5D1F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E57B9D" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C422C2" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00190054">
               <w:t>Graduate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42D0F0A2" w14:textId="4C24C2BF" w:rsidR="00DD46E8" w:rsidRPr="00EF730F" w:rsidRDefault="00DD46E8" w:rsidP="00EF730F">
+          <w:p w14:paraId="34763588" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00190054">
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00155CB0" w:rsidRPr="00301BAB" w14:paraId="26AA63B0" w14:textId="77777777" w:rsidTr="00DD46E8">
+      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="4D11FEF3" w14:textId="77777777" w:rsidTr="008C5D1F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="416272B4" w14:textId="77777777" w:rsidR="00155CB0" w:rsidRDefault="00155CB0" w:rsidP="00155CB0">
+          <w:p w14:paraId="666DE7F6" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78D72DDE" w14:textId="486C18E3" w:rsidR="00155CB0" w:rsidRDefault="00155CB0" w:rsidP="00155CB0">
+          <w:p w14:paraId="2168B5C4" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00190054">
               <w:t>Post-Graduate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72078C9D" w14:textId="6B01EBE0" w:rsidR="00155CB0" w:rsidRPr="00155CB0" w:rsidRDefault="00155CB0" w:rsidP="00155CB0">
+          <w:p w14:paraId="4911DB2C" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00190054">
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65F87978" w14:textId="61690C16" w:rsidR="00DD46E8" w:rsidRDefault="000A0A57" w:rsidP="000A0A57">
+    <w:p w14:paraId="01788DC9" w14:textId="77777777" w:rsidR="00CB3CC6" w:rsidRPr="00F168E0" w:rsidRDefault="00CB3CC6" w:rsidP="00890306">
       <w:pPr>
-        <w:pStyle w:val="source"/>
+        <w:pStyle w:val="Additional"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Source: Source, Year </w:t>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AB27F7" w14:textId="510C752F" w:rsidR="00DD46E8" w:rsidRPr="002D49E3" w:rsidRDefault="00DD46E8" w:rsidP="002D49E3">
+    <w:p w14:paraId="05057B1B" w14:textId="3E15F22B" w:rsidR="00CB3CC6" w:rsidRPr="00F168E0" w:rsidRDefault="00CB3CC6" w:rsidP="00E1761F">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">Ensure that each illustration has a caption. </w:t>
+      </w:r>
+      <w:r w:rsidR="00695435">
+        <w:t xml:space="preserve">Mention </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>captions separately, not attached to the figure. A caption should comprise a brief title and a description of the illustration. Keep text in the illustrations themselves to a minimum but explain all symbols and abbreviations used.</w:t>
+      </w:r>
+      <w:r w:rsidR="00695435">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00695435" w:rsidRPr="00326273">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>It is essential to provide a clear picture</w:t>
+      </w:r>
+      <w:r w:rsidR="00326273">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53265FE9" w14:textId="77777777" w:rsidR="00CB3CC6" w:rsidRPr="00F168E0" w:rsidRDefault="00CB3CC6" w:rsidP="00E1761F">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Figure"/>
       </w:pPr>
-      <w:r w:rsidRPr="002D49E3">
+      <w:r w:rsidRPr="00F168E0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1292BDAD" wp14:editId="0A0974D1">
+            <wp:extent cx="6127115" cy="1717803"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1242192136" name="Diagram 3"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+                <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId10" r:lo="rId11" r:qs="rId12" r:cs="rId13"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8D47C3" w14:textId="0E1E4CEE" w:rsidR="00CB3CC6" w:rsidRPr="00F168E0" w:rsidRDefault="00CB3CC6" w:rsidP="00E1761F">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1761F">
+        <w:rPr>
+          <w:rStyle w:val="FigureNumberChar"/>
+        </w:rPr>
+        <w:t>Figure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1761F">
+        <w:rPr>
+          <w:rStyle w:val="FigureNumberChar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1761F">
+        <w:rPr>
+          <w:rStyle w:val="FigureNumberChar"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1761F">
+        <w:rPr>
+          <w:rStyle w:val="FigureNumberChar"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E1761F">
+        <w:rPr>
+          <w:rStyle w:val="FigureNumberChar"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E1761F">
+        <w:rPr>
+          <w:rStyle w:val="FigureNumberChar"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1761F">
+        <w:rPr>
+          <w:rStyle w:val="FigureNumberChar"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00652909">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Phase Process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C05F1F7" w14:textId="2A6861B1" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="00890306" w:rsidP="00890306">
+      <w:pPr>
+        <w:pStyle w:val="Additional"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F168E0">
         <w:t>Formula</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6629147B" w14:textId="77777777" w:rsidR="00DD46E8" w:rsidRPr="00DD46E8" w:rsidRDefault="00DD46E8" w:rsidP="00DD46E8">
-[...1 lines deleted...]
-        <w:t>Author is suggested to use the equation editor in the typing formula. The formulas should be located on the left where the caption number is at the end of the right margin which is preceded by periods along the formula and description number.</w:t>
+    <w:p w14:paraId="6B2065B2" w14:textId="77A1B800" w:rsidR="00890306" w:rsidRDefault="00890306" w:rsidP="00890306">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">Please submit math equations as editable text and not as images. Present simple formulae in line with normal text where possible and use the solidus (/) instead of a horizontal line for small fractional terms, e.g., X/Y. In principle, variables are to be presented in italics. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D65D0D" w:rsidRPr="00D65D0D">
+        <w:t>Complex equations should be created using an Equation Editor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00326273" w:rsidRPr="00326273">
+        <w:t>Standalone equations should be centered on a separate line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5103A626" w14:textId="77777777" w:rsidR="00DD46E8" w:rsidRPr="00C947B7" w:rsidRDefault="00DD46E8" w:rsidP="00C947B7">
+    <w:p w14:paraId="1229E88D" w14:textId="343B7BDC" w:rsidR="009E3518" w:rsidRDefault="00D65D0D" w:rsidP="00D65D0D">
       <w:pPr>
-        <w:pStyle w:val="Formula"/>
-[...210 lines deleted...]
-        <w:divId w:val="314727006"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:color w:val="000000"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D65D0D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65D0D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65D0D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">= </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65D0D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ß + </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65D0D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ß</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65D0D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ß</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65D0D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65D0D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65D0D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ß</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65D0D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>+ e</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008264BC" w:rsidRPr="00301BAB" w:rsidSect="00E75D98">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w14:paraId="31E6AAD8" w14:textId="7D853C1F" w:rsidR="00326273" w:rsidRPr="00326273" w:rsidRDefault="00326273" w:rsidP="003410F7">
+      <w:r w:rsidRPr="00326273">
+        <w:t>or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E396B2" w14:textId="00B8717B" w:rsidR="00D65D0D" w:rsidRPr="00D65D0D" w:rsidRDefault="00326273" w:rsidP="00D65D0D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMathPara>
+        <m:oMath>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              <w:vertAlign w:val="superscript"/>
+            </w:rPr>
+            <m:t>n=</m:t>
+          </m:r>
+          <m:f>
+            <m:fPr>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:vertAlign w:val="superscript"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:fPr>
+            <m:num>
+              <m:sSub>
+                <m:sSubPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:sSubPr>
+                <m:e>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <m:t>n</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <m:t>0</m:t>
+                  </m:r>
+                </m:sub>
+              </m:sSub>
+            </m:num>
+            <m:den>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:vertAlign w:val="superscript"/>
+                </w:rPr>
+                <m:t>1+</m:t>
+              </m:r>
+              <m:f>
+                <m:fPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:fPr>
+                <m:num>
+                  <m:sSub>
+                    <m:sSubPr>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:sSubPr>
+                    <m:e>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <m:t>n</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <m:t>0</m:t>
+                      </m:r>
+                    </m:sub>
+                  </m:sSub>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <m:t>-1</m:t>
+                  </m:r>
+                </m:num>
+                <m:den>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <m:t>N</m:t>
+                  </m:r>
+                </m:den>
+              </m:f>
+            </m:den>
+          </m:f>
+        </m:oMath>
+      </m:oMathPara>
+    </w:p>
+    <w:p w14:paraId="4F19E224" w14:textId="77777777" w:rsidR="008227B7" w:rsidRPr="00F168E0" w:rsidRDefault="008227B7" w:rsidP="008227B7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F168E0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Units</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1852F6" w14:textId="2F0558B2" w:rsidR="00890306" w:rsidRPr="00890306" w:rsidRDefault="008227B7" w:rsidP="00326273">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>Follow internationally accepted rules and conventions: use the international system of units (SI). If other units are mentioned, please give their equivalent in SI.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00890306" w:rsidRPr="00890306" w:rsidSect="009239A6">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="850" w:footer="737" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="737" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C34E59F" w14:textId="77777777" w:rsidR="006029F5" w:rsidRPr="001F5DDD" w:rsidRDefault="006029F5" w:rsidP="004314FF">
-      <w:r w:rsidRPr="001F5DDD">
+    <w:p w14:paraId="3FA8DCCA" w14:textId="77777777" w:rsidR="008D2285" w:rsidRPr="00F168E0" w:rsidRDefault="008D2285" w:rsidP="004314FF">
+      <w:r w:rsidRPr="00F168E0">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BBCB211" w14:textId="77777777" w:rsidR="006029F5" w:rsidRPr="001F5DDD" w:rsidRDefault="006029F5" w:rsidP="004314FF">
-      <w:r w:rsidRPr="001F5DDD">
+    <w:p w14:paraId="29F5BFE8" w14:textId="77777777" w:rsidR="008D2285" w:rsidRPr="00F168E0" w:rsidRDefault="008D2285" w:rsidP="004314FF">
+      <w:r w:rsidRPr="00F168E0">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -1736,452 +2615,644 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71A51200" w14:textId="008B5B3F" w:rsidR="00A405B2" w:rsidRPr="001F5DDD" w:rsidRDefault="00DC6AB6" w:rsidP="004314FF">
+  <w:p w14:paraId="71A51200" w14:textId="79C81947" w:rsidR="00A405B2" w:rsidRPr="00F168E0" w:rsidRDefault="00000000" w:rsidP="00C8242D">
     <w:pPr>
       <w:pStyle w:val="Pages"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:noProof w:val="0"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DC6AB6">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:alias w:val="Title"/>
+        <w:tag w:val=""/>
+        <w:id w:val="-1695145426"/>
+        <w:placeholder>
+          <w:docPart w:val="77DDB82215B44B09B5B2D6C85E07F44E"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00C8242D" w:rsidRPr="00F168E0">
+          <w:rPr>
+            <w:noProof w:val="0"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Write the title briefly, clearly, concisely, interesting, and informative in sentence case</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00DC6AB6" w:rsidRPr="00F168E0">
       <w:rPr>
+        <w:noProof w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Jibeka</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0036252E" w:rsidRPr="00F168E0">
       <w:rPr>
+        <w:noProof w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>|</w:t>
+    </w:r>
+    <w:r w:rsidR="000F64B3" w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:sdt>
-[...22 lines deleted...]
-    <w:r w:rsidR="000472E2">
+    <w:r w:rsidR="00620EE8" w:rsidRPr="00F168E0">
       <w:rPr>
-        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:noProof w:val="0"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-    <w:r w:rsidR="00620EE8" w:rsidRPr="001F5DDD">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00620EE8" w:rsidRPr="001F5DDD">
+    <w:r w:rsidR="00620EE8" w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00620EE8" w:rsidRPr="001F5DDD">
+    <w:r w:rsidR="00620EE8" w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00620EE8" w:rsidRPr="001F5DDD">
+    <w:r w:rsidR="00620EE8" w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00620EE8" w:rsidRPr="001F5DDD">
+    <w:r w:rsidR="00620EE8" w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="25CDDB4F" w14:textId="77777777" w:rsidR="003073F9" w:rsidRPr="001F5DDD" w:rsidRDefault="00B802F7" w:rsidP="004314FF">
+  <w:p w14:paraId="20B63120" w14:textId="0CD74ED1" w:rsidR="006B7EE7" w:rsidRPr="00F168E0" w:rsidRDefault="006B7EE7" w:rsidP="006B7EE7">
     <w:pPr>
       <w:pStyle w:val="Volume"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001F5DDD">
-[...61 lines deleted...]
-      </w:drawing>
+    <w:r w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t>*Corresponding Author</w:t>
     </w:r>
-    <w:r w:rsidR="003073F9" w:rsidRPr="001F5DDD">
+    <w:r w:rsidR="00A814D0" w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="00C0129F" w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t>email@email.com</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="77324C25" w14:textId="13FEE3D7" w:rsidR="0015608B" w:rsidRPr="00F168E0" w:rsidRDefault="0015608B" w:rsidP="006B7EE7">
+    <w:pPr>
+      <w:pStyle w:val="Volume"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t>https://doi.org/10.32815/jibeka.</w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:alias w:val="Category"/>
+        <w:tag w:val=""/>
+        <w:id w:val="1760479563"/>
+        <w:placeholder>
+          <w:docPart w:val="60CB8A2EEB354F34BE9213254BDA8FDA"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="00F168E0">
+          <w:rPr>
+            <w:noProof w:val="0"/>
+          </w:rPr>
+          <w:t>vXXiX.XXX</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3EACE990" w14:textId="3EB2BF62" w:rsidR="006B7EE7" w:rsidRPr="00F168E0" w:rsidRDefault="006B7EE7" w:rsidP="005940AB">
+    <w:pPr>
+      <w:pStyle w:val="Volume"/>
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">© </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:alias w:val="Subject"/>
+        <w:tag w:val=""/>
+        <w:id w:val="832106405"/>
+        <w:placeholder>
+          <w:docPart w:val="C3563B75287E48FDB8A26B3F2848DCBE"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00E86044" w:rsidRPr="00F168E0">
+          <w:rPr>
+            <w:noProof w:val="0"/>
+          </w:rPr>
+          <w:t>Year</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> The Authors. Published by </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t>Institut</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t>Teknologi</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> dan </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t>Bisnis</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Asia Malang</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="25CDDB4F" w14:textId="750A1541" w:rsidR="003073F9" w:rsidRPr="00F168E0" w:rsidRDefault="0015608B" w:rsidP="005940AB">
+    <w:pPr>
+      <w:pStyle w:val="Volume"/>
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve">This is an open access article under the </w:t>
+    </w:r>
+    <w:r w:rsidR="005940AB" w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t>CC</w:t>
+    </w:r>
+    <w:r w:rsidR="009704BC" w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="005940AB" w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t>BY</w:t>
+    </w:r>
+    <w:r w:rsidR="006B7EE7" w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidR="005940AB" w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t>SA license</w:t>
+    </w:r>
+    <w:r w:rsidR="009704BC" w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="009704BC" w:rsidRPr="00F168E0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t>https://creativecommons.org/licenses/by-sa/4.0/</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidR="009704BC" w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+    <w:r w:rsidR="005940AB" w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AC0A413" w14:textId="77777777" w:rsidR="006029F5" w:rsidRPr="001F5DDD" w:rsidRDefault="006029F5" w:rsidP="004314FF">
-      <w:r w:rsidRPr="001F5DDD">
+    <w:p w14:paraId="718B8140" w14:textId="77777777" w:rsidR="008D2285" w:rsidRPr="00F168E0" w:rsidRDefault="008D2285" w:rsidP="004314FF">
+      <w:r w:rsidRPr="00F168E0">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B139365" w14:textId="77777777" w:rsidR="006029F5" w:rsidRPr="001F5DDD" w:rsidRDefault="006029F5" w:rsidP="004314FF">
-      <w:r w:rsidRPr="001F5DDD">
+    <w:p w14:paraId="3173CD06" w14:textId="77777777" w:rsidR="008D2285" w:rsidRPr="00F168E0" w:rsidRDefault="008D2285" w:rsidP="004314FF">
+      <w:r w:rsidRPr="00F168E0">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...127 lines deleted...]
-  <w:p w14:paraId="18EA6CAE" w14:textId="7F10128D" w:rsidR="00E470F8" w:rsidRPr="00B703D1" w:rsidRDefault="00B703D1" w:rsidP="004314FF">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="9639" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4819"/>
+      <w:gridCol w:w="4820"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="008D1B80" w:rsidRPr="00BF01DF" w14:paraId="4EC07670" w14:textId="77777777" w:rsidTr="008C5D1F">
+      <w:trPr>
+        <w:trHeight w:val="227"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4819" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="34FA97BC" w14:textId="77777777" w:rsidR="008D1B80" w:rsidRPr="00F168E0" w:rsidRDefault="008D1B80" w:rsidP="00024781">
+          <w:pPr>
+            <w:pStyle w:val="HeaderInfo0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00F168E0">
+            <w:t>Author</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4820" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="0C9BC425" w14:textId="47226B05" w:rsidR="008D1B80" w:rsidRPr="00A67AE4" w:rsidRDefault="00C33C79" w:rsidP="00024781">
+          <w:pPr>
+            <w:pStyle w:val="HeaderInfo0"/>
+            <w:rPr>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A67AE4">
+            <w:rPr>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+            <w:t xml:space="preserve">j. ilm. bisnis dan ekon. Asia </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:alias w:val="Category"/>
+              <w:tag w:val=""/>
+              <w:id w:val="-1833830078"/>
+              <w:placeholder>
+                <w:docPart w:val="E24C10A9DF624233A5F1C0D4D4401FCD"/>
+              </w:placeholder>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="008D1B80" w:rsidRPr="00A67AE4">
+                <w:rPr>
+                  <w:lang w:val="fi-FI"/>
+                </w:rPr>
+                <w:t>vXXiX.XXX</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="18EA6CAE" w14:textId="10CEC1AB" w:rsidR="00E470F8" w:rsidRPr="00A67AE4" w:rsidRDefault="00E470F8" w:rsidP="008D1B80">
     <w:pPr>
-      <w:pStyle w:val="Headerinfo"/>
+      <w:pStyle w:val="Article-info"/>
       <w:rPr>
-        <w:i/>
-        <w:iCs/>
+        <w:lang w:val="fi-FI"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6214D142" w14:textId="77777777" w:rsidR="00436B05" w:rsidRPr="001F5DDD" w:rsidRDefault="00647665" w:rsidP="004314FF">
+  <w:p w14:paraId="6214D142" w14:textId="03C9FBE2" w:rsidR="00436B05" w:rsidRPr="00F168E0" w:rsidRDefault="0015608B" w:rsidP="007B6C3D">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Volume"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001F5DDD">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00F168E0">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53E47BD4" wp14:editId="7F6F4D67">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53E47BD4" wp14:editId="15F0BBD8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-900430</wp:posOffset>
+            <wp:posOffset>-749300</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-539750</wp:posOffset>
+            <wp:posOffset>-461010</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7588885" cy="1149350"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="7671435" cy="1161415"/>
+          <wp:effectExtent l="0" t="0" r="5715" b="635"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="860599601" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1129410178" name="Picture 1129410178"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7588885" cy="1149350"/>
+                    <a:ext cx="7671435" cy="1161415"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00C33C79" w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t>Volume X No X</w:t>
+    </w:r>
+    <w:r w:rsidR="00E02762" w:rsidRPr="00F168E0">
+      <w:rPr>
+        <w:noProof w:val="0"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Month </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:alias w:val="Subject"/>
+        <w:tag w:val=""/>
+        <w:id w:val="-10762157"/>
+        <w:placeholder>
+          <w:docPart w:val="0A77AABD5EE445D88A6298202182D485"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:subject[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00E86044" w:rsidRPr="00F168E0">
+          <w:rPr>
+            <w:noProof w:val="0"/>
+          </w:rPr>
+          <w:t>Year</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33F6EC52"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013212AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27265116"/>
     <w:lvl w:ilvl="0" w:tplc="04210001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2250,51 +3321,51 @@
     <w:lvl w:ilvl="7" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04210005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F63082A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD2C7AD0"/>
     <w:lvl w:ilvl="0" w:tplc="04210001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2363,51 +3434,51 @@
     <w:lvl w:ilvl="7" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04210005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1220770C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DAEA522"/>
     <w:lvl w:ilvl="0" w:tplc="86888BA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="number"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-6456" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-5736" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorBidi" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
@@ -2456,51 +3527,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-2136" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1416" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="-696" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15F10640"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3C6C7E4"/>
     <w:lvl w:ilvl="0" w:tplc="04210001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2569,51 +3640,51 @@
     <w:lvl w:ilvl="7" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04210005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F9548D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3B404C8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0B2862A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorBidi" w:hint="default"/>
@@ -2664,51 +3735,175 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65971E1F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9F9487BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CD2029B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19D68710"/>
     <w:lvl w:ilvl="0" w:tplc="04210001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -2753,51 +3948,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D2331F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58F2CF5A"/>
     <w:lvl w:ilvl="0" w:tplc="04210001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2866,51 +4061,51 @@
     <w:lvl w:ilvl="7" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04210005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72754D54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="558409A6"/>
     <w:lvl w:ilvl="0" w:tplc="9F74C150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2980,51 +4175,51 @@
     <w:lvl w:ilvl="7" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04210005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74F06EDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B689600"/>
     <w:lvl w:ilvl="0" w:tplc="04210015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1B6A34BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0421001B">
@@ -3069,51 +4264,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04210019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0421001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A49049C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBFEECFC"/>
     <w:lvl w:ilvl="0" w:tplc="0421000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3182,51 +4377,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C2613C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DEEA712"/>
     <w:lvl w:ilvl="0" w:tplc="04210001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3296,391 +4491,514 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04210005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1849831487">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="494952113">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1325010697">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="494952113">
+  <w:num w:numId="4" w16cid:durableId="1386954025">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1310017760">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="333536732">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="330717596">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="756747694">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1720935526">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1345396194">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="142622960">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1392997877">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1325010697">
+  <w:num w:numId="13" w16cid:durableId="1869442574">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B21485"/>
+    <w:rsid w:val="000008E4"/>
+    <w:rsid w:val="00005A9D"/>
+    <w:rsid w:val="00024781"/>
     <w:rsid w:val="00026449"/>
     <w:rsid w:val="00032862"/>
     <w:rsid w:val="00040481"/>
     <w:rsid w:val="00043EFF"/>
     <w:rsid w:val="00044E0B"/>
     <w:rsid w:val="000472E2"/>
     <w:rsid w:val="00052427"/>
+    <w:rsid w:val="00052E3A"/>
     <w:rsid w:val="00055390"/>
     <w:rsid w:val="00055696"/>
     <w:rsid w:val="00060468"/>
+    <w:rsid w:val="00065C5A"/>
     <w:rsid w:val="00071C03"/>
+    <w:rsid w:val="00074151"/>
     <w:rsid w:val="000A0A57"/>
     <w:rsid w:val="000A5024"/>
     <w:rsid w:val="000B5FA9"/>
     <w:rsid w:val="000D0E54"/>
     <w:rsid w:val="000D2F85"/>
     <w:rsid w:val="000E5DB6"/>
     <w:rsid w:val="000F5477"/>
     <w:rsid w:val="000F64B3"/>
     <w:rsid w:val="000F6E84"/>
     <w:rsid w:val="00101BA8"/>
+    <w:rsid w:val="00102CD9"/>
+    <w:rsid w:val="001044B8"/>
     <w:rsid w:val="00113C1C"/>
     <w:rsid w:val="00127617"/>
+    <w:rsid w:val="00137C19"/>
     <w:rsid w:val="00140B14"/>
     <w:rsid w:val="001470E2"/>
     <w:rsid w:val="001475E6"/>
     <w:rsid w:val="00153052"/>
     <w:rsid w:val="00155CB0"/>
+    <w:rsid w:val="0015608B"/>
     <w:rsid w:val="00171C6F"/>
     <w:rsid w:val="00173D4C"/>
+    <w:rsid w:val="0017714C"/>
     <w:rsid w:val="001835F8"/>
+    <w:rsid w:val="001850E2"/>
+    <w:rsid w:val="00190054"/>
     <w:rsid w:val="00192B77"/>
     <w:rsid w:val="001B51DE"/>
+    <w:rsid w:val="001B6F9D"/>
     <w:rsid w:val="001C5451"/>
     <w:rsid w:val="001C58B8"/>
     <w:rsid w:val="001C72B7"/>
     <w:rsid w:val="001C7D0C"/>
     <w:rsid w:val="001F0E4C"/>
+    <w:rsid w:val="001F41EA"/>
     <w:rsid w:val="001F5DDD"/>
     <w:rsid w:val="00206B7E"/>
     <w:rsid w:val="00210363"/>
+    <w:rsid w:val="0022186F"/>
+    <w:rsid w:val="002260B9"/>
     <w:rsid w:val="00227A02"/>
+    <w:rsid w:val="00232BA9"/>
+    <w:rsid w:val="00243677"/>
+    <w:rsid w:val="0024628A"/>
     <w:rsid w:val="002472B2"/>
     <w:rsid w:val="00254693"/>
+    <w:rsid w:val="00257748"/>
     <w:rsid w:val="00264B7E"/>
     <w:rsid w:val="00264C61"/>
+    <w:rsid w:val="002717AC"/>
+    <w:rsid w:val="00272779"/>
     <w:rsid w:val="00272B38"/>
     <w:rsid w:val="00295F37"/>
+    <w:rsid w:val="002A22C5"/>
     <w:rsid w:val="002A2A70"/>
     <w:rsid w:val="002A35EA"/>
+    <w:rsid w:val="002A3D5B"/>
     <w:rsid w:val="002A42E3"/>
     <w:rsid w:val="002A604A"/>
+    <w:rsid w:val="002B650F"/>
     <w:rsid w:val="002D49E3"/>
     <w:rsid w:val="002E1733"/>
     <w:rsid w:val="002E3456"/>
+    <w:rsid w:val="002F1590"/>
     <w:rsid w:val="003000DB"/>
     <w:rsid w:val="00300240"/>
     <w:rsid w:val="003008D3"/>
     <w:rsid w:val="00301BAB"/>
     <w:rsid w:val="0030425E"/>
     <w:rsid w:val="003046D6"/>
     <w:rsid w:val="003073F9"/>
     <w:rsid w:val="00320E8E"/>
+    <w:rsid w:val="00326273"/>
     <w:rsid w:val="00330B20"/>
+    <w:rsid w:val="003410F7"/>
     <w:rsid w:val="00343080"/>
+    <w:rsid w:val="00343730"/>
     <w:rsid w:val="00347FF8"/>
     <w:rsid w:val="0035015D"/>
+    <w:rsid w:val="0036252E"/>
+    <w:rsid w:val="0036694E"/>
     <w:rsid w:val="00375DCF"/>
     <w:rsid w:val="0037734C"/>
+    <w:rsid w:val="00377FDF"/>
+    <w:rsid w:val="00383A0A"/>
     <w:rsid w:val="0039252B"/>
     <w:rsid w:val="0039743E"/>
     <w:rsid w:val="00397748"/>
     <w:rsid w:val="003A7AB4"/>
     <w:rsid w:val="003B0B6D"/>
     <w:rsid w:val="003C5C86"/>
     <w:rsid w:val="003F688F"/>
     <w:rsid w:val="00411F43"/>
     <w:rsid w:val="00412D48"/>
+    <w:rsid w:val="00414271"/>
     <w:rsid w:val="00422BF5"/>
     <w:rsid w:val="00426B9D"/>
     <w:rsid w:val="004314FF"/>
     <w:rsid w:val="00436B05"/>
+    <w:rsid w:val="00462896"/>
     <w:rsid w:val="00467469"/>
     <w:rsid w:val="00484719"/>
+    <w:rsid w:val="004B43EC"/>
     <w:rsid w:val="004B6087"/>
     <w:rsid w:val="004C0B76"/>
+    <w:rsid w:val="004C0DF8"/>
     <w:rsid w:val="004D055D"/>
+    <w:rsid w:val="004F1641"/>
     <w:rsid w:val="004F4B18"/>
     <w:rsid w:val="004F620A"/>
     <w:rsid w:val="005002E5"/>
     <w:rsid w:val="00507702"/>
+    <w:rsid w:val="00513D1C"/>
     <w:rsid w:val="00521B88"/>
     <w:rsid w:val="0053041A"/>
     <w:rsid w:val="005331C0"/>
     <w:rsid w:val="005424C8"/>
     <w:rsid w:val="0055769F"/>
+    <w:rsid w:val="005659E3"/>
+    <w:rsid w:val="005809FF"/>
     <w:rsid w:val="005839B7"/>
+    <w:rsid w:val="0058481C"/>
     <w:rsid w:val="00590E09"/>
     <w:rsid w:val="00591AE6"/>
+    <w:rsid w:val="005940AB"/>
+    <w:rsid w:val="005A4ABF"/>
     <w:rsid w:val="005C1FE6"/>
     <w:rsid w:val="005D212A"/>
+    <w:rsid w:val="005E2589"/>
     <w:rsid w:val="005E6CFD"/>
     <w:rsid w:val="005F752D"/>
     <w:rsid w:val="006029F5"/>
     <w:rsid w:val="00620EE8"/>
     <w:rsid w:val="00621C8C"/>
     <w:rsid w:val="006271BF"/>
+    <w:rsid w:val="00630C55"/>
     <w:rsid w:val="0063379B"/>
+    <w:rsid w:val="00637F1E"/>
     <w:rsid w:val="0064147B"/>
     <w:rsid w:val="00647665"/>
+    <w:rsid w:val="00652909"/>
     <w:rsid w:val="0066191B"/>
     <w:rsid w:val="00661B3A"/>
+    <w:rsid w:val="00663583"/>
     <w:rsid w:val="0066374F"/>
     <w:rsid w:val="0066503D"/>
+    <w:rsid w:val="00677B79"/>
     <w:rsid w:val="00685D0C"/>
+    <w:rsid w:val="0069121B"/>
+    <w:rsid w:val="00695435"/>
     <w:rsid w:val="00696EB8"/>
     <w:rsid w:val="006A1CCD"/>
+    <w:rsid w:val="006A1FA8"/>
     <w:rsid w:val="006A215F"/>
+    <w:rsid w:val="006A26D3"/>
     <w:rsid w:val="006A5C6D"/>
+    <w:rsid w:val="006B1A09"/>
     <w:rsid w:val="006B26BA"/>
     <w:rsid w:val="006B3B27"/>
+    <w:rsid w:val="006B7EE7"/>
     <w:rsid w:val="006C3E79"/>
+    <w:rsid w:val="006D349E"/>
     <w:rsid w:val="006D44F9"/>
     <w:rsid w:val="006E2917"/>
     <w:rsid w:val="007103A8"/>
     <w:rsid w:val="0071404F"/>
     <w:rsid w:val="00714B13"/>
+    <w:rsid w:val="007215F0"/>
+    <w:rsid w:val="00736EFA"/>
     <w:rsid w:val="00740703"/>
     <w:rsid w:val="00742F9E"/>
     <w:rsid w:val="00744467"/>
     <w:rsid w:val="007465C7"/>
     <w:rsid w:val="00751578"/>
     <w:rsid w:val="00753257"/>
     <w:rsid w:val="00753647"/>
     <w:rsid w:val="00753F95"/>
+    <w:rsid w:val="00760855"/>
     <w:rsid w:val="0076676C"/>
     <w:rsid w:val="00776EB1"/>
     <w:rsid w:val="00794235"/>
+    <w:rsid w:val="007B6C3D"/>
     <w:rsid w:val="007C41F3"/>
     <w:rsid w:val="007D542B"/>
+    <w:rsid w:val="007F47FF"/>
     <w:rsid w:val="008014E1"/>
     <w:rsid w:val="0080163D"/>
+    <w:rsid w:val="00810362"/>
     <w:rsid w:val="00816FDF"/>
+    <w:rsid w:val="008227B7"/>
     <w:rsid w:val="008264BC"/>
     <w:rsid w:val="00832EA9"/>
     <w:rsid w:val="00834EB2"/>
     <w:rsid w:val="00851374"/>
+    <w:rsid w:val="008745C6"/>
     <w:rsid w:val="00875FF6"/>
     <w:rsid w:val="00876CA6"/>
     <w:rsid w:val="00882838"/>
+    <w:rsid w:val="00890306"/>
     <w:rsid w:val="00892552"/>
     <w:rsid w:val="008B40EC"/>
+    <w:rsid w:val="008D1B80"/>
     <w:rsid w:val="008D1C74"/>
+    <w:rsid w:val="008D2285"/>
     <w:rsid w:val="008D5D2D"/>
+    <w:rsid w:val="008E3055"/>
+    <w:rsid w:val="008E5A78"/>
     <w:rsid w:val="008F359E"/>
     <w:rsid w:val="008F54EA"/>
+    <w:rsid w:val="00907414"/>
     <w:rsid w:val="00912F5D"/>
     <w:rsid w:val="00915498"/>
     <w:rsid w:val="00916782"/>
+    <w:rsid w:val="009239A6"/>
     <w:rsid w:val="0092535E"/>
     <w:rsid w:val="009263F9"/>
     <w:rsid w:val="00947621"/>
     <w:rsid w:val="00947D20"/>
     <w:rsid w:val="00955B64"/>
     <w:rsid w:val="00955D22"/>
     <w:rsid w:val="00957611"/>
+    <w:rsid w:val="009704BC"/>
     <w:rsid w:val="00991422"/>
     <w:rsid w:val="00996270"/>
     <w:rsid w:val="0099681B"/>
     <w:rsid w:val="009B26E6"/>
+    <w:rsid w:val="009B408D"/>
     <w:rsid w:val="009C14E7"/>
     <w:rsid w:val="009C31DD"/>
+    <w:rsid w:val="009C3D90"/>
     <w:rsid w:val="009C56A2"/>
     <w:rsid w:val="009D1D32"/>
+    <w:rsid w:val="009E3518"/>
+    <w:rsid w:val="009F6445"/>
     <w:rsid w:val="00A0191B"/>
     <w:rsid w:val="00A07316"/>
     <w:rsid w:val="00A1243C"/>
     <w:rsid w:val="00A2336C"/>
     <w:rsid w:val="00A240B1"/>
     <w:rsid w:val="00A32967"/>
     <w:rsid w:val="00A32B64"/>
     <w:rsid w:val="00A405B2"/>
+    <w:rsid w:val="00A451A7"/>
     <w:rsid w:val="00A626DD"/>
+    <w:rsid w:val="00A655EC"/>
+    <w:rsid w:val="00A67AE4"/>
+    <w:rsid w:val="00A709E0"/>
     <w:rsid w:val="00A802BF"/>
+    <w:rsid w:val="00A814D0"/>
+    <w:rsid w:val="00A844E4"/>
     <w:rsid w:val="00AA6CF4"/>
     <w:rsid w:val="00AD25A9"/>
     <w:rsid w:val="00AE1D57"/>
+    <w:rsid w:val="00AF4150"/>
+    <w:rsid w:val="00B01A6D"/>
+    <w:rsid w:val="00B05597"/>
+    <w:rsid w:val="00B06005"/>
     <w:rsid w:val="00B06289"/>
     <w:rsid w:val="00B11628"/>
     <w:rsid w:val="00B12C8A"/>
     <w:rsid w:val="00B21485"/>
     <w:rsid w:val="00B247D6"/>
     <w:rsid w:val="00B25977"/>
     <w:rsid w:val="00B31F8E"/>
     <w:rsid w:val="00B34D1E"/>
+    <w:rsid w:val="00B41157"/>
     <w:rsid w:val="00B520A4"/>
     <w:rsid w:val="00B60C90"/>
     <w:rsid w:val="00B64899"/>
     <w:rsid w:val="00B703D1"/>
     <w:rsid w:val="00B800DC"/>
     <w:rsid w:val="00B802F7"/>
     <w:rsid w:val="00B85F2E"/>
     <w:rsid w:val="00B8640A"/>
     <w:rsid w:val="00B95116"/>
     <w:rsid w:val="00B957E4"/>
     <w:rsid w:val="00BA5CFB"/>
+    <w:rsid w:val="00BC1D85"/>
+    <w:rsid w:val="00BD0CDE"/>
     <w:rsid w:val="00BE050B"/>
     <w:rsid w:val="00BE14D4"/>
     <w:rsid w:val="00BE32DB"/>
+    <w:rsid w:val="00BF01DF"/>
+    <w:rsid w:val="00BF4AAB"/>
     <w:rsid w:val="00BF6C05"/>
+    <w:rsid w:val="00C0129F"/>
     <w:rsid w:val="00C161D5"/>
+    <w:rsid w:val="00C33C79"/>
+    <w:rsid w:val="00C33D67"/>
     <w:rsid w:val="00C352E1"/>
     <w:rsid w:val="00C37D5F"/>
+    <w:rsid w:val="00C427E8"/>
     <w:rsid w:val="00C4425F"/>
+    <w:rsid w:val="00C62C52"/>
     <w:rsid w:val="00C62EE2"/>
+    <w:rsid w:val="00C8242D"/>
+    <w:rsid w:val="00C91EFE"/>
     <w:rsid w:val="00C947B7"/>
+    <w:rsid w:val="00CA14FA"/>
     <w:rsid w:val="00CA5528"/>
     <w:rsid w:val="00CA5605"/>
+    <w:rsid w:val="00CB3CC6"/>
     <w:rsid w:val="00CE1FC8"/>
     <w:rsid w:val="00D060BB"/>
+    <w:rsid w:val="00D139A1"/>
     <w:rsid w:val="00D1681A"/>
     <w:rsid w:val="00D245FA"/>
     <w:rsid w:val="00D257BE"/>
     <w:rsid w:val="00D31616"/>
     <w:rsid w:val="00D316D6"/>
     <w:rsid w:val="00D458DC"/>
     <w:rsid w:val="00D5488C"/>
     <w:rsid w:val="00D601DF"/>
+    <w:rsid w:val="00D65D0D"/>
     <w:rsid w:val="00D813C7"/>
     <w:rsid w:val="00D96490"/>
+    <w:rsid w:val="00D97BE6"/>
+    <w:rsid w:val="00DB7780"/>
     <w:rsid w:val="00DC6AB6"/>
     <w:rsid w:val="00DD1CDB"/>
     <w:rsid w:val="00DD46E8"/>
     <w:rsid w:val="00DD55AE"/>
+    <w:rsid w:val="00DD692D"/>
     <w:rsid w:val="00DE6124"/>
+    <w:rsid w:val="00E02762"/>
+    <w:rsid w:val="00E057BB"/>
     <w:rsid w:val="00E167E3"/>
+    <w:rsid w:val="00E1761F"/>
+    <w:rsid w:val="00E3237B"/>
     <w:rsid w:val="00E35C2E"/>
     <w:rsid w:val="00E365F7"/>
+    <w:rsid w:val="00E37A97"/>
     <w:rsid w:val="00E4189C"/>
     <w:rsid w:val="00E42CFC"/>
     <w:rsid w:val="00E44A7A"/>
     <w:rsid w:val="00E461AA"/>
     <w:rsid w:val="00E470F8"/>
     <w:rsid w:val="00E47A78"/>
     <w:rsid w:val="00E565A0"/>
     <w:rsid w:val="00E63CB2"/>
     <w:rsid w:val="00E6671C"/>
     <w:rsid w:val="00E67B8B"/>
     <w:rsid w:val="00E715DA"/>
     <w:rsid w:val="00E75D98"/>
     <w:rsid w:val="00E81751"/>
     <w:rsid w:val="00E817F9"/>
+    <w:rsid w:val="00E86044"/>
     <w:rsid w:val="00EA3D9F"/>
     <w:rsid w:val="00EA527A"/>
     <w:rsid w:val="00EB1F40"/>
     <w:rsid w:val="00EB75D0"/>
     <w:rsid w:val="00EE00B9"/>
     <w:rsid w:val="00EE7071"/>
     <w:rsid w:val="00EF3DE9"/>
     <w:rsid w:val="00EF684D"/>
     <w:rsid w:val="00EF730F"/>
     <w:rsid w:val="00F03596"/>
     <w:rsid w:val="00F15A32"/>
+    <w:rsid w:val="00F16654"/>
+    <w:rsid w:val="00F168E0"/>
     <w:rsid w:val="00F30241"/>
     <w:rsid w:val="00F35A35"/>
     <w:rsid w:val="00F416CC"/>
+    <w:rsid w:val="00F4375D"/>
     <w:rsid w:val="00F61E39"/>
     <w:rsid w:val="00F64EC2"/>
     <w:rsid w:val="00F87E0B"/>
     <w:rsid w:val="00FA0161"/>
     <w:rsid w:val="00FA3761"/>
     <w:rsid w:val="00FA7082"/>
     <w:rsid w:val="00FC0359"/>
     <w:rsid w:val="00FD14AA"/>
     <w:rsid w:val="00FD273F"/>
     <w:rsid w:val="00FD623B"/>
+    <w:rsid w:val="00FD764F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="285AA914"/>
@@ -3720,51 +5038,51 @@
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3773,51 +5091,51 @@
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3843,51 +5161,51 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -3946,51 +5264,51 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
@@ -4066,119 +5384,128 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00955B64"/>
+    <w:rsid w:val="00760855"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00955B64"/>
+    <w:rsid w:val="00B05597"/>
     <w:pPr>
       <w:keepNext/>
-      <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5440"/>
       </w:tabs>
-      <w:spacing w:before="360"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00875FF6"/>
+    <w:rsid w:val="00CB3CC6"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002D49E3"/>
+    <w:rsid w:val="008D1B80"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="13"/>
+      </w:numPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF684D"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
@@ -4265,116 +5592,110 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EF684D"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00955B64"/>
+    <w:rsid w:val="00B05597"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...2 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00875FF6"/>
+    <w:rsid w:val="00CB3CC6"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-      <w:b/>
-[...2 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
+      <w:i/>
+      <w:iCs/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="002D49E3"/>
+    <w:rsid w:val="008D1B80"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-      <w:b/>
-      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF684D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF684D"/>
     <w:rPr>
@@ -4414,107 +5735,110 @@
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF684D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF684D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Subtitle"/>
     <w:link w:val="TitleChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00E75D98"/>
+    <w:rsid w:val="009704BC"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00E75D98"/>
+    <w:rsid w:val="009704BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Title"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Author"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00E75D98"/>
+    <w:rsid w:val="00C33D67"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00E75D98"/>
+    <w:rsid w:val="00C33D67"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00B8640A"/>
     <w:pPr>
       <w:ind w:left="360"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
@@ -4581,51 +5905,50 @@
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00EF684D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:rsid w:val="00EF684D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
     <w:rsid w:val="00EE7071"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00412D48"/>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Mincho"/>
       <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText3"/>
     <w:uiPriority w:val="99"/>
@@ -4717,238 +6040,247 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A405B2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:link w:val="TableParagraphChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF730F"/>
+    <w:rsid w:val="00190054"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:aliases w:val="Figure Caption"/>
-    <w:basedOn w:val="TableHeader"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CaptionChar"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B85F2E"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E1761F"/>
     <w:pPr>
-      <w:widowControl/>
-      <w:spacing w:after="360"/>
+      <w:spacing w:before="0" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsia="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablename">
     <w:name w:val="table name"/>
     <w:basedOn w:val="TableParagraph"/>
     <w:link w:val="tablenameChar"/>
     <w:rsid w:val="00055696"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableParagraphChar">
     <w:name w:val="Table Paragraph Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="TableParagraph"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00EF730F"/>
+    <w:rsid w:val="00190054"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tablenameChar">
     <w:name w:val="table name Char"/>
     <w:basedOn w:val="TableParagraphChar"/>
     <w:link w:val="tablename"/>
     <w:rsid w:val="00055696"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Arial" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="source">
     <w:name w:val="source"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="sourceChar"/>
-    <w:qFormat/>
     <w:rsid w:val="004314FF"/>
     <w:pPr>
       <w:keepLines/>
-      <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
       <w:noProof/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="sourceChar">
     <w:name w:val="source Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="source"/>
     <w:rsid w:val="004314FF"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:iCs/>
       <w:noProof/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0035015D"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
-    <w:qFormat/>
-    <w:rsid w:val="00272B38"/>
+    <w:rsid w:val="00C8242D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="table">
     <w:name w:val="table"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="TableParagraph"/>
     <w:link w:val="tableChar"/>
-    <w:rsid w:val="005839B7"/>
+    <w:rsid w:val="00C427E8"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:widowControl/>
+      <w:spacing w:after="360"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tableChar">
     <w:name w:val="table Char"/>
     <w:basedOn w:val="TableParagraphChar"/>
     <w:link w:val="table"/>
-    <w:rsid w:val="005839B7"/>
+    <w:rsid w:val="00C427E8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Arial" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:bidi="en-US"/>
+      <w:lang w:val="en"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formula">
     <w:name w:val="Formula"/>
-    <w:basedOn w:val="Caption"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="FormulaChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00C947B7"/>
+    <w:rsid w:val="00326273"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9638"/>
       </w:tabs>
-      <w:spacing w:before="240" w:after="240"/>
+      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs w:val="0"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FormulaChar">
     <w:name w:val="Formula Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formula"/>
-    <w:rsid w:val="00C947B7"/>
+    <w:rsid w:val="00326273"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:i/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US"/>
+      <w:lang w:val="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoSpace">
     <w:name w:val="NoSpace"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NoSpaceChar"/>
     <w:rsid w:val="00FC0359"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoSpaceChar">
     <w:name w:val="NoSpace Char"/>
     <w:basedOn w:val="HeaderChar"/>
     <w:link w:val="NoSpace"/>
     <w:rsid w:val="00FC0359"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
@@ -4965,348 +6297,374 @@
       <w:ind w:right="-46"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="id-ID"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PagesChar">
     <w:name w:val="Pages Char"/>
     <w:basedOn w:val="sourceChar"/>
     <w:link w:val="Pages"/>
     <w:rsid w:val="00620EE8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:iCs/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
     <w:name w:val="Abstract"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AbstractChar"/>
-    <w:rsid w:val="00696EB8"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00462896"/>
     <w:pPr>
-      <w:spacing w:before="240"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5985"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0"/>
       <w:contextualSpacing/>
+      <w:jc w:val="left"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbstractChar">
     <w:name w:val="Abstract Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Abstract"/>
-    <w:rsid w:val="00696EB8"/>
+    <w:rsid w:val="00462896"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="TitleChar"/>
     <w:uiPriority w:val="33"/>
     <w:rsid w:val="00E470F8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Author">
     <w:name w:val="Author"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AuthorChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00E75D98"/>
+    <w:rsid w:val="0036252E"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AuthorChar">
     <w:name w:val="Author Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Author"/>
-    <w:rsid w:val="00E75D98"/>
+    <w:rsid w:val="0036252E"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-      <w:b/>
-      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliation">
     <w:name w:val="Affiliation"/>
-    <w:basedOn w:val="Normal"/>
     <w:link w:val="AffiliationChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00DD1CDB"/>
+    <w:rsid w:val="0022186F"/>
     <w:pPr>
       <w:spacing w:after="240"/>
+      <w:ind w:left="113" w:hanging="113"/>
       <w:contextualSpacing/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AffiliationChar">
     <w:name w:val="Affiliation Char"/>
     <w:basedOn w:val="AuthorChar"/>
     <w:link w:val="Affiliation"/>
-    <w:rsid w:val="00DD1CDB"/>
+    <w:rsid w:val="0022186F"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-      <w:b w:val="0"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headerinfo">
     <w:name w:val="Header info"/>
     <w:basedOn w:val="Header"/>
     <w:link w:val="HeaderinfoChar"/>
     <w:rsid w:val="00A240B1"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="id-ID"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderinfoChar">
     <w:name w:val="Header info Char"/>
     <w:basedOn w:val="HeaderChar"/>
     <w:link w:val="Headerinfo"/>
     <w:rsid w:val="00A240B1"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Volume">
     <w:name w:val="Volume"/>
-    <w:basedOn w:val="NoSpace"/>
     <w:link w:val="VolumeChar"/>
-    <w:rsid w:val="00A240B1"/>
+    <w:rsid w:val="007B6C3D"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VolumeChar">
     <w:name w:val="Volume Char"/>
     <w:basedOn w:val="NoSpaceChar"/>
     <w:link w:val="Volume"/>
-    <w:rsid w:val="00A240B1"/>
+    <w:rsid w:val="007B6C3D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeader">
     <w:name w:val="Table Header"/>
     <w:basedOn w:val="TableParagraph"/>
     <w:link w:val="TableHeaderChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF730F"/>
+    <w:rsid w:val="00190054"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableHeaderChar">
     <w:name w:val="Table Header Char"/>
     <w:basedOn w:val="tablenameChar"/>
     <w:link w:val="TableHeader"/>
-    <w:rsid w:val="00EF730F"/>
+    <w:rsid w:val="00190054"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en" w:bidi="en-US"/>
+      <w:lang w:val="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableleft">
     <w:name w:val="Table left"/>
     <w:basedOn w:val="TableParagraph"/>
     <w:link w:val="TableleftChar"/>
     <w:rsid w:val="003008D3"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableleftChar">
     <w:name w:val="Table left Char"/>
     <w:basedOn w:val="TableParagraphChar"/>
     <w:link w:val="Tableleft"/>
     <w:rsid w:val="003008D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Arial" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00CE1FC8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
-    <w:qFormat/>
     <w:rsid w:val="00CE1FC8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Reference">
     <w:name w:val="Reference"/>
-    <w:basedOn w:val="Normal"/>
     <w:link w:val="ReferenceChar"/>
     <w:qFormat/>
-    <w:rsid w:val="000A0A57"/>
+    <w:rsid w:val="00DB7780"/>
     <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ReferenceChar">
     <w:name w:val="Reference Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Reference"/>
-    <w:rsid w:val="000A0A57"/>
+    <w:rsid w:val="00DB7780"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Keywords">
     <w:name w:val="Keywords"/>
-    <w:basedOn w:val="Normal"/>
     <w:link w:val="KeywordsChar"/>
-    <w:qFormat/>
-    <w:rsid w:val="00411F43"/>
+    <w:rsid w:val="005A4ABF"/>
     <w:pPr>
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KeywordsChar">
     <w:name w:val="Keywords Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Keywords"/>
-    <w:rsid w:val="00411F43"/>
+    <w:rsid w:val="005A4ABF"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-      <w:b/>
       <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCaption">
     <w:name w:val="Table Caption"/>
-    <w:basedOn w:val="Caption"/>
+    <w:next w:val="TableName0"/>
     <w:link w:val="TableCaptionChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009263F9"/>
+    <w:rsid w:val="00C0129F"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CaptionChar">
     <w:name w:val="Caption Char"/>
     <w:aliases w:val="Figure Caption Char"/>
     <w:basedOn w:val="TableHeaderChar"/>
     <w:link w:val="Caption"/>
     <w:uiPriority w:val="35"/>
-    <w:rsid w:val="00B85F2E"/>
+    <w:rsid w:val="00E1761F"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableCaptionChar">
     <w:name w:val="Table Caption Char"/>
     <w:basedOn w:val="CaptionChar"/>
     <w:link w:val="TableCaption"/>
-    <w:rsid w:val="009263F9"/>
+    <w:rsid w:val="00C0129F"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="number">
     <w:name w:val="number"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:link w:val="numberChar"/>
     <w:qFormat/>
     <w:rsid w:val="00C352E1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="002472B2"/>
@@ -5345,324 +6703,775 @@
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B85F2E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Article-info">
     <w:name w:val="Article-info"/>
-    <w:basedOn w:val="ArticleHistory"/>
     <w:link w:val="Article-infoChar"/>
+    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="000B5FA9"/>
+    <w:rsid w:val="00C33D67"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
-      <w:jc w:val="left"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Article-infoChar">
     <w:name w:val="Article-info Char"/>
     <w:basedOn w:val="ArticleHistoryChar"/>
     <w:link w:val="Article-info"/>
-    <w:rsid w:val="000B5FA9"/>
+    <w:rsid w:val="00C33D67"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00005A9D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadingInfo">
+    <w:name w:val="Heading  Info"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:link w:val="HeadingInfoChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00024781"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:spacing w:val="60"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeadingInfoChar">
+    <w:name w:val="Heading  Info Char"/>
+    <w:basedOn w:val="Heading2Char"/>
+    <w:link w:val="HeadingInfo"/>
+    <w:rsid w:val="00024781"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:spacing w:val="60"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Additional">
+    <w:name w:val="Additional"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="AdditionalChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB3CC6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AdditionalChar">
+    <w:name w:val="Additional Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Additional"/>
+    <w:rsid w:val="00CB3CC6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figure">
+    <w:name w:val="Figure"/>
+    <w:basedOn w:val="Caption"/>
+    <w:link w:val="FigureChar"/>
+    <w:rsid w:val="00BD0CDE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FigureChar">
+    <w:name w:val="Figure Char"/>
+    <w:basedOn w:val="CaptionChar"/>
+    <w:link w:val="Figure"/>
+    <w:rsid w:val="00BD0CDE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableName0">
+    <w:name w:val="Table Name"/>
+    <w:link w:val="TableNameChar0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C0129F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableNameChar0">
+    <w:name w:val="Table Name Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="TableName0"/>
+    <w:rsid w:val="00C0129F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderInfo0">
+    <w:name w:val="Header Info"/>
+    <w:basedOn w:val="Keywords"/>
+    <w:link w:val="HeaderInfoChar0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00024781"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderInfoChar0">
+    <w:name w:val="Header Info Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HeaderInfo0"/>
+    <w:rsid w:val="00024781"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00663583"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC1D85"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="id-ID" w:eastAsia="id-ID"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureNumber">
+    <w:name w:val="Figure Number"/>
+    <w:basedOn w:val="Caption"/>
+    <w:link w:val="FigureNumberChar"/>
+    <w:rsid w:val="00E1761F"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FigureNumberChar">
+    <w:name w:val="Figure Number Char"/>
+    <w:basedOn w:val="CaptionChar"/>
+    <w:link w:val="FigureNumber"/>
+    <w:rsid w:val="00E1761F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="13381909">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="16852446">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="28380255">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="69472051">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79639060">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="91709439">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="96877852">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="106580151">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="111166765">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="116875643">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="123080756">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="126750688">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="149564483">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="156112912">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="157890424">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="187983967">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="195890963">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="223370371">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="233248283">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="237906744">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="247077189">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="257642245">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="261690088">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="273177131">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="278338861">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="309871092">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="312177779">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="314727006">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="316567698">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="316689493">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="317148614">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="328487116">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="341664006">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="347878419">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="355231153">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="359166224">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="361051659">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="389310550">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="395016016">
       <w:marLeft w:val="640"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="406651012">
+      <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="416101161">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="426384497">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
@@ -5690,915 +7499,1635 @@
     <w:div w:id="437331475">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="471213287">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="474690280">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="477573891">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="482552497">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="486628117">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="492066927">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="505361167">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="506334579">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="509487990">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="511648858">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="520778828">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="526220033">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="538861203">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="539440375">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="540485032">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="557861487">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="570308793">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="573204645">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="583412668">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="606885076">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="615597886">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="634527853">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="647975194">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="654064372">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="664628745">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="673998108">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="685710188">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="685790103">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="693120374">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="701397622">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="704452422">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="715008710">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="756288933">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="766074344">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="802774429">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="802967277">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="803699400">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="831990081">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="838812987">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="844707288">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="864640534">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="864908920">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="873924528">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="877932835">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="887304393">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="894388966">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="908002091">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="926960169">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="932785526">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="947347298">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="951016993">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="962005742">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="965965336">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="970865821">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="975526785">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="990138623">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="990522242">
       <w:marLeft w:val="640"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="993988507">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1028070626">
+      <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1034773441">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1040009780">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1051071676">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1065372210">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1113522846">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1130981123">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1133060629">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1137601953">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1139420521">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1158809036">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1161001217">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1162504906">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1176117257">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1180242422">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1188834321">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1189753793">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1192114321">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1203177256">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1215000345">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1226840395">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1234701854">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1238440942">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1243834700">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1250383851">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1264150005">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1296453245">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1303579346">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1313220917">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1322277132">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1322584631">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1328021743">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1333533278">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1342246766">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1351443825">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1358001848">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1378161984">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1378505683">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1388650891">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1390104944">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1390494528">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1390886964">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1393113918">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1395547682">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1411931373">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1412119784">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1413969540">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1415400997">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1424064345">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1427729127">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1440568078">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1441681395">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1444307224">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1453136552">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1457523115">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1459568879">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1462915748">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1463229054">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1465661397">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1480532533">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1486819961">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1493906329">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1501384037">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1508980352">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1514950418">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1523937349">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1528329698">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1528366529">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1536885507">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1541865747">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1551530096">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1554391676">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1557354652">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1563905514">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1572346661">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1572961072">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1604803765">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1607686901">
@@ -6615,194 +9144,364 @@
     </w:div>
     <w:div w:id="1609924299">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1627155710">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1641378790">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1642612288">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1675037024">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1685477469">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1724476602">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1735079166">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1745177439">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1750347715">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1750351089">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1751463838">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1790197538">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1803385511">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1805463017">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1806698570">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="344401706">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="184484300">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="739984665">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="353920783">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="659240174">
+          <w:marLeft w:val="480"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1819033603">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1825586582">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1833908553">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1840533391">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1853102503">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1853883628">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1855849625">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1862277615">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1877154586">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1888108375">
@@ -6831,50 +9530,62 @@
     </w:div>
     <w:div w:id="1904636824">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1905333492">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1919248026">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1921913914">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1924758946">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1929540040">
@@ -6891,88 +9602,136 @@
     </w:div>
     <w:div w:id="1954553972">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1956013968">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1959794519">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1960794654">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1970040787">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1996445476">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2002539418">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2025013602">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2030597920">
       <w:marLeft w:val="640"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2068524281">
+      <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2074430588">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2091612005">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
@@ -7733,90 +10492,114 @@
     </w:div>
     <w:div w:id="2114520640">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2117015971">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2121099187">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2139448364">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2142112220">
       <w:marLeft w:val="640"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2146312340">
+      <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://casrai.org/credit/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="colorful" pri="10100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent2"/>
       <a:schemeClr val="accent3"/>
@@ -9077,705 +11860,705 @@
     <dgm:cxn modelId="{14556EE5-71C4-4D22-BE97-09CDCBDC03D7}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{00D05FCF-DC9D-41D6-8DD6-10177E848791}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{21132EEB-948B-4BE6-84D1-191D5EE24309}" type="presParOf" srcId="{00D05FCF-DC9D-41D6-8DD6-10177E848791}" destId="{DB911D74-430E-4E25-9CD8-A2CC8C734A06}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{41CFAE3F-A594-4498-BD0D-27CFAFE3FB26}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{83A317F1-C487-4AA8-8A65-D295C7309B5A}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{B553B299-74C5-4F69-BCA0-310BC7838A33}" type="presParOf" srcId="{83A317F1-C487-4AA8-8A65-D295C7309B5A}" destId="{1C4E766B-C09A-4807-BF0A-4FB0D6898106}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{030339C1-F0D1-4885-A769-7F17DFE989E4}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{F9ED1471-ECDF-4904-BF5A-4863634BF82F}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{99F5B8EA-F95F-4421-BD58-4BADA1C26AED}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{075C122F-B73D-4DE2-B848-7D06B0A12214}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{A3FD5EB7-20F9-431A-A474-A2E70BB2D831}" type="presParOf" srcId="{075C122F-B73D-4DE2-B848-7D06B0A12214}" destId="{EF8710A8-81B1-4B76-844D-AECD5E95D772}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{7530114A-7FC4-47F8-9C3F-99E371AA4249}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{3722A67D-20B5-4BFF-9539-AAF24B2AF835}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{6223A2C8-737A-4FE2-81A1-405EA311355D}" type="presParOf" srcId="{3722A67D-20B5-4BFF-9539-AAF24B2AF835}" destId="{5D4C7E50-5342-41B9-82A8-6CB7E9005367}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{50705B84-23F2-4904-8DBE-0AF5A3C4E251}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{3B1F9916-DC41-405F-8468-25571699968E}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{4CDA6453-6FC1-4EA8-9970-B8E83471F692}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{2BE4EB49-C446-455E-91BF-184E2589F9EA}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{52894C79-A59E-447E-8555-250AC4964C0B}" type="presParOf" srcId="{2BE4EB49-C446-455E-91BF-184E2589F9EA}" destId="{47373F8D-9131-497E-B748-DDD3AAA980A7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{F2003621-FE1C-478C-B150-5450F38FEA5D}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{19F5956D-B5CC-4625-B58B-5120F32197F3}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{C30CBD0D-3E0F-43A1-B3AA-1728BB5116ED}" type="presParOf" srcId="{19F5956D-B5CC-4625-B58B-5120F32197F3}" destId="{3D3FDEDD-C7A4-4459-8601-3EBFD0CE0B3C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{7F4D0DE5-8AA9-4973-A057-16D7A90C272B}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{C6E647B1-AA47-4BE8-96A1-598BD3C614EC}" srcOrd="11" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{6ACADC72-32E9-4A30-89B0-8FC734880C63}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{AA8F8F6B-B6C4-49E2-956A-B3E86F6D1494}" srcOrd="12" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{2ED8ED3A-5B44-4AB2-82AF-655FCD874AB6}" type="presParOf" srcId="{AA8F8F6B-B6C4-49E2-956A-B3E86F6D1494}" destId="{3CA2C3CB-32D0-4EA5-A59D-B9EBDEF5345E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{8F0A2A73-9E50-4743-850C-332E59188074}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{79ED5DB6-40F9-4CBC-AD3C-A01A0527ACCC}" srcOrd="13" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{01F2435A-A510-462D-BF09-E76148A29B92}" type="presParOf" srcId="{79ED5DB6-40F9-4CBC-AD3C-A01A0527ACCC}" destId="{28F20C82-40C9-4F15-861B-B9D835E9C771}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
     <dgm:cxn modelId="{243213B3-DB71-4B61-9932-E26AC82C6BA1}" type="presParOf" srcId="{DF1192E3-7B66-4875-9960-F7E5E91E415A}" destId="{9070F31F-B91A-4BCC-B067-300D3DFD1D6F}" srcOrd="14" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId15" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId14" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{3941C1FF-D3F4-49C9-9EF8-7E4D13B9A24D}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3553173" y="183028"/>
-          <a:ext cx="484848" cy="484927"/>
+          <a:off x="4698737" y="369499"/>
+          <a:ext cx="978815" cy="978975"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent2">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{F2B6C81E-FE97-42FC-A138-2EB95003A1AA}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3569171" y="199195"/>
-          <a:ext cx="452594" cy="452593"/>
+          <a:off x="4731034" y="402137"/>
+          <a:ext cx="913700" cy="913699"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="755650">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="id-ID" sz="800" kern="1200"/>
+            <a:rPr lang="id-ID" sz="1700" kern="1200"/>
             <a:t>Phase 5</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3633938" y="263864"/>
-        <a:ext cx="323318" cy="323256"/>
+        <a:off x="4861786" y="532690"/>
+        <a:ext cx="652717" cy="652593"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{DB911D74-430E-4E25-9CD8-A2CC8C734A06}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="2700000">
-          <a:off x="3051838" y="183053"/>
-          <a:ext cx="484792" cy="484792"/>
+          <a:off x="3686638" y="369550"/>
+          <a:ext cx="978702" cy="978702"/>
         </a:xfrm>
         <a:prstGeom prst="teardrop">
           <a:avLst>
             <a:gd name="adj" fmla="val 100000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{1C4E766B-C09A-4807-BF0A-4FB0D6898106}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3068324" y="199195"/>
-          <a:ext cx="452594" cy="452593"/>
+          <a:off x="3719921" y="402137"/>
+          <a:ext cx="913700" cy="913699"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent3">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="10160" tIns="10160" rIns="10160" bIns="10160" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="21590" tIns="21590" rIns="21590" bIns="21590" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="755650">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="id-ID" sz="800" kern="1200"/>
+            <a:rPr lang="id-ID" sz="1700" kern="1200"/>
             <a:t>Phase 4</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3132833" y="263864"/>
-        <a:ext cx="323318" cy="323256"/>
+        <a:off x="3850152" y="532690"/>
+        <a:ext cx="652717" cy="652593"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{EF8710A8-81B1-4B76-844D-AECD5E95D772}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="2700000">
-          <a:off x="2550991" y="183053"/>
-          <a:ext cx="484792" cy="484792"/>
+          <a:off x="2675525" y="369550"/>
+          <a:ext cx="978702" cy="978702"/>
         </a:xfrm>
         <a:prstGeom prst="teardrop">
           <a:avLst>
             <a:gd name="adj" fmla="val 100000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{5D4C7E50-5342-41B9-82A8-6CB7E9005367}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2567219" y="199195"/>
-          <a:ext cx="452594" cy="452593"/>
+          <a:off x="2708287" y="402137"/>
+          <a:ext cx="913700" cy="913699"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent4">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="10160" tIns="10160" rIns="10160" bIns="10160" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="21590" tIns="21590" rIns="21590" bIns="21590" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="755650">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="id-ID" sz="800" kern="1200"/>
+            <a:rPr lang="id-ID" sz="1700" kern="1200"/>
             <a:t>Phase 3</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2631728" y="263864"/>
-        <a:ext cx="323318" cy="323256"/>
+        <a:off x="2838518" y="532690"/>
+        <a:ext cx="652717" cy="652593"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{47373F8D-9131-497E-B748-DDD3AAA980A7}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="2700000">
-          <a:off x="2049886" y="183053"/>
-          <a:ext cx="484792" cy="484792"/>
+          <a:off x="1663891" y="369550"/>
+          <a:ext cx="978702" cy="978702"/>
         </a:xfrm>
         <a:prstGeom prst="teardrop">
           <a:avLst>
             <a:gd name="adj" fmla="val 100000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{3D3FDEDD-C7A4-4459-8601-3EBFD0CE0B3C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2066115" y="199195"/>
-          <a:ext cx="452594" cy="452593"/>
+          <a:off x="1696653" y="402137"/>
+          <a:ext cx="913700" cy="913699"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="10160" tIns="10160" rIns="10160" bIns="10160" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="21590" tIns="21590" rIns="21590" bIns="21590" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="755650">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="id-ID" sz="800" kern="1200"/>
+            <a:rPr lang="id-ID" sz="1700" kern="1200"/>
             <a:t>Phase 2</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2130881" y="263864"/>
-        <a:ext cx="323318" cy="323256"/>
+        <a:off x="1827405" y="532690"/>
+        <a:ext cx="652717" cy="652593"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{3CA2C3CB-32D0-4EA5-A59D-B9EBDEF5345E}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="2700000">
-          <a:off x="1548782" y="183053"/>
-          <a:ext cx="484792" cy="484792"/>
+          <a:off x="652258" y="369550"/>
+          <a:ext cx="978702" cy="978702"/>
         </a:xfrm>
         <a:prstGeom prst="teardrop">
           <a:avLst>
             <a:gd name="adj" fmla="val 100000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{28F20C82-40C9-4F15-861B-B9D835E9C771}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1565010" y="199195"/>
-          <a:ext cx="452594" cy="452593"/>
+          <a:off x="685019" y="402137"/>
+          <a:ext cx="913700" cy="913699"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="10160" tIns="10160" rIns="10160" bIns="10160" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="21590" tIns="21590" rIns="21590" bIns="21590" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="355600">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="755650">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="id-ID" sz="800" kern="1200"/>
+            <a:rPr lang="id-ID" sz="1700" kern="1200"/>
             <a:t>Phase 1</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1629777" y="263864"/>
-        <a:ext cx="323318" cy="323256"/>
+        <a:off x="815771" y="532690"/>
+        <a:ext cx="652717" cy="652593"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess">
   <dgm:title val="Circle Process"/>
   <dgm:desc val="Use to show sequential steps in a process. Limited to eleven Level 1 shapes with an unlimited number of Level 2 shapes. Works best with small amounts of text. Unused text does not appear, but remains available if you switch layouts."/>
   <dgm:catLst>
     <dgm:cat type="process" pri="8500"/>
     <dgm:cat type="officeonline" pri="8500"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="10">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="20">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="30">
@@ -15278,232 +18061,287 @@
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
 </dgm:styleDef>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EC34D1FB5B134D2B991D19F7AE914CA5"/>
-[...27 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="E242A053DA6448858A902A8FE1F025CC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F2FCBE3C-143E-416B-9496-21A090270A52}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FB2755" w:rsidRDefault="008B401F">
           <w:r w:rsidRPr="00EF2E47">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CF5F5754252142458A11648F5D909859"/>
+        <w:name w:val="77DDB82215B44B09B5B2D6C85E07F44E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E02BBDD2-3996-43D3-9168-A2564BF33DB1}"/>
+        <w:guid w:val="{BA5C97D6-702C-43DF-9AFE-F79490AC0C4C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FB2755" w:rsidRDefault="008B401F">
+        <w:p w:rsidR="00891771" w:rsidRDefault="00926949">
+          <w:r w:rsidRPr="00E854F1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Title]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D2F204DF4DA94F41900EACEE2B8B2016"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0029477D-260B-419D-B09F-2ABB51469BA5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00891771" w:rsidRDefault="00926949" w:rsidP="00926949">
+          <w:pPr>
+            <w:pStyle w:val="D2F204DF4DA94F41900EACEE2B8B2016"/>
+          </w:pPr>
           <w:r w:rsidRPr="00EF2E47">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Abstract]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="60CB8A2EEB354F34BE9213254BDA8FDA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2CB7BF6B-DF66-42E7-BC83-183DA05743E2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00891771" w:rsidRDefault="00926949">
+          <w:r w:rsidRPr="00E854F1">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Category]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="60C7A2443ACB4BD8935886DAD7964981"/>
+        <w:name w:val="C3563B75287E48FDB8A26B3F2848DCBE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{48D1FBE1-E897-4426-90C1-00D199257696}"/>
+        <w:guid w:val="{17970386-560D-4199-91CF-6DC01D9B811D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FB2755" w:rsidRDefault="008B401F">
-          <w:r w:rsidRPr="00EF2E47">
+        <w:p w:rsidR="00891771" w:rsidRDefault="00926949">
+          <w:r w:rsidRPr="00E854F1">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>[Title]</w:t>
+            <w:t>[Subject]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B5DF63E5A42F464BB94F412D41D860A8"/>
+        <w:name w:val="0A77AABD5EE445D88A6298202182D485"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{221F04B8-7937-46B8-9FFE-CDDBDA00937B}"/>
+        <w:guid w:val="{6C63EC3B-45B9-4AF6-8FA6-ADA17A6D66FE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FB2755" w:rsidRDefault="008B401F">
-          <w:r w:rsidRPr="00EF2E47">
+        <w:p w:rsidR="00891771" w:rsidRDefault="00926949">
+          <w:r w:rsidRPr="00E854F1">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Subject]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E24C10A9DF624233A5F1C0D4D4401FCD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BF08EAE1-2C2F-443D-924C-911804159B3B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00891771" w:rsidRDefault="00926949" w:rsidP="00926949">
+          <w:pPr>
+            <w:pStyle w:val="E24C10A9DF624233A5F1C0D4D4401FCD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E854F1">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Category]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A2C28BE52AAF414F915B90DF7A4236F6"/>
+        <w:name w:val="B2641F1D7F4D4AC7B3D852D9CE73E81A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{EF5DA9FC-DA70-441B-AAA3-2382FAC443E9}"/>
+        <w:guid w:val="{B93E3D84-661F-44CB-840A-27274734FBEE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FB2755" w:rsidRDefault="008B401F" w:rsidP="008B401F">
+        <w:p w:rsidR="00891771" w:rsidRDefault="00926949" w:rsidP="00926949">
           <w:pPr>
-            <w:pStyle w:val="A2C28BE52AAF414F915B90DF7A4236F6"/>
+            <w:pStyle w:val="B2641F1D7F4D4AC7B3D852D9CE73E81A"/>
           </w:pPr>
-          <w:r w:rsidRPr="00580102">
+          <w:r w:rsidRPr="00E52C88">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="264E7DB9F4874EF39F383225CD9104FF"/>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B38CED2F-3354-4A42-AF9F-DE5170FE846E}"/>
+        <w:guid w:val="{D00BEA6A-232B-49E5-B006-CE0BB9015C9A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FB2755" w:rsidRDefault="008B401F">
-          <w:r w:rsidRPr="00EF2E47">
+        <w:p w:rsidR="00000000" w:rsidRDefault="002B708E">
+          <w:r w:rsidRPr="00DC142E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>[Abstract]</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15539,99 +18377,122 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF587A"/>
     <w:rsid w:val="000A7960"/>
+    <w:rsid w:val="000B1685"/>
     <w:rsid w:val="00113C1C"/>
     <w:rsid w:val="00140B14"/>
+    <w:rsid w:val="001F41EA"/>
     <w:rsid w:val="00206B7E"/>
     <w:rsid w:val="002232F7"/>
+    <w:rsid w:val="002B708E"/>
     <w:rsid w:val="00302BEF"/>
     <w:rsid w:val="003F5579"/>
     <w:rsid w:val="00402166"/>
+    <w:rsid w:val="00491FB2"/>
+    <w:rsid w:val="004C0DF8"/>
     <w:rsid w:val="004D4012"/>
+    <w:rsid w:val="005659E3"/>
     <w:rsid w:val="005C1FE6"/>
     <w:rsid w:val="006A215F"/>
+    <w:rsid w:val="006C4BCA"/>
     <w:rsid w:val="006E3145"/>
     <w:rsid w:val="00740703"/>
     <w:rsid w:val="00776EB1"/>
+    <w:rsid w:val="00891771"/>
     <w:rsid w:val="00894F51"/>
     <w:rsid w:val="008B401F"/>
+    <w:rsid w:val="00926949"/>
     <w:rsid w:val="009E7B6C"/>
+    <w:rsid w:val="009F6445"/>
     <w:rsid w:val="00AD1493"/>
     <w:rsid w:val="00B01EFE"/>
     <w:rsid w:val="00B11628"/>
+    <w:rsid w:val="00B43950"/>
     <w:rsid w:val="00C2294F"/>
+    <w:rsid w:val="00C62C52"/>
     <w:rsid w:val="00C66872"/>
+    <w:rsid w:val="00C67F16"/>
     <w:rsid w:val="00CA5528"/>
+    <w:rsid w:val="00CB7BFC"/>
+    <w:rsid w:val="00D42068"/>
+    <w:rsid w:val="00E3237B"/>
     <w:rsid w:val="00EA52D9"/>
     <w:rsid w:val="00F90111"/>
     <w:rsid w:val="00FB2755"/>
     <w:rsid w:val="00FF587A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -16047,62 +18908,70 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FB2755"/>
+    <w:rsid w:val="002B708E"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC34D1FB5B134D2B991D19F7AE914CA5">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2C28BE52AAF414F915B90DF7A4236F6">
     <w:name w:val="A2C28BE52AAF414F915B90DF7A4236F6"/>
     <w:rsid w:val="008B401F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D2F204DF4DA94F41900EACEE2B8B2016">
+    <w:name w:val="D2F204DF4DA94F41900EACEE2B8B2016"/>
+    <w:rsid w:val="00926949"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E24C10A9DF624233A5F1C0D4D4401FCD">
+    <w:name w:val="E24C10A9DF624233A5F1C0D4D4401FCD"/>
+    <w:rsid w:val="00926949"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2641F1D7F4D4AC7B3D852D9CE73E81A">
+    <w:name w:val="B2641F1D7F4D4AC7B3D852D9CE73E81A"/>
+    <w:rsid w:val="00926949"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -16371,153 +19240,153 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=word/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
 </file>
 
 <file path=word/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
 <wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
-  <wetp:taskpane dockstate="right" visibility="0" width="350" row="5">
+  <wetp:taskpane dockstate="right" visibility="0" width="443" row="1">
     <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </wetp:taskpane>
 </wetp:taskpanes>
 </file>
 
 <file path=word/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{7A901632-81A0-4B5F-9856-B3B8FE9586F6}">
   <we:reference id="f78a3046-9e99-4300-aa2b-5814002b01a2" version="1.55.1.0" store="EXCatalog" storeType="EXCatalog"/>
   <we:alternateReferences>
     <we:reference id="WA104382081" version="1.55.1.0" store="en-US" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties>
-    <we:property name="MENDELEY_BIBLIOGRAPHY_IS_DIRTY" value="false"/>
-[...1 lines deleted...]
-    <we:property name="MENDELEY_CITATIONS" value="[{&quot;citationID&quot;:&quot;MENDELEY_CITATION_03cbafc1-a295-43a9-954e-4eff6f2ced17&quot;,&quot;properties&quot;:{&quot;noteIndex&quot;:0},&quot;isEdited&quot;:false,&quot;manualOverride&quot;:{&quot;isManuallyOverridden&quot;:false,&quot;citeprocText&quot;:&quot;(W. Anjaningrum et al., 2022; Ningsih &amp;#38; Handayani, 2025)&quot;,&quot;manualOverrideText&quot;:&quot;&quot;},&quot;citationTag&quot;:&quot;MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMDNjYmFmYzEtYTI5NS00M2E5LTk1NGUtNGVmZjZmMmNlZDE3IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFcuIEFuamFuaW5ncnVtIGV0IGFsLiwgMjAyMjsgTmluZ3NpaCAmIzM4OyBIYW5kYXlhbmksIDIwMjUpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiYzU1YzBhM2UtZDcyOS0zMWQyLTk4NmQtZTY0YzM0MzY5NjFmIiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiYzU1YzBhM2UtZDcyOS0zMWQyLTk4NmQtZTY0YzM0MzY5NjFmIiwidGl0bGUiOiJUaGUgSW5mbHVlbmNlIG9mIEZpbmFuY2luZywgRmluYW5jaW5nIFJpc2sgYW5kIExpcXVpZGl0eSBSaXNrIG9uIHRoZSBQcm9maXRhYmlsaXR5IG9mIFByaXZhdGUgSXNsYW1pYyBDb21tZXJjaWFsIEJhbmtzIChCVVMpIGluIEluZG9uZXNpYSIsImF1dGhvciI6W3siZmFtaWx5IjoiTmluZ3NpaCIsImdpdmVuIjoiV2l3aWsgRml0cmlhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiSGFuZGF5YW5pIiwiZ2l2ZW4iOiJZdW5pb3JpdGEgSW5kYWgiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJKdXJuYWwgSWxtaWFoIEJpc25pcyBkYW4gRWtvbm9taSBBc2lhIiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjMyODE1L0pJQkVLQS5WMTlJMi4yMzY4IiwiSVNTTiI6IjI2MjAtODc1WCIsIlVSTCI6Imh0dHBzOi8vamliZWthLmFzaWEuYWMuaWQvaW5kZXgucGhwL2ppYmVrYS9hcnRpY2xlL3ZpZXcvMjM2OCIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsNywxNF1dfSwicGFnZSI6IjE0Mi0xNTMiLCJhYnN0cmFjdCI6IlRoaXMgcmVzZWFyY2ggYWltcyB0byBkZXRlcm1pbmUgdGhlIGVmZmVjdCBvZiBtdWRoYXJhYmFoLCBtdXN5YXJha2FoLCBtdXJhYmFoYWggZmluYW5jaW5nLCBmaW5hbmNpbmcgcmlzayBhbmQgbGlxdWlkaXR5IHJpc2sgb24gcHJvZml0YWJpbGl0eSBpbiBQcml2YXRlIFNoYXJpYSBDb21tZXJjaWFsIEJhbmtzIGluIDIwMTktMjAyMy4gVGhlIHN0dWR5IHVzZWQgaXMgcXVhbnRpdGF0aXZlIGV4cGxhbmF0b3J5IG1ldGhvZC4gVGhlIGRhdGEgdXNlZCBhcmUgZGVyaXZlZCBmcm9tIGFubnVhbCBmaW5hbmNpYWwgcmVwb3J0cyBvZiBQcml2YXRlIFNoYXJpYSBDb21tZXJjaWFsIEJhbmtzLiBUaGUgcG9wdWxhdGlvbiBpbiB0aGlzIHJlc2VhcmNoIGlzIFByaXZhdGUgU2hhcmlhIENvbW1lcmNpYWwgQmFua3MgbGlzdGVkIG9uIHRoZSBGaW5hbmNpYWwgU2VydmljZXMgQXV0aG9yaXR5IChPSkspLiBUaGUgc2FtcGxpbmcgdGVjaG5pcXVlIHVzZWQgaXMgdGhlIHB1cnBvc2l2ZSBzYW1wbGluZyBhbmQgb2J0YWluZWQgNSBiYW5rcy4gVGhlIGRhdGEgYW5hbHlzaXMgdXNlZCBhcmUgY2xhc3NpY2FsIGFzc3VtcHRpb24gdGVzdGluZywgbXVsdGlwbGUgbGluZWFyIHJlZ3Jlc3Npb24sIGNvZWZmaWNpZW50IG9mIGRldGVybWluYXRpb24gKFLCrDIpIGFuZCBoeXBvdGhlc2lzIHRlc3RpbmcuIFRoZSByZXN1bHRzIHNob3cgdGhhdCBtdWRoYXJhYmFoIGZpbmFuY2luZywmbmJzcDsgbXVyYWJhaGFoIGZpbmFuY2luZywgZmluYW5jaW5nIHJpc2ssIGFuZCBsaXF1aWRpdHkgcmlzayBwYXJ0aWFsbHkgaGF2ZSBubyBlZmZlY3Qgb24gcHJvZml0YWJpbGl0eSB3aGlsZSBwYXJ0aWFsbHkgbXVzeWFyYWthaCBmaW5hbmNpbmcgaGFzIGEgc2lnbmlmaWNhbnQgZWZmZWN0IG9uIHByb2ZpdGFiaWxpdHkuIFRoaXMgcmVzdWx0IGluZGljYXRlIHRoYXQgYmFuayBuZWVkIHRvIGRldmVsb3AgbXVzeWFyYWthaCBmaW5hbmNpbmcsIGluY3JlYXNlIG9wZXJhdGlvbmFsIGVmZmljaWVuY3kgYW5kIGRldmVsb3BlIGVmZmVjdGl2ZSByaXNrIG1hbmFnZW1lbiBzeXN0ZW0uIE1lYW53aGlsZSBzaGFyaWEgYmFua3MgbmVlZCB0byBpbXByb3ZlIG1hbmFnZW1lbnQgY2FwYWJpbGl0aWVzIGluaSBtYW5hZ2luZyBtdWRoYXJhYmFoIGFuZCBtdXJhYmFoYWggZmluYW5jaW5nIGFuZCBkZXZlbG9wIG5ldyBwcm9kdWN0IHRoYXQgYXJlIG1vcmUgcHJvZml0YWJsZS4mbmJzcDsgU2hhcmlhIGJhbmtzIGhhdmUgdG8gbWFpbnRhaW4gZmluYW5jaW5nIHJpc2sgKE5QRikgc28gdGhhdCBpdCBkbyBub3QgY2F1c2UgcG90ZW50aWFsIGxvc3NlcyBpbiB0aGUgZnV0dXJlLCBTaGFyaWEgYmFua3MgYWxzbyBuZWVkIHRvIGltcHJvdmUgbWFuYWdlbWVuIGNhcGFiaWxpdGllcyBpbiBtYW5hZ2luZyBsaXF1aWR5IHJpc2siLCJwdWJsaXNoZXIiOiJJbnN0aXR1dCBUZWtub2xvZ2kgZGFuIEJpc25pcyBBc2lhIE1hbGFuZyIsImlzc3VlIjoiMiIsInZvbHVtZSI6IjE5IiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX0seyJpZCI6IjAyNDE2ZjA2LWQ4MGQtMzQxMy04ZmViLWEwMWVmZGY3ZjJiZSIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6IjAyNDE2ZjA2LWQ4MGQtMzQxMy04ZmViLWEwMWVmZGY3ZjJiZSIsInRpdGxlIjoiQ3JlYXRpdmUgSW5kdXN0cnkgaW4gdGhlIFBvc3QtUGFuZGVtaWMgRGlnaXRhbCBFcmE6IE1lYW5pbmdmdWwgSW5jdWJhdGlvbiwgQ3VzdG9tZXIgRm9jdXMsIGFuZCBIaWdoIElubm92YXRpb24gYXMgU3RyYXRlZ2llcyB0byBDb21wZXRlIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJBbmphbmluZ3J1bSIsImdpdmVuIjoiV2lkaXlhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiSGVybWF3YXRpIiwiZ2l2ZW4iOiJBZHlhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiWW9nYXRhbWEiLCJnaXZlbiI6IkFobWFkIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiU3VjaSIsImdpdmVuIjoiUmFoYXl1IiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiU2lkaSIsImdpdmVuIjoiQWd1cyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNSw5LDEzXV19LCJET0kiOiIxMC40MTA4L0VBSS43LTEwLTIwMjEuMjMxNjc4NCIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjIsNCwyN11dfSwiYWJzdHJhY3QiOiLigKYgVGhlIHB1cnBvc2Ugb2YgdGhpcyBzdHVkeSB3YXMgdG8gZGV0ZXJtaW5lIHRoZSBlZmZlY3Qgb2YgdGhlIFBlbnRhLWhlbGl4IGJ1c2luZXNzIGluY3ViYXRvciwgbWFya2V0IG9yaWVudGF0aW9uLCBhbmQgZW50cmVwcmVuZXVyaWFsIG9yaWVudGF0aW9uIG9uIGR5bmFtaWMgY2FwYWJpbGl0eSBhbmQgY29tcGV0aXRpdmUg4oCmIiwicHVibGlzaGVyIjoiRXVyb3BlYW4gQWxsaWFuY2UgZm9yIElubm92YXRpb24gbi5vLiIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9XX0=&quot;,&quot;citationItems&quot;:[{&quot;id&quot;:&quot;c55c0a3e-d729-31d2-986d-e64c3436961f&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;c55c0a3e-d729-31d2-986d-e64c3436961f&quot;,&quot;title&quot;:&quot;The Influence of Financing, Financing Risk and Liquidity Risk on the Profitability of Private Islamic Commercial Banks (BUS) in Indonesia&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Ningsih&quot;,&quot;given&quot;:&quot;Wiwik Fitria&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Handayani&quot;,&quot;given&quot;:&quot;Yuniorita Indah&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Jurnal Ilmiah Bisnis dan Ekonomi Asia&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.32815/JIBEKA.V19I2.2368&quot;,&quot;ISSN&quot;:&quot;2620-875X&quot;,&quot;URL&quot;:&quot;https://jibeka.asia.ac.id/index.php/jibeka/article/view/2368&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2025,7,14]]},&quot;page&quot;:&quot;142-153&quot;,&quot;abstract&quot;:&quot;This research aims to determine the effect of mudharabah, musyarakah, murabahah financing, financing risk and liquidity risk on profitability in Private Sharia Commercial Banks in 2019-2023. The study used is quantitative explanatory method. The data used are derived from annual financial reports of Private Sharia Commercial Banks. The population in this research is Private Sharia Commercial Banks listed on the Financial Services Authority (OJK). The sampling technique used is the purposive sampling and obtained 5 banks. The data analysis used are classical assumption testing, multiple linear regression, coefficient of determination (R¬2) and hypothesis testing. The results show that mudharabah financing,&amp;nbsp; murabahah financing, financing risk, and liquidity risk partially have no effect on profitability while partially musyarakah financing has a significant effect on profitability. This result indicate that bank need to develop musyarakah financing, increase operational efficiency and develope effective risk managemen system. Meanwhile sharia banks need to improve management capabilities ini managing mudharabah and murabahah financing and develop new product that are more profitable.&amp;nbsp; Sharia banks have to maintain financing risk (NPF) so that it do not cause potential losses in the future, Sharia banks also need to improve managemen capabilities in managing liquidy risk&quot;,&quot;publisher&quot;:&quot;Institut Teknologi dan Bisnis Asia Malang&quot;,&quot;issue&quot;:&quot;2&quot;,&quot;volume&quot;:&quot;19&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;title&quot;:&quot;Creative Industry in the Post-Pandemic Digital Era: Meaningful Incubation, Customer Focus, and High Innovation as Strategies to Compete&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Anjaningrum&quot;,&quot;given&quot;:&quot;Widiya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Hermawati&quot;,&quot;given&quot;:&quot;Adya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Yogatama&quot;,&quot;given&quot;:&quot;Ahmad&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Suci&quot;,&quot;given&quot;:&quot;Rahayu&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Sidi&quot;,&quot;given&quot;:&quot;Agus&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.4108/EAI.7-10-2021.2316784&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2022,4,27]]},&quot;abstract&quot;:&quot;… The purpose of this study was to determine the effect of the Penta-helix business incubator, market orientation, and entrepreneurial orientation on dynamic capability and competitive …&quot;,&quot;publisher&quot;:&quot;European Alliance for Innovation n.o.&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false}]},{&quot;citationID&quot;:&quot;MENDELEY_CITATION_720cb86d-c6ba-4f5f-9349-60a913c47303&quot;,&quot;properties&quot;:{&quot;noteIndex&quot;:0},&quot;isEdited&quot;:false,&quot;manualOverride&quot;:{&quot;isManuallyOverridden&quot;:false,&quot;citeprocText&quot;:&quot;(W. Anjaningrum et al., 2022; W. D. Anjaningrum et al., 2024; Dura &amp;#38; Wardana, 2024; Ningsih &amp;#38; Handayani, 2025; Sidi &amp;#38; Santoso, 2024)&quot;,&quot;manualOverrideText&quot;:&quot;&quot;},&quot;citationTag&quot;:&quot;MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNzIwY2I4NmQtYzZiYS00ZjVmLTkzNDktNjBhOTEzYzQ3MzAzIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFcuIEFuamFuaW5ncnVtIGV0IGFsLiwgMjAyMjsgVy4gRC4gQW5qYW5pbmdydW0gZXQgYWwuLCAyMDI0OyBEdXJhICYjMzg7IFdhcmRhbmEsIDIwMjQ7IE5pbmdzaWggJiMzODsgSGFuZGF5YW5pLCAyMDI1OyBTaWRpICYjMzg7IFNhbnRvc28sIDIwMjQpIiwibWFudWFsT3ZlcnJpZGVUZXh0IjoiIn0sImNpdGF0aW9uSXRlbXMiOlt7ImlkIjoiZjc3MWFkZWItOGZjNS0zYzNhLTkyMTgtN2U0MDZkZjE1Nzg5IiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiZjc3MWFkZWItOGZjNS0zYzNhLTkyMTgtN2U0MDZkZjE1Nzg5IiwidGl0bGUiOiJUaGUgU3VzdGFpbmFiaWxpdHkgUm9sZSBvZiBXb21lbiBFbnRyZXByZW5ldXJzIHRocm91Z2ggdGhlIERpZ2l0YWwgRmluYW5jaWFsIExpdGVyYWN5IE1vdmVtZW50IiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJEdXJhIiwiZ2l2ZW4iOiJKdXN0aXRhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiV2FyZGFuYSIsImdpdmVuIjoiRGl0eWEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJQb3B1bGF0aW9uIGFuZCBFY29ub21pY3MgOCgzKTogMTA4LTEyOSIsImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNSw5LDEzXV19LCJET0kiOiIxMC4zODk3L1BPUEVDT04uOC5FMTE2OTIzIiwiSVNTTiI6IjI2NTgtMzc5OCIsIlVSTCI6Imh0dHBzOi8vcG9wdWxhdGlvbmFuZGVjb25vbWljcy5wZW5zb2Z0Lm5ldC9hcnRpY2xlLzExNjkyMy8iLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI0LDEwLDMwXV19LCJwYWdlIjoiMTA4LTEyOSIsImFic3RyYWN0IjoiVGhpcyBzdHVkeSBkaXNjdXNzZXMgaG93IGZpbmFuY2lhbCB0ZWNobm9sb2d5IGFuZCBmaW5hbmNpYWwgbGl0ZXJhY3kgcGxheSBhIGNydWNpYWwgcm9sZSBpbiBzdXBwb3J0aW5nIHRoZSBzdXN0YWluYWJpbGl0eSBvZiBzbWFsbCBhbmQgbWVkaXVtIGVudGVycHJpc2VzIChTTUVzKSBpbiBFYXN0IEphdmEuIFRoZSB1dGlsaXphdGlvbiBvZiBmaW5hbmNpYWwgdGVjaG5vbG9neSwgd2hpY2ggaW5jbHVkZXMgdmFyaW91cyBkaWdpdGFsIHNlcnZpY2VzIHN1Y2ggYXMgb25saW5lIHBheW1lbnRzIGFuZCBhY2Nlc3MgdG8gZmluYW5jaW5nLCBhbG9uZyB3aXRoIGZpbmFuY2lhbCBsaXRlcmFjeSwgd2hpY2ggcmVmZXJzIHRvIHRoZSB1bmRlcnN0YW5kaW5nIGFuZCBhYmlsaXR5IHRvIG1hbmFnZSBmaW5hbmNlcyB3aXNlbHksIGhhcyBiZWVuIHByb3ZlbiB0byBiZSBlc3NlbnRpYWwgaW4gbWFpbnRhaW5pbmcgdGhlIGNvbXBldGl0aXZlbmVzcyBhbmQgZ3Jvd3RoIG9mIGJ1c2luZXNzZXMsIGVzcGVjaWFsbHkgYW1vbmcgZmVtYWxlIGVudHJlcHJlbmV1cnMuVGhlIHJlc2VhcmNoIHdhcyBjb25kdWN0ZWQgdXNpbmcgYSBzdXJ2ZXkgaW52b2x2aW5nIDM5MCBmZW1hbGUgZW50cmVwcmVuZXVycyBpbiBFYXN0IEphdmEsIHNlbGVjdGVkIHRocm91Z2ggcHVycG9zaXZlIHNhbXBsaW5nLiBVc2luZyBtdWx0aXBsZSBsaW5lYXIgcmVncmVzc2lvbiBhbmFseXNpcywgdGhlIGZpbmRpbmdzIGluZGljYXRlIHRoYXQgYm90aCBmaW5hbmNpYWwgdGVjaG5vbG9neSBhbmQgZmluYW5jaWFsIGxpdGVyYWN5IHNpZ25pZmljYW50bHkgaW1wYWN0IHRoZSBzdXN0YWluYWJpbGl0eSBvZiB3b21lbuKAmXMgYnVzaW5lc3NlcyBpbiB0aGUgcmVnaW9uLiBIb3dldmVyLCB0aGlzIHN0dWR5IGlzIGxpbWl0ZWQgYnkgaXRzIGZvY3VzIHNvbGVseSBvbiBmZW1hbGUgZW50cmVwcmVuZXVycyBpbiBFYXN0IEphdmEsIHdoaWNoIG1heSByZXN0cmljdCB0aGUgZ2VuZXJhbGl6YWJpbGl0eSBvZiB0aGUgcmVzdWx0cyB0byBvdGhlciBjaXRpZXMuIFRoZXJlZm9yZSwgYSBsYXJnZXIgc2FtcGxlIHNpemUgYWNyb3NzIHZhcmlvdXMgcmVnaW9ucyB3b3VsZCBwcm92aWRlIG1vcmUgY29tcHJlaGVuc2l2ZSBpbnNpZ2h0cy4gVGhpcyBzdHVkeSBzdWdnZXN0cyB0aGF0IHRoZSBFYXN0IEphdmEgZ292ZXJubWVudCBzaG91bGQgcGF5IGNsb3NlciBhdHRlbnRpb24gdG8gdGhpcyBzZWN0b3IsIGdpdmVuIGl0cyBzaWduaWZpY2FudCBjb250cmlidXRpb24gdG8gdGhlIHJlZ2lvbmFsIGFuZCBuYXRpb25hbCBlY29ub215LiIsInB1Ymxpc2hlciI6IkZhY3VsdHkgb2YgRWNvbm9taWNzLCBMb21vbm9zb3YgTW9zY293IFN0YXRlIFVuaXZlcnNpdHkiLCJpc3N1ZSI6IjMiLCJ2b2x1bWUiOiI4IiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX0seyJpZCI6ImM1NWMwYTNlLWQ3MjktMzFkMi05ODZkLWU2NGMzNDM2OTYxZiIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6ImM1NWMwYTNlLWQ3MjktMzFkMi05ODZkLWU2NGMzNDM2OTYxZiIsInRpdGxlIjoiVGhlIEluZmx1ZW5jZSBvZiBGaW5hbmNpbmcsIEZpbmFuY2luZyBSaXNrIGFuZCBMaXF1aWRpdHkgUmlzayBvbiB0aGUgUHJvZml0YWJpbGl0eSBvZiBQcml2YXRlIElzbGFtaWMgQ29tbWVyY2lhbCBCYW5rcyAoQlVTKSBpbiBJbmRvbmVzaWEiLCJhdXRob3IiOlt7ImZhbWlseSI6Ik5pbmdzaWgiLCJnaXZlbiI6Ildpd2lrIEZpdHJpYSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IkhhbmRheWFuaSIsImdpdmVuIjoiWXVuaW9yaXRhIEluZGFoIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiSnVybmFsIElsbWlhaCBCaXNuaXMgZGFuIEVrb25vbWkgQXNpYSIsImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNSw5LDEzXV19LCJET0kiOiIxMC4zMjgxNS9KSUJFS0EuVjE5STIuMjM2OCIsIklTU04iOiIyNjIwLTg3NVgiLCJVUkwiOiJodHRwczovL2ppYmVrYS5hc2lhLmFjLmlkL2luZGV4LnBocC9qaWJla2EvYXJ0aWNsZS92aWV3LzIzNjgiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDcsMTRdXX0sInBhZ2UiOiIxNDItMTUzIiwiYWJzdHJhY3QiOiJUaGlzIHJlc2VhcmNoIGFpbXMgdG8gZGV0ZXJtaW5lIHRoZSBlZmZlY3Qgb2YgbXVkaGFyYWJhaCwgbXVzeWFyYWthaCwgbXVyYWJhaGFoIGZpbmFuY2luZywgZmluYW5jaW5nIHJpc2sgYW5kIGxpcXVpZGl0eSByaXNrIG9uIHByb2ZpdGFiaWxpdHkgaW4gUHJpdmF0ZSBTaGFyaWEgQ29tbWVyY2lhbCBCYW5rcyBpbiAyMDE5LTIwMjMuIFRoZSBzdHVkeSB1c2VkIGlzIHF1YW50aXRhdGl2ZSBleHBsYW5hdG9yeSBtZXRob2QuIFRoZSBkYXRhIHVzZWQgYXJlIGRlcml2ZWQgZnJvbSBhbm51YWwgZmluYW5jaWFsIHJlcG9ydHMgb2YgUHJpdmF0ZSBTaGFyaWEgQ29tbWVyY2lhbCBCYW5rcy4gVGhlIHBvcHVsYXRpb24gaW4gdGhpcyByZXNlYXJjaCBpcyBQcml2YXRlIFNoYXJpYSBDb21tZXJjaWFsIEJhbmtzIGxpc3RlZCBvbiB0aGUgRmluYW5jaWFsIFNlcnZpY2VzIEF1dGhvcml0eSAoT0pLKS4gVGhlIHNhbXBsaW5nIHRlY2huaXF1ZSB1c2VkIGlzIHRoZSBwdXJwb3NpdmUgc2FtcGxpbmcgYW5kIG9idGFpbmVkIDUgYmFua3MuIFRoZSBkYXRhIGFuYWx5c2lzIHVzZWQgYXJlIGNsYXNzaWNhbCBhc3N1bXB0aW9uIHRlc3RpbmcsIG11bHRpcGxlIGxpbmVhciByZWdyZXNzaW9uLCBjb2VmZmljaWVudCBvZiBkZXRlcm1pbmF0aW9uIChSwqwyKSBhbmQgaHlwb3RoZXNpcyB0ZXN0aW5nLiBUaGUgcmVzdWx0cyBzaG93IHRoYXQgbXVkaGFyYWJhaCBmaW5hbmNpbmcsJm5ic3A7IG11cmFiYWhhaCBmaW5hbmNpbmcsIGZpbmFuY2luZyByaXNrLCBhbmQgbGlxdWlkaXR5IHJpc2sgcGFydGlhbGx5IGhhdmUgbm8gZWZmZWN0IG9uIHByb2ZpdGFiaWxpdHkgd2hpbGUgcGFydGlhbGx5IG11c3lhcmFrYWggZmluYW5jaW5nIGhhcyBhIHNpZ25pZmljYW50IGVmZmVjdCBvbiBwcm9maXRhYmlsaXR5LiBUaGlzIHJlc3VsdCBpbmRpY2F0ZSB0aGF0IGJhbmsgbmVlZCB0byBkZXZlbG9wIG11c3lhcmFrYWggZmluYW5jaW5nLCBpbmNyZWFzZSBvcGVyYXRpb25hbCBlZmZpY2llbmN5IGFuZCBkZXZlbG9wZSBlZmZlY3RpdmUgcmlzayBtYW5hZ2VtZW4gc3lzdGVtLiBNZWFud2hpbGUgc2hhcmlhIGJhbmtzIG5lZWQgdG8gaW1wcm92ZSBtYW5hZ2VtZW50IGNhcGFiaWxpdGllcyBpbmkgbWFuYWdpbmcgbXVkaGFyYWJhaCBhbmQgbXVyYWJhaGFoIGZpbmFuY2luZyBhbmQgZGV2ZWxvcCBuZXcgcHJvZHVjdCB0aGF0IGFyZSBtb3JlIHByb2ZpdGFibGUuJm5ic3A7IFNoYXJpYSBiYW5rcyBoYXZlIHRvIG1haW50YWluIGZpbmFuY2luZyByaXNrIChOUEYpIHNvIHRoYXQgaXQgZG8gbm90IGNhdXNlIHBvdGVudGlhbCBsb3NzZXMgaW4gdGhlIGZ1dHVyZSwgU2hhcmlhIGJhbmtzIGFsc28gbmVlZCB0byBpbXByb3ZlIG1hbmFnZW1lbiBjYXBhYmlsaXRpZXMgaW4gbWFuYWdpbmcgbGlxdWlkeSByaXNrIiwicHVibGlzaGVyIjoiSW5zdGl0dXQgVGVrbm9sb2dpIGRhbiBCaXNuaXMgQXNpYSBNYWxhbmciLCJpc3N1ZSI6IjIiLCJ2b2x1bWUiOiIxOSIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9LHsiaWQiOiIwMjQxNmYwNi1kODBkLTM0MTMtOGZlYi1hMDFlZmRmN2YyYmUiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiIwMjQxNmYwNi1kODBkLTM0MTMtOGZlYi1hMDFlZmRmN2YyYmUiLCJ0aXRsZSI6IkNyZWF0aXZlIEluZHVzdHJ5IGluIHRoZSBQb3N0LVBhbmRlbWljIERpZ2l0YWwgRXJhOiBNZWFuaW5nZnVsIEluY3ViYXRpb24sIEN1c3RvbWVyIEZvY3VzLCBhbmQgSGlnaCBJbm5vdmF0aW9uIGFzIFN0cmF0ZWdpZXMgdG8gQ29tcGV0ZSIsImF1dGhvciI6W3siZmFtaWx5IjoiQW5qYW5pbmdydW0iLCJnaXZlbiI6IldpZGl5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6Ikhlcm1hd2F0aSIsImdpdmVuIjoiQWR5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IllvZ2F0YW1hIiwiZ2l2ZW4iOiJBaG1hZCIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlN1Y2kiLCJnaXZlbiI6IlJhaGF5dSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlNpZGkiLCJnaXZlbiI6IkFndXMiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJhY2Nlc3NlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsOSwxM11dfSwiRE9JIjoiMTAuNDEwOC9FQUkuNy0xMC0yMDIxLjIzMTY3ODQiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDIyLDQsMjddXX0sImFic3RyYWN0Ijoi4oCmIFRoZSBwdXJwb3NlIG9mIHRoaXMgc3R1ZHkgd2FzIHRvIGRldGVybWluZSB0aGUgZWZmZWN0IG9mIHRoZSBQZW50YS1oZWxpeCBidXNpbmVzcyBpbmN1YmF0b3IsIG1hcmtldCBvcmllbnRhdGlvbiwgYW5kIGVudHJlcHJlbmV1cmlhbCBvcmllbnRhdGlvbiBvbiBkeW5hbWljIGNhcGFiaWxpdHkgYW5kIGNvbXBldGl0aXZlIOKApiIsInB1Ymxpc2hlciI6IkV1cm9wZWFuIEFsbGlhbmNlIGZvciBJbm5vdmF0aW9uIG4uby4iLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfSx7ImlkIjoiMGJjYTc4MzMtNjllYy0zMGY3LWFjMWEtYzdkYTdkYzUzMzI2IiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiMGJjYTc4MzMtNjllYy0zMGY3LWFjMWEtYzdkYTdkYzUzMzI2IiwidGl0bGUiOiJDcmVhdGl2ZSBJbmR1c3RyaWVzw6LigqzihKIgUmlzayBBcHBldGl0ZSBpbiBFYXN0IEphdmEgYW5kIEl0cyBJbXBhY3Qgb24gRHluYW1pYyBDYXBhYmlsaXR5IGFuZCBDb21wZXRpdGl2ZSBBZHZhbnRhZ2UiLCJhdXRob3IiOlt7ImZhbWlseSI6IlNpZGkiLCJnaXZlbiI6IkFndXMgUHVybm9tbyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlNhbnRvc28iLCJnaXZlbiI6IlJpc2EiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJCaW51cyBCdXNpbmVzcyBSZXZpZXciLCJhY2Nlc3NlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsOSwxM11dfSwiRE9JIjoiMTAuMjE1MTIvQkJSLlYxNUkyLjEwNDI5IiwiSVNTTiI6IjI0NzYtOTA1MyIsIlVSTCI6Imh0dHBzOi8vam91cm5hbC5iaW51cy5hYy5pZC9pbmRleC5waHAvQkJSL2FydGljbGUvdmlldy8xMDQyOSIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjQsNiwxNF1dfSwicGFnZSI6IjEwNy0xMTciLCJhYnN0cmFjdCI6IlN0dWRpZXMgcmVsYXRlZCB0byByaXNrIGFwcGV0aXRlLCB3aGljaCBwbGF5cyBhbiBpbXBvcnRhbnQgcm9sZSBpbiByaXNrIG1hbmFnZW1lbnQgaW4gdGhlIGNyZWF0aXZlIGVjb25vbXkgc2VjdG9yLCBzdGlsbCBuZWVkIHRvIGJlIG1hZGUgYXZhaWxhYmxlLCBzbyByZWxhdGluZyBpdCB3aXRoIGR5bmFtaWMgY2FwYWJpbGl0aWVzIGFuZCBjb21wZXRpdGl2ZSBhZHZhbnRhZ2UgaXMgdGhlIG1haW4gbm92ZWx0eSBvZiB0aGUgcmVzZWFyY2guIFRoZSByZXNlYXJjaCBhaW1lZCB0byB1bmRlcnN0YW5kIHRoZSByaXNrIGFwcGV0aXRlIG9mIHRoZSBjcmVhdGl2ZSBTbWFsbCBhbmQgTWVkaXVtLVNpemVkIEVudGVycHJpc2VzIChTTUVzKSBpbiBFYXN0IEphdmEsIEluZG9uZXNpYSwgYW5kIGFuYWx5emUgdGhlIGltcGFjdCBvZiB0aGUgcmlzayBhcHBldGl0ZSBvbiB0aGVpciBkeW5hbWljIGNhcGFiaWxpdGllcyBhbmQgY29tcGV0aXRpdmUgYWR2YW50YWdlcy4gUHJpbWFyeSBkYXRhIHdhcyBvYnRhaW5lZCB0aHJvdWdoIGEgcXVhbnRpdGF0aXZlIHJlc2VhcmNoIG1ldGhvZCB3aXRoIGEgTGlrZXJ0LXNpemVkIG9ubGluZSBxdWVzdGlvbm5haXJlIGluc3RydW1lbnQgYW5kIGRpc3RyaWJ1dGVkIHRvIDMwMCBjcmVhdGl2ZSBpbmR1c3RyaWVzIGluIEVhc3QgSmF2YSwgd2l0aCB0aGUgdW5pdCBvZiBhbmFseXNpcyBiZWluZyB0aGUgY3JlYXRpdmUgYnVzaW5lc3Mgb3duZXIuIFRoZSBkYXRhIHdlcmUgYW5hbHl6ZWQgdXNpbmcgUGFydGlhbCBMZWFzdCBTcXVhcmUgLSBTdHJ1Y3R1cmFsIEVxdWF0aW9uIE1vZGVsbGluZyAoUExTLVNFTSkgd2VpZ2h0IGFuYWx5c2lzIHdpdGggU21hcnRQTFMgdmVyc2lvbiA0IHNvZnR3YXJlLiBBZnRlciBwYXNzaW5nIHRoZSBleHRlcm5hbCB0ZXN0IGFuZCBpbm5lciBtb2RlbCwgaHlwb3RoZXNpcyB0ZXN0aW5nIHdhcyBjYXJyaWVkIG91dCBieSByZXZpZXdpbmcgdGhlIHQtc3RhdGlzdGljcyBhbmQgcC12YWx1ZXMuIFRoZSBhbmFseXNpcyByZXN1bHRzIHByb3ZpZGUgYSBzdXJwcmlzZSwgc2hvd2luZyB0aGF0IG5vdCBhbGwgdHlwZXMgb2YgcmlzayBhcHBldGl0ZSBzaWduaWZpY2FudGx5IGltcGFjdCBkeW5hbWljIGNhcGFiaWxpdGllcyBhbmQgY29tcGV0aXRpdmUgYWR2YW50YWdlLiBBdm9pZGluZyB0aGUgZGlzY292ZXJ5IG9mIGRldHJpbWVudGFsIHJpc2tzIHRvIGR5bmFtaWMgY2FwYWJpbGl0aWVzIGFuZCBjb21wZXRpdGl2ZSBhZHZhbnRhZ2UgZW1waGFzaXplcyB0aGF0IGluIHRoaXMgZXJhLCBldmVyeSBjcmVhdGl2ZSBTTUUgbXVzdCBmYWNlIHJpc2tzLiBBdm9pZGluZyByaXNrcyBtYWtlcyB0aGUgYnVzaW5lc3MgdW5hYmxlIHRvIGZhY2UgZHluYW1pYyBjaGFuZ2VzIGluIGNvbmRpdGlvbnMgYW5kIHdpbGwgbm90IGhhdmUgYSBjb21wZXRpdGl2ZSBhZHZhbnRhZ2UuIEhvd2V2ZXIsIHJpc2sgYW5kIHJldmVudWUgc2hhcmluZyBkbyBub3Qgc2lnbmlmaWNhbnRseSBpbXBhY3QgY29tcGV0aXRpdmUgYWR2YW50YWdlLiBJdCBoYXMgYSBzdHJvbmcgaW1wYWN0IHRocm91Z2ggZHluYW1pYyBjYXBhYmlsaXRpZXMuIENyZWF0aXZlIFNNRXMgY2FuIGNob29zZSB0byB0cmFuc2ZlciByaXNrcyBvciByZWR1Y2UgdGhlbS4gRnV0dXJlIHJlc2VhcmNoIGNhbiBleGFtaW5lIGRpZmZlcmVudCByaXNrIGFwcGV0aXRlcyBmb3IgY3JlYXRpdmUgZWNvbm9teSBpbiBlYWNoIHN1YnNlY3Rvci4iLCJwdWJsaXNoZXIiOiJVbml2ZXJzaXRhcyBCaW5hIE51c2FudGFyYSIsImlzc3VlIjoiMiIsInZvbHVtZSI6IjE1IiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX0seyJpZCI6IjlhNThmYzVmLTVmNWUtM2IzOS05YTQxLTJjYmY1ZGM3NzUwMiIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6IjlhNThmYzVmLTVmNWUtM2IzOS05YTQxLTJjYmY1ZGM3NzUwMiIsInRpdGxlIjoiU3B1cnJpbmcgU01Fc+KAmSBwZXJmb3JtYW5jZSB0aHJvdWdoIGJ1c2luZXNzIGludGVsbGlnZW5jZSwgb3JnYW5pemF0aW9uYWwgYW5kIG5ldHdvcmsgbGVhcm5pbmcsIGN1c3RvbWVyIHZhbHVlIGFudGljaXBhdGlvbiwgYW5kIGlubm92YXRpb24gLSBFbXBpcmljYWwgZXZpZGVuY2Ugb2YgdGhlIGNyZWF0aXZlIGVjb25vbXkgc2VjdG9yIGluIEVhc3QgSmF2YSwgSW5kb25lc2lhIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJBbmphbmluZ3J1bSIsImdpdmVuIjoiV2lkaXlhIERld2kiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJBeml6YWgiLCJnaXZlbiI6Ik51ciIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlN1cnlhZGkiLCJnaXZlbiI6Ik5hbmFuZyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IkhlbGl5b24iLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiJIZWxpeW9uIiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjEwMTYvSi5IRUxJWU9OLjIwMjQuRTI3OTk4IiwiSVNTTiI6IjI0MDU4NDQwIiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyNCw0LDE1XV19LCJhYnN0cmFjdCI6IlNldmVyYWwgc3R1ZGllcyBoYXZlIGV4cGxvcmVkIGZpcm0gcGVyZm9ybWFuY2UgaW4gdGhlIHBvc3QtQ292aWQtMTkgcGFuZGVtaWMgZXJhLiBIb3dldmVyLCB0aGVyZSBpcyBub3QgbXVjaCByZXNlYXJjaCB0byBmaW5kIHJlcG9ydHMgZGl2dWxnaW5nIHRoZSBjb21wbGV4IHJlbGF0aW9uc2hpcCBkeW5hbWljcyBiZXR3ZWVuIGJ1c2luZXNzIGludGVsbGlnZW5jZSwgb3JnYW5pemF0aW9uYWwgYW5kIG5ldHdvcmsgbGVhcm5pbmcsIGN1c3RvbWVyIHZhbHVlIGFudGljaXBhdGlvbiwgYW5kIGNyZWF0aXZlIGVjb25vbXktYmFzZWQgc21hbGwtbWVkaXVtIGVudGVycHJpc2VzIChTTUVzKSBwZXJmb3JtYW5jZSBpbiBkZXZlbG9waW5nIGNvdW50cmllcy4gVGhpcyBzdHVkeSBhaW1zIHRvIHVuY292ZXIgdGhlIGNvbXBsZXhpdHkgb2YgdGhvc2UgcmVsYXRpb25zaGlwcy4gVGhlIHF1YW50aXRhdGl2ZSBkYXRhIHdlcmUgY29sbGVjdGVkIGZyb20gMzEzIGNyZWF0aXZlIGVjb25vbXktYmFzZWQgU01FcyBpbiBFYXN0IEphdmEsIEluZG9uZXNpYS4gVXNpbmcgUExTLVNFTSwgdGhpcyBzdHVkeSBkaXNjbG9zZWQgdGhhdCBidXNpbmVzcyBpbnRlbGxpZ2VuY2UgcHJhY3RpY2VzIGNvdWxkIG5vdCBkaXJlY3RseSBpbXBhY3QgU01FcycgcGVyZm9ybWFuY2UuIEJ1c2luZXNzIGludGVsbGlnZW5jZSB3aWxsIGJlIGNydWNpYWwgdG8gU01FcycgcGVyZm9ybWFuY2Ugd2l0aCB0aGUgc3VwcG9ydCBvZiBvcmdhbml6YXRpb25hbCBsZWFybmluZyBhcyBhIG1lZGlhdG9yLiBUaGUgZmluZGluZyBhbHNvIGNvbmZpcm1lZCB0aGUgcHJlc2VuY2Ugb2Ygc2VyaWFsIG1lZGlhdGlvbiBvZiBvcmdhbml6YXRpb25hbCBsZWFybmluZyBhbmQgaW5ub3ZhdGlvbiBpbiB0aGUgcmVsYXRpb25zaGlwIGJldHdlZW4gYnVzaW5lc3MgaW50ZWxsaWdlbmNlIGFuZCBTTUVzJyBwZXJmb3JtYW5jZS4gSG93ZXZlciwgdGhlIHJvbGUgb2YgbmV0d29yayBsZWFybmluZyBhbmQgaW5ub3ZhdGlvbiBpcyBhbHNvIGltcG9ydGFudCwgY29uc2lkZXJpbmcgdGhlaXIgcmVsYXRpdmVseSBsYXJnZSBkaXJlY3QgaW1wYWN0IG9uIFNNRXPigJkgcGVyZm9ybWFuY2UuIFRoZSB0aGVvcmV0aWNhbCBpbXBsaWNhdGlvbnMgb2YgdGhpcyByZXNlYXJjaCBicm9rZSB0aGUgYm91bmRhcmllcyBvZiBzdHJhdGVnaWMgbWFuYWdlbWVudCB0aGVvcnkgaW4gcmVzb3VyY2UtYmFzZWQgdmlldyBhbmQga25vd2xlZGdlLWJhc2VkIHZpZXcgaW4gdGhlIGxhdGVzdCBlcmEsIHdoZXJlIGNyZWF0aXZlIGVjb25vbXktYmFzZWQgU01FcyBoYXZlIGJlZW4gYWJsZSB0byBtb2JpbGl6ZSByZXNvdXJjZXMgdG8gY2Fycnkgb3V0IGJ1c2luZXNzIGludGVsbGlnZW5jZSB0byByZWFsaXplIGlubm92YXRpb24gYW5kIGhpZ2ggcGVyZm9ybWFuY2UuIEZ1cnRoZXIgcmVzZWFyY2ggaXMgc3VnZ2VzdGVkIHRvIGV4cGxvcmUgdGhlIHJvbGUgb2YgYnVzaW5lc3MgaW50ZWxsaWdlbmNlIGluIHByb21vdGluZyBzcGVjaWZpYyBwZXJmb3JtYW5jZSBhcmVhcywgc3VjaCBhcyBtYXJrZXRpbmcgcGVyZm9ybWFuY2UsIGZpbmFuY2lhbCBwZXJmb3JtYW5jZSwgYW5kIGh1bWFuIHJlc291cmNlIG1hbmFnZW1lbnQuIEluIGFkZGl0aW9uLCBpdCBpcyBhZHZpc2FibGUgdG8gY2hvb3NlIG1vcmUgc3BlY2lmaWMgcmVzZWFyY2ggc3ViamVjdHMsIGluY2x1ZGluZyB0aG9zZSBpbiB0aGUgY3VsaW5hcnkgc3Vic2VjdG9yLCBhbmQgcGF5IGF0dGVudGlvbiB0byBvdGhlciBhcmVhcywgZS5nLiwgdGhlIGRlbW9ncmFwaGljcyBvZiByZXNwb25kZW50cyBpbiB0aGUgbW9kZWwgYXMgYSBjb250cm9sIHZhcmlhYmxlLiIsInB1Ymxpc2hlciI6IkVsc2V2aWVyIEx0ZCIsImlzc3VlIjoiNyIsInZvbHVtZSI6IjEwIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX1dfQ==&quot;,&quot;citationItems&quot;:[{&quot;id&quot;:&quot;f771adeb-8fc5-3c3a-9218-7e406df15789&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;f771adeb-8fc5-3c3a-9218-7e406df15789&quot;,&quot;title&quot;:&quot;The Sustainability Role of Women Entrepreneurs through the Digital Financial Literacy Movement&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Dura&quot;,&quot;given&quot;:&quot;Justita&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Wardana&quot;,&quot;given&quot;:&quot;Ditya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Population and Economics 8(3): 108-129&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.3897/POPECON.8.E116923&quot;,&quot;ISSN&quot;:&quot;2658-3798&quot;,&quot;URL&quot;:&quot;https://populationandeconomics.pensoft.net/article/116923/&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2024,10,30]]},&quot;page&quot;:&quot;108-129&quot;,&quot;abstract&quot;:&quot;This study discusses how financial technology and financial literacy play a crucial role in supporting the sustainability of small and medium enterprises (SMEs) in East Java. The utilization of financial technology, which includes various digital services such as online payments and access to financing, along with financial literacy, which refers to the understanding and ability to manage finances wisely, has been proven to be essential in maintaining the competitiveness and growth of businesses, especially among female entrepreneurs.The research was conducted using a survey involving 390 female entrepreneurs in East Java, selected through purposive sampling. Using multiple linear regression analysis, the findings indicate that both financial technology and financial literacy significantly impact the sustainability of women’s businesses in the region. However, this study is limited by its focus solely on female entrepreneurs in East Java, which may restrict the generalizability of the results to other cities. Therefore, a larger sample size across various regions would provide more comprehensive insights. This study suggests that the East Java government should pay closer attention to this sector, given its significant contribution to the regional and national economy.&quot;,&quot;publisher&quot;:&quot;Faculty of Economics, Lomonosov Moscow State University&quot;,&quot;issue&quot;:&quot;3&quot;,&quot;volume&quot;:&quot;8&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;c55c0a3e-d729-31d2-986d-e64c3436961f&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;c55c0a3e-d729-31d2-986d-e64c3436961f&quot;,&quot;title&quot;:&quot;The Influence of Financing, Financing Risk and Liquidity Risk on the Profitability of Private Islamic Commercial Banks (BUS) in Indonesia&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Ningsih&quot;,&quot;given&quot;:&quot;Wiwik Fitria&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Handayani&quot;,&quot;given&quot;:&quot;Yuniorita Indah&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Jurnal Ilmiah Bisnis dan Ekonomi Asia&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.32815/JIBEKA.V19I2.2368&quot;,&quot;ISSN&quot;:&quot;2620-875X&quot;,&quot;URL&quot;:&quot;https://jibeka.asia.ac.id/index.php/jibeka/article/view/2368&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2025,7,14]]},&quot;page&quot;:&quot;142-153&quot;,&quot;abstract&quot;:&quot;This research aims to determine the effect of mudharabah, musyarakah, murabahah financing, financing risk and liquidity risk on profitability in Private Sharia Commercial Banks in 2019-2023. The study used is quantitative explanatory method. The data used are derived from annual financial reports of Private Sharia Commercial Banks. The population in this research is Private Sharia Commercial Banks listed on the Financial Services Authority (OJK). The sampling technique used is the purposive sampling and obtained 5 banks. The data analysis used are classical assumption testing, multiple linear regression, coefficient of determination (R¬2) and hypothesis testing. The results show that mudharabah financing,&amp;nbsp; murabahah financing, financing risk, and liquidity risk partially have no effect on profitability while partially musyarakah financing has a significant effect on profitability. This result indicate that bank need to develop musyarakah financing, increase operational efficiency and develope effective risk managemen system. Meanwhile sharia banks need to improve management capabilities ini managing mudharabah and murabahah financing and develop new product that are more profitable.&amp;nbsp; Sharia banks have to maintain financing risk (NPF) so that it do not cause potential losses in the future, Sharia banks also need to improve managemen capabilities in managing liquidy risk&quot;,&quot;publisher&quot;:&quot;Institut Teknologi dan Bisnis Asia Malang&quot;,&quot;issue&quot;:&quot;2&quot;,&quot;volume&quot;:&quot;19&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;title&quot;:&quot;Creative Industry in the Post-Pandemic Digital Era: Meaningful Incubation, Customer Focus, and High Innovation as Strategies to Compete&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Anjaningrum&quot;,&quot;given&quot;:&quot;Widiya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Hermawati&quot;,&quot;given&quot;:&quot;Adya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Yogatama&quot;,&quot;given&quot;:&quot;Ahmad&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Suci&quot;,&quot;given&quot;:&quot;Rahayu&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Sidi&quot;,&quot;given&quot;:&quot;Agus&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.4108/EAI.7-10-2021.2316784&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2022,4,27]]},&quot;abstract&quot;:&quot;… The purpose of this study was to determine the effect of the Penta-helix business incubator, market orientation, and entrepreneurial orientation on dynamic capability and competitive …&quot;,&quot;publisher&quot;:&quot;European Alliance for Innovation n.o.&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;0bca7833-69ec-30f7-ac1a-c7da7dc53326&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;0bca7833-69ec-30f7-ac1a-c7da7dc53326&quot;,&quot;title&quot;:&quot;Creative Industriesâ€™ Risk Appetite in East Java and Its Impact on Dynamic Capability and Competitive Advantage&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Sidi&quot;,&quot;given&quot;:&quot;Agus Purnomo&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Santoso&quot;,&quot;given&quot;:&quot;Risa&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Binus Business Review&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.21512/BBR.V15I2.10429&quot;,&quot;ISSN&quot;:&quot;2476-9053&quot;,&quot;URL&quot;:&quot;https://journal.binus.ac.id/index.php/BBR/article/view/10429&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2024,6,14]]},&quot;page&quot;:&quot;107-117&quot;,&quot;abstract&quot;:&quot;Studies related to risk appetite, which plays an important role in risk management in the creative economy sector, still need to be made available, so relating it with dynamic capabilities and competitive advantage is the main novelty of the research. The research aimed to understand the risk appetite of the creative Small and Medium-Sized Enterprises (SMEs) in East Java, Indonesia, and analyze the impact of the risk appetite on their dynamic capabilities and competitive advantages. Primary data was obtained through a quantitative research method with a Likert-sized online questionnaire instrument and distributed to 300 creative industries in East Java, with the unit of analysis being the creative business owner. The data were analyzed using Partial Least Square - Structural Equation Modelling (PLS-SEM) weight analysis with SmartPLS version 4 software. After passing the external test and inner model, hypothesis testing was carried out by reviewing the t-statistics and p-values. The analysis results provide a surprise, showing that not all types of risk appetite significantly impact dynamic capabilities and competitive advantage. Avoiding the discovery of detrimental risks to dynamic capabilities and competitive advantage emphasizes that in this era, every creative SME must face risks. Avoiding risks makes the business unable to face dynamic changes in conditions and will not have a competitive advantage. However, risk and revenue sharing do not significantly impact competitive advantage. It has a strong impact through dynamic capabilities. Creative SMEs can choose to transfer risks or reduce them. Future research can examine different risk appetites for creative economy in each subsector.&quot;,&quot;publisher&quot;:&quot;Universitas Bina Nusantara&quot;,&quot;issue&quot;:&quot;2&quot;,&quot;volume&quot;:&quot;15&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;9a58fc5f-5f5e-3b39-9a41-2cbf5dc77502&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;9a58fc5f-5f5e-3b39-9a41-2cbf5dc77502&quot;,&quot;title&quot;:&quot;Spurring SMEs’ performance through business intelligence, organizational and network learning, customer value anticipation, and innovation - Empirical evidence of the creative economy sector in East Java, Indonesia&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Anjaningrum&quot;,&quot;given&quot;:&quot;Widiya Dewi&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Azizah&quot;,&quot;given&quot;:&quot;Nur&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Suryadi&quot;,&quot;given&quot;:&quot;Nanang&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Heliyon&quot;,&quot;container-title-short&quot;:&quot;Heliyon&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.1016/J.HELIYON.2024.E27998&quot;,&quot;ISSN&quot;:&quot;24058440&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2024,4,15]]},&quot;abstract&quot;:&quot;Several studies have explored firm performance in the post-Covid-19 pandemic era. However, there is not much research to find reports divulging the complex relationship dynamics between business intelligence, organizational and network learning, customer value anticipation, and creative economy-based small-medium enterprises (SMEs) performance in developing countries. This study aims to uncover the complexity of those relationships. The quantitative data were collected from 313 creative economy-based SMEs in East Java, Indonesia. Using PLS-SEM, this study disclosed that business intelligence practices could not directly impact SMEs' performance. Business intelligence will be crucial to SMEs' performance with the support of organizational learning as a mediator. The finding also confirmed the presence of serial mediation of organizational learning and innovation in the relationship between business intelligence and SMEs' performance. However, the role of network learning and innovation is also important, considering their relatively large direct impact on SMEs’ performance. The theoretical implications of this research broke the boundaries of strategic management theory in resource-based view and knowledge-based view in the latest era, where creative economy-based SMEs have been able to mobilize resources to carry out business intelligence to realize innovation and high performance. Further research is suggested to explore the role of business intelligence in promoting specific performance areas, such as marketing performance, financial performance, and human resource management. In addition, it is advisable to choose more specific research subjects, including those in the culinary subsector, and pay attention to other areas, e.g., the demographics of respondents in the model as a control variable.&quot;,&quot;publisher&quot;:&quot;Elsevier Ltd&quot;,&quot;issue&quot;:&quot;7&quot;,&quot;volume&quot;:&quot;10&quot;},&quot;isTemporary&quot;:false}]}]"/>
+    <we:property name="MENDELEY_BIBLIOGRAPHY_IS_DIRTY" value="true"/>
+    <we:property name="MENDELEY_BIBLIOGRAPHY_LAST_MODIFIED" value="1785138200836"/>
+    <we:property name="MENDELEY_CITATIONS" value="[{&quot;citationID&quot;:&quot;MENDELEY_CITATION_03cbafc1-a295-43a9-954e-4eff6f2ced17&quot;,&quot;properties&quot;:{&quot;noteIndex&quot;:0},&quot;isEdited&quot;:false,&quot;manualOverride&quot;:{&quot;isManuallyOverridden&quot;:false,&quot;citeprocText&quot;:&quot;(W. Anjaningrum et al., 2022; Syatir et al., 2025)&quot;,&quot;manualOverrideText&quot;:&quot;&quot;},&quot;citationItems&quot;:[{&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;title&quot;:&quot;Creative Industry in the Post-Pandemic Digital Era: Meaningful Incubation, Customer Focus, and High Innovation as Strategies to Compete&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Anjaningrum&quot;,&quot;given&quot;:&quot;Widiya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Hermawati&quot;,&quot;given&quot;:&quot;Adya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Yogatama&quot;,&quot;given&quot;:&quot;Ahmad&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Suci&quot;,&quot;given&quot;:&quot;Rahayu&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Sidi&quot;,&quot;given&quot;:&quot;Agus&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.4108/EAI.7-10-2021.2316784&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2022,4,27]]},&quot;abstract&quot;:&quot;… The purpose of this study was to determine the effect of the Penta-helix business incubator, market orientation, and entrepreneurial orientation on dynamic capability and competitive …&quot;,&quot;publisher&quot;:&quot;European Alliance for Innovation n.o.&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;69cee6f2-fa55-3961-a6b3-7101756e2605&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;69cee6f2-fa55-3961-a6b3-7101756e2605&quot;,&quot;title&quot;:&quot;Interaction Between Investment, Exports, Human Development Index, Technology, and Corruption on Economic Growth of ASEAN Countries&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Syatir&quot;,&quot;given&quot;:&quot;Deft&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Reza&quot;,&quot;given&quot;:&quot;Putri&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Soelistyo&quot;,&quot;given&quot;:&quot;Aris&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Firmansyah&quot;,&quot;given&quot;:&quot;Muhammad&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Jurnal Ilmiah Bisnis dan Ekonomi Asia&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2026,7,27]]},&quot;DOI&quot;:&quot;10.32815/JIBEKA.V19I2.2365&quot;,&quot;ISSN&quot;:&quot;2620-875X&quot;,&quot;URL&quot;:&quot;https://jibeka.asia.ac.id/index.php/jibeka/article/view/2365&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2025,7,14]]},&quot;page&quot;:&quot;170-182&quot;,&quot;abstract&quot;:&quot;This study aims to analyse the impact of foreign direct investment, exports, the human development index, technology, and corruption on economic growth in ASEAN. This quantitative analysis employs panel data regression to identify the variables affecting economic growth in ASEAN. This study encompasses ten ASEAN countries: Brunei Darussalam, Indonesia, Cambodia, Malaysia, Singapore, Thailand, Vietnam, the Philippines, Myanmar, and Laos, covering the period from 2010 to 2023. This study's results demonstrate that foreign direct investment, exports, the human development index, and technology significantly and positively influence economic growth in ASEAN. Corruption does not significantly impede economic growth within ASEAN. The variables of foreign direct investment, exports, the human development index, technology, and corruption collectively exert a significant influence on economic growth in ASEAN. This study introduces technology as a significant influencing variable. The ASEAN government persists in upholding stability and enhancing the national economy. The government must implement decisive measures in state security and enhance transparency to prevent an increase in state corruption. Further research should focus on broadening the variables associated with economic growth and employing diverse methodologies.&quot;,&quot;publisher&quot;:&quot;Institut Teknologi dan Bisnis Asia Malang&quot;,&quot;issue&quot;:&quot;2&quot;,&quot;volume&quot;:&quot;19&quot;},&quot;isTemporary&quot;:false}],&quot;citationTag&quot;:&quot;MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMDNjYmFmYzEtYTI5NS00M2E5LTk1NGUtNGVmZjZmMmNlZDE3IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFcuIEFuamFuaW5ncnVtIGV0IGFsLiwgMjAyMjsgU3lhdGlyIGV0IGFsLiwgMjAyNSkiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiIwMjQxNmYwNi1kODBkLTM0MTMtOGZlYi1hMDFlZmRmN2YyYmUiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiIwMjQxNmYwNi1kODBkLTM0MTMtOGZlYi1hMDFlZmRmN2YyYmUiLCJ0aXRsZSI6IkNyZWF0aXZlIEluZHVzdHJ5IGluIHRoZSBQb3N0LVBhbmRlbWljIERpZ2l0YWwgRXJhOiBNZWFuaW5nZnVsIEluY3ViYXRpb24sIEN1c3RvbWVyIEZvY3VzLCBhbmQgSGlnaCBJbm5vdmF0aW9uIGFzIFN0cmF0ZWdpZXMgdG8gQ29tcGV0ZSIsImF1dGhvciI6W3siZmFtaWx5IjoiQW5qYW5pbmdydW0iLCJnaXZlbiI6IldpZGl5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6Ikhlcm1hd2F0aSIsImdpdmVuIjoiQWR5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IllvZ2F0YW1hIiwiZ2l2ZW4iOiJBaG1hZCIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlN1Y2kiLCJnaXZlbiI6IlJhaGF5dSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlNpZGkiLCJnaXZlbiI6IkFndXMiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJhY2Nlc3NlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsOSwxM11dfSwiRE9JIjoiMTAuNDEwOC9FQUkuNy0xMC0yMDIxLjIzMTY3ODQiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDIyLDQsMjddXX0sImFic3RyYWN0Ijoi4oCmIFRoZSBwdXJwb3NlIG9mIHRoaXMgc3R1ZHkgd2FzIHRvIGRldGVybWluZSB0aGUgZWZmZWN0IG9mIHRoZSBQZW50YS1oZWxpeCBidXNpbmVzcyBpbmN1YmF0b3IsIG1hcmtldCBvcmllbnRhdGlvbiwgYW5kIGVudHJlcHJlbmV1cmlhbCBvcmllbnRhdGlvbiBvbiBkeW5hbWljIGNhcGFiaWxpdHkgYW5kIGNvbXBldGl0aXZlIOKApiIsInB1Ymxpc2hlciI6IkV1cm9wZWFuIEFsbGlhbmNlIGZvciBJbm5vdmF0aW9uIG4uby4iLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfSx7ImlkIjoiNjljZWU2ZjItZmE1NS0zOTYxLWE2YjMtNzEwMTc1NmUyNjA1IiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiNjljZWU2ZjItZmE1NS0zOTYxLWE2YjMtNzEwMTc1NmUyNjA1IiwidGl0bGUiOiJJbnRlcmFjdGlvbiBCZXR3ZWVuIEludmVzdG1lbnQsIEV4cG9ydHMsIEh1bWFuIERldmVsb3BtZW50IEluZGV4LCBUZWNobm9sb2d5LCBhbmQgQ29ycnVwdGlvbiBvbiBFY29ub21pYyBHcm93dGggb2YgQVNFQU4gQ291bnRyaWVzIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJTeWF0aXIiLCJnaXZlbiI6IkRlZnQiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJSZXphIiwiZ2l2ZW4iOiJQdXRyaSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlNvZWxpc3R5byIsImdpdmVuIjoiQXJpcyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IkZpcm1hbnN5YWgiLCJnaXZlbiI6Ik11aGFtbWFkIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiSnVybmFsIElsbWlhaCBCaXNuaXMgZGFuIEVrb25vbWkgQXNpYSIsImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNiw3LDI3XV19LCJET0kiOiIxMC4zMjgxNS9KSUJFS0EuVjE5STIuMjM2NSIsIklTU04iOiIyNjIwLTg3NVgiLCJVUkwiOiJodHRwczovL2ppYmVrYS5hc2lhLmFjLmlkL2luZGV4LnBocC9qaWJla2EvYXJ0aWNsZS92aWV3LzIzNjUiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDcsMTRdXX0sInBhZ2UiOiIxNzAtMTgyIiwiYWJzdHJhY3QiOiJUaGlzIHN0dWR5IGFpbXMgdG8gYW5hbHlzZSB0aGUgaW1wYWN0IG9mIGZvcmVpZ24gZGlyZWN0IGludmVzdG1lbnQsIGV4cG9ydHMsIHRoZSBodW1hbiBkZXZlbG9wbWVudCBpbmRleCwgdGVjaG5vbG9neSwgYW5kIGNvcnJ1cHRpb24gb24gZWNvbm9taWMgZ3Jvd3RoIGluIEFTRUFOLiBUaGlzIHF1YW50aXRhdGl2ZSBhbmFseXNpcyBlbXBsb3lzIHBhbmVsIGRhdGEgcmVncmVzc2lvbiB0byBpZGVudGlmeSB0aGUgdmFyaWFibGVzIGFmZmVjdGluZyBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIFRoaXMgc3R1ZHkgZW5jb21wYXNzZXMgdGVuIEFTRUFOIGNvdW50cmllczogQnJ1bmVpIERhcnVzc2FsYW0sIEluZG9uZXNpYSwgQ2FtYm9kaWEsIE1hbGF5c2lhLCBTaW5nYXBvcmUsIFRoYWlsYW5kLCBWaWV0bmFtLCB0aGUgUGhpbGlwcGluZXMsIE15YW5tYXIsIGFuZCBMYW9zLCBjb3ZlcmluZyB0aGUgcGVyaW9kIGZyb20gMjAxMCB0byAyMDIzLiBUaGlzIHN0dWR5J3MgcmVzdWx0cyBkZW1vbnN0cmF0ZSB0aGF0IGZvcmVpZ24gZGlyZWN0IGludmVzdG1lbnQsIGV4cG9ydHMsIHRoZSBodW1hbiBkZXZlbG9wbWVudCBpbmRleCwgYW5kIHRlY2hub2xvZ3kgc2lnbmlmaWNhbnRseSBhbmQgcG9zaXRpdmVseSBpbmZsdWVuY2UgZWNvbm9taWMgZ3Jvd3RoIGluIEFTRUFOLiBDb3JydXB0aW9uIGRvZXMgbm90IHNpZ25pZmljYW50bHkgaW1wZWRlIGVjb25vbWljIGdyb3d0aCB3aXRoaW4gQVNFQU4uIFRoZSB2YXJpYWJsZXMgb2YgZm9yZWlnbiBkaXJlY3QgaW52ZXN0bWVudCwgZXhwb3J0cywgdGhlIGh1bWFuIGRldmVsb3BtZW50IGluZGV4LCB0ZWNobm9sb2d5LCBhbmQgY29ycnVwdGlvbiBjb2xsZWN0aXZlbHkgZXhlcnQgYSBzaWduaWZpY2FudCBpbmZsdWVuY2Ugb24gZWNvbm9taWMgZ3Jvd3RoIGluIEFTRUFOLiBUaGlzIHN0dWR5IGludHJvZHVjZXMgdGVjaG5vbG9neSBhcyBhIHNpZ25pZmljYW50IGluZmx1ZW5jaW5nIHZhcmlhYmxlLiBUaGUgQVNFQU4gZ292ZXJubWVudCBwZXJzaXN0cyBpbiB1cGhvbGRpbmcgc3RhYmlsaXR5IGFuZCBlbmhhbmNpbmcgdGhlIG5hdGlvbmFsIGVjb25vbXkuIFRoZSBnb3Zlcm5tZW50IG11c3QgaW1wbGVtZW50IGRlY2lzaXZlIG1lYXN1cmVzIGluIHN0YXRlIHNlY3VyaXR5IGFuZCBlbmhhbmNlIHRyYW5zcGFyZW5jeSB0byBwcmV2ZW50IGFuIGluY3JlYXNlIGluIHN0YXRlIGNvcnJ1cHRpb24uIEZ1cnRoZXIgcmVzZWFyY2ggc2hvdWxkIGZvY3VzIG9uIGJyb2FkZW5pbmcgdGhlIHZhcmlhYmxlcyBhc3NvY2lhdGVkIHdpdGggZWNvbm9taWMgZ3Jvd3RoIGFuZCBlbXBsb3lpbmcgZGl2ZXJzZSBtZXRob2RvbG9naWVzLiIsInB1Ymxpc2hlciI6Ikluc3RpdHV0IFRla25vbG9naSBkYW4gQmlzbmlzIEFzaWEgTWFsYW5nIiwiaXNzdWUiOiIyIiwidm9sdW1lIjoiMTkifSwiaXNUZW1wb3JhcnkiOmZhbHNlfV19&quot;},{&quot;citationID&quot;:&quot;MENDELEY_CITATION_720cb86d-c6ba-4f5f-9349-60a913c47303&quot;,&quot;properties&quot;:{&quot;noteIndex&quot;:0},&quot;isEdited&quot;:false,&quot;manualOverride&quot;:{&quot;isManuallyOverridden&quot;:false,&quot;citeprocText&quot;:&quot;(W. Anjaningrum et al., 2022; W. D. Anjaningrum et al., 2024; Dura &amp;#38; Wardana, 2024; Sidi &amp;#38; Santoso, 2024; Syatir et al., 2025)&quot;,&quot;manualOverrideText&quot;:&quot;&quot;},&quot;citationItems&quot;:[{&quot;id&quot;:&quot;f771adeb-8fc5-3c3a-9218-7e406df15789&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;f771adeb-8fc5-3c3a-9218-7e406df15789&quot;,&quot;title&quot;:&quot;The Sustainability Role of Women Entrepreneurs through the Digital Financial Literacy Movement&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Dura&quot;,&quot;given&quot;:&quot;Justita&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Wardana&quot;,&quot;given&quot;:&quot;Ditya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Population and Economics 8(3): 108-129&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.3897/POPECON.8.E116923&quot;,&quot;ISSN&quot;:&quot;2658-3798&quot;,&quot;URL&quot;:&quot;https://populationandeconomics.pensoft.net/article/116923/&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2024,10,30]]},&quot;page&quot;:&quot;108-129&quot;,&quot;abstract&quot;:&quot;This study discusses how financial technology and financial literacy play a crucial role in supporting the sustainability of small and medium enterprises (SMEs) in East Java. The utilization of financial technology, which includes various digital services such as online payments and access to financing, along with financial literacy, which refers to the understanding and ability to manage finances wisely, has been proven to be essential in maintaining the competitiveness and growth of businesses, especially among female entrepreneurs.The research was conducted using a survey involving 390 female entrepreneurs in East Java, selected through purposive sampling. Using multiple linear regression analysis, the findings indicate that both financial technology and financial literacy significantly impact the sustainability of women’s businesses in the region. However, this study is limited by its focus solely on female entrepreneurs in East Java, which may restrict the generalizability of the results to other cities. Therefore, a larger sample size across various regions would provide more comprehensive insights. This study suggests that the East Java government should pay closer attention to this sector, given its significant contribution to the regional and national economy.&quot;,&quot;publisher&quot;:&quot;Faculty of Economics, Lomonosov Moscow State University&quot;,&quot;issue&quot;:&quot;3&quot;,&quot;volume&quot;:&quot;8&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;title&quot;:&quot;Creative Industry in the Post-Pandemic Digital Era: Meaningful Incubation, Customer Focus, and High Innovation as Strategies to Compete&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Anjaningrum&quot;,&quot;given&quot;:&quot;Widiya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Hermawati&quot;,&quot;given&quot;:&quot;Adya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Yogatama&quot;,&quot;given&quot;:&quot;Ahmad&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Suci&quot;,&quot;given&quot;:&quot;Rahayu&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Sidi&quot;,&quot;given&quot;:&quot;Agus&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.4108/EAI.7-10-2021.2316784&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2022,4,27]]},&quot;abstract&quot;:&quot;… The purpose of this study was to determine the effect of the Penta-helix business incubator, market orientation, and entrepreneurial orientation on dynamic capability and competitive …&quot;,&quot;publisher&quot;:&quot;European Alliance for Innovation n.o.&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;0bca7833-69ec-30f7-ac1a-c7da7dc53326&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;0bca7833-69ec-30f7-ac1a-c7da7dc53326&quot;,&quot;title&quot;:&quot;Creative Industriesâ€™ Risk Appetite in East Java and Its Impact on Dynamic Capability and Competitive Advantage&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Sidi&quot;,&quot;given&quot;:&quot;Agus Purnomo&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Santoso&quot;,&quot;given&quot;:&quot;Risa&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Binus Business Review&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.21512/BBR.V15I2.10429&quot;,&quot;ISSN&quot;:&quot;2476-9053&quot;,&quot;URL&quot;:&quot;https://journal.binus.ac.id/index.php/BBR/article/view/10429&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2024,6,14]]},&quot;page&quot;:&quot;107-117&quot;,&quot;abstract&quot;:&quot;Studies related to risk appetite, which plays an important role in risk management in the creative economy sector, still need to be made available, so relating it with dynamic capabilities and competitive advantage is the main novelty of the research. The research aimed to understand the risk appetite of the creative Small and Medium-Sized Enterprises (SMEs) in East Java, Indonesia, and analyze the impact of the risk appetite on their dynamic capabilities and competitive advantages. Primary data was obtained through a quantitative research method with a Likert-sized online questionnaire instrument and distributed to 300 creative industries in East Java, with the unit of analysis being the creative business owner. The data were analyzed using Partial Least Square - Structural Equation Modelling (PLS-SEM) weight analysis with SmartPLS version 4 software. After passing the external test and inner model, hypothesis testing was carried out by reviewing the t-statistics and p-values. The analysis results provide a surprise, showing that not all types of risk appetite significantly impact dynamic capabilities and competitive advantage. Avoiding the discovery of detrimental risks to dynamic capabilities and competitive advantage emphasizes that in this era, every creative SME must face risks. Avoiding risks makes the business unable to face dynamic changes in conditions and will not have a competitive advantage. However, risk and revenue sharing do not significantly impact competitive advantage. It has a strong impact through dynamic capabilities. Creative SMEs can choose to transfer risks or reduce them. Future research can examine different risk appetites for creative economy in each subsector.&quot;,&quot;publisher&quot;:&quot;Universitas Bina Nusantara&quot;,&quot;issue&quot;:&quot;2&quot;,&quot;volume&quot;:&quot;15&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;9a58fc5f-5f5e-3b39-9a41-2cbf5dc77502&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;9a58fc5f-5f5e-3b39-9a41-2cbf5dc77502&quot;,&quot;title&quot;:&quot;Spurring SMEs’ performance through business intelligence, organizational and network learning, customer value anticipation, and innovation - Empirical evidence of the creative economy sector in East Java, Indonesia&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Anjaningrum&quot;,&quot;given&quot;:&quot;Widiya Dewi&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Azizah&quot;,&quot;given&quot;:&quot;Nur&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Suryadi&quot;,&quot;given&quot;:&quot;Nanang&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Heliyon&quot;,&quot;container-title-short&quot;:&quot;Heliyon&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.1016/J.HELIYON.2024.E27998&quot;,&quot;ISSN&quot;:&quot;24058440&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2024,4,15]]},&quot;abstract&quot;:&quot;Several studies have explored firm performance in the post-Covid-19 pandemic era. However, there is not much research to find reports divulging the complex relationship dynamics between business intelligence, organizational and network learning, customer value anticipation, and creative economy-based small-medium enterprises (SMEs) performance in developing countries. This study aims to uncover the complexity of those relationships. The quantitative data were collected from 313 creative economy-based SMEs in East Java, Indonesia. Using PLS-SEM, this study disclosed that business intelligence practices could not directly impact SMEs' performance. Business intelligence will be crucial to SMEs' performance with the support of organizational learning as a mediator. The finding also confirmed the presence of serial mediation of organizational learning and innovation in the relationship between business intelligence and SMEs' performance. However, the role of network learning and innovation is also important, considering their relatively large direct impact on SMEs’ performance. The theoretical implications of this research broke the boundaries of strategic management theory in resource-based view and knowledge-based view in the latest era, where creative economy-based SMEs have been able to mobilize resources to carry out business intelligence to realize innovation and high performance. Further research is suggested to explore the role of business intelligence in promoting specific performance areas, such as marketing performance, financial performance, and human resource management. In addition, it is advisable to choose more specific research subjects, including those in the culinary subsector, and pay attention to other areas, e.g., the demographics of respondents in the model as a control variable.&quot;,&quot;publisher&quot;:&quot;Elsevier Ltd&quot;,&quot;issue&quot;:&quot;7&quot;,&quot;volume&quot;:&quot;10&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;69cee6f2-fa55-3961-a6b3-7101756e2605&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;69cee6f2-fa55-3961-a6b3-7101756e2605&quot;,&quot;title&quot;:&quot;Interaction Between Investment, Exports, Human Development Index, Technology, and Corruption on Economic Growth of ASEAN Countries&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Syatir&quot;,&quot;given&quot;:&quot;Deft&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Reza&quot;,&quot;given&quot;:&quot;Putri&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Soelistyo&quot;,&quot;given&quot;:&quot;Aris&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Firmansyah&quot;,&quot;given&quot;:&quot;Muhammad&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Jurnal Ilmiah Bisnis dan Ekonomi Asia&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2026,7,27]]},&quot;DOI&quot;:&quot;10.32815/JIBEKA.V19I2.2365&quot;,&quot;ISSN&quot;:&quot;2620-875X&quot;,&quot;URL&quot;:&quot;https://jibeka.asia.ac.id/index.php/jibeka/article/view/2365&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2025,7,14]]},&quot;page&quot;:&quot;170-182&quot;,&quot;abstract&quot;:&quot;This study aims to analyse the impact of foreign direct investment, exports, the human development index, technology, and corruption on economic growth in ASEAN. This quantitative analysis employs panel data regression to identify the variables affecting economic growth in ASEAN. This study encompasses ten ASEAN countries: Brunei Darussalam, Indonesia, Cambodia, Malaysia, Singapore, Thailand, Vietnam, the Philippines, Myanmar, and Laos, covering the period from 2010 to 2023. This study's results demonstrate that foreign direct investment, exports, the human development index, and technology significantly and positively influence economic growth in ASEAN. Corruption does not significantly impede economic growth within ASEAN. The variables of foreign direct investment, exports, the human development index, technology, and corruption collectively exert a significant influence on economic growth in ASEAN. This study introduces technology as a significant influencing variable. The ASEAN government persists in upholding stability and enhancing the national economy. The government must implement decisive measures in state security and enhance transparency to prevent an increase in state corruption. Further research should focus on broadening the variables associated with economic growth and employing diverse methodologies.&quot;,&quot;publisher&quot;:&quot;Institut Teknologi dan Bisnis Asia Malang&quot;,&quot;issue&quot;:&quot;2&quot;,&quot;volume&quot;:&quot;19&quot;},&quot;isTemporary&quot;:false}],&quot;citationTag&quot;:&quot;MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNzIwY2I4NmQtYzZiYS00ZjVmLTkzNDktNjBhOTEzYzQ3MzAzIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFcuIEFuamFuaW5ncnVtIGV0IGFsLiwgMjAyMjsgVy4gRC4gQW5qYW5pbmdydW0gZXQgYWwuLCAyMDI0OyBEdXJhICYjMzg7IFdhcmRhbmEsIDIwMjQ7IFNpZGkgJiMzODsgU2FudG9zbywgMjAyNDsgU3lhdGlyIGV0IGFsLiwgMjAyNSkiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJmNzcxYWRlYi04ZmM1LTNjM2EtOTIxOC03ZTQwNmRmMTU3ODkiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiJmNzcxYWRlYi04ZmM1LTNjM2EtOTIxOC03ZTQwNmRmMTU3ODkiLCJ0aXRsZSI6IlRoZSBTdXN0YWluYWJpbGl0eSBSb2xlIG9mIFdvbWVuIEVudHJlcHJlbmV1cnMgdGhyb3VnaCB0aGUgRGlnaXRhbCBGaW5hbmNpYWwgTGl0ZXJhY3kgTW92ZW1lbnQiLCJhdXRob3IiOlt7ImZhbWlseSI6IkR1cmEiLCJnaXZlbiI6Ikp1c3RpdGEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJXYXJkYW5hIiwiZ2l2ZW4iOiJEaXR5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IlBvcHVsYXRpb24gYW5kIEVjb25vbWljcyA4KDMpOiAxMDgtMTI5IiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjM4OTcvUE9QRUNPTi44LkUxMTY5MjMiLCJJU1NOIjoiMjY1OC0zNzk4IiwiVVJMIjoiaHR0cHM6Ly9wb3B1bGF0aW9uYW5kZWNvbm9taWNzLnBlbnNvZnQubmV0L2FydGljbGUvMTE2OTIzLyIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjQsMTAsMzBdXX0sInBhZ2UiOiIxMDgtMTI5IiwiYWJzdHJhY3QiOiJUaGlzIHN0dWR5IGRpc2N1c3NlcyBob3cgZmluYW5jaWFsIHRlY2hub2xvZ3kgYW5kIGZpbmFuY2lhbCBsaXRlcmFjeSBwbGF5IGEgY3J1Y2lhbCByb2xlIGluIHN1cHBvcnRpbmcgdGhlIHN1c3RhaW5hYmlsaXR5IG9mIHNtYWxsIGFuZCBtZWRpdW0gZW50ZXJwcmlzZXMgKFNNRXMpIGluIEVhc3QgSmF2YS4gVGhlIHV0aWxpemF0aW9uIG9mIGZpbmFuY2lhbCB0ZWNobm9sb2d5LCB3aGljaCBpbmNsdWRlcyB2YXJpb3VzIGRpZ2l0YWwgc2VydmljZXMgc3VjaCBhcyBvbmxpbmUgcGF5bWVudHMgYW5kIGFjY2VzcyB0byBmaW5hbmNpbmcsIGFsb25nIHdpdGggZmluYW5jaWFsIGxpdGVyYWN5LCB3aGljaCByZWZlcnMgdG8gdGhlIHVuZGVyc3RhbmRpbmcgYW5kIGFiaWxpdHkgdG8gbWFuYWdlIGZpbmFuY2VzIHdpc2VseSwgaGFzIGJlZW4gcHJvdmVuIHRvIGJlIGVzc2VudGlhbCBpbiBtYWludGFpbmluZyB0aGUgY29tcGV0aXRpdmVuZXNzIGFuZCBncm93dGggb2YgYnVzaW5lc3NlcywgZXNwZWNpYWxseSBhbW9uZyBmZW1hbGUgZW50cmVwcmVuZXVycy5UaGUgcmVzZWFyY2ggd2FzIGNvbmR1Y3RlZCB1c2luZyBhIHN1cnZleSBpbnZvbHZpbmcgMzkwIGZlbWFsZSBlbnRyZXByZW5ldXJzIGluIEVhc3QgSmF2YSwgc2VsZWN0ZWQgdGhyb3VnaCBwdXJwb3NpdmUgc2FtcGxpbmcuIFVzaW5nIG11bHRpcGxlIGxpbmVhciByZWdyZXNzaW9uIGFuYWx5c2lzLCB0aGUgZmluZGluZ3MgaW5kaWNhdGUgdGhhdCBib3RoIGZpbmFuY2lhbCB0ZWNobm9sb2d5IGFuZCBmaW5hbmNpYWwgbGl0ZXJhY3kgc2lnbmlmaWNhbnRseSBpbXBhY3QgdGhlIHN1c3RhaW5hYmlsaXR5IG9mIHdvbWVu4oCZcyBidXNpbmVzc2VzIGluIHRoZSByZWdpb24uIEhvd2V2ZXIsIHRoaXMgc3R1ZHkgaXMgbGltaXRlZCBieSBpdHMgZm9jdXMgc29sZWx5IG9uIGZlbWFsZSBlbnRyZXByZW5ldXJzIGluIEVhc3QgSmF2YSwgd2hpY2ggbWF5IHJlc3RyaWN0IHRoZSBnZW5lcmFsaXphYmlsaXR5IG9mIHRoZSByZXN1bHRzIHRvIG90aGVyIGNpdGllcy4gVGhlcmVmb3JlLCBhIGxhcmdlciBzYW1wbGUgc2l6ZSBhY3Jvc3MgdmFyaW91cyByZWdpb25zIHdvdWxkIHByb3ZpZGUgbW9yZSBjb21wcmVoZW5zaXZlIGluc2lnaHRzLiBUaGlzIHN0dWR5IHN1Z2dlc3RzIHRoYXQgdGhlIEVhc3QgSmF2YSBnb3Zlcm5tZW50IHNob3VsZCBwYXkgY2xvc2VyIGF0dGVudGlvbiB0byB0aGlzIHNlY3RvciwgZ2l2ZW4gaXRzIHNpZ25pZmljYW50IGNvbnRyaWJ1dGlvbiB0byB0aGUgcmVnaW9uYWwgYW5kIG5hdGlvbmFsIGVjb25vbXkuIiwicHVibGlzaGVyIjoiRmFjdWx0eSBvZiBFY29ub21pY3MsIExvbW9ub3NvdiBNb3Njb3cgU3RhdGUgVW5pdmVyc2l0eSIsImlzc3VlIjoiMyIsInZvbHVtZSI6IjgiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfSx7ImlkIjoiMDI0MTZmMDYtZDgwZC0zNDEzLThmZWItYTAxZWZkZjdmMmJlIiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiMDI0MTZmMDYtZDgwZC0zNDEzLThmZWItYTAxZWZkZjdmMmJlIiwidGl0bGUiOiJDcmVhdGl2ZSBJbmR1c3RyeSBpbiB0aGUgUG9zdC1QYW5kZW1pYyBEaWdpdGFsIEVyYTogTWVhbmluZ2Z1bCBJbmN1YmF0aW9uLCBDdXN0b21lciBGb2N1cywgYW5kIEhpZ2ggSW5ub3ZhdGlvbiBhcyBTdHJhdGVnaWVzIHRvIENvbXBldGUiLCJhdXRob3IiOlt7ImZhbWlseSI6IkFuamFuaW5ncnVtIiwiZ2l2ZW4iOiJXaWRpeWEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJIZXJtYXdhdGkiLCJnaXZlbiI6IkFkeWEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJZb2dhdGFtYSIsImdpdmVuIjoiQWhtYWQiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTdWNpIiwiZ2l2ZW4iOiJSYWhheXUiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTaWRpIiwiZ2l2ZW4iOiJBZ3VzIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjQxMDgvRUFJLjctMTAtMjAyMS4yMzE2Nzg0IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyMiw0LDI3XV19LCJhYnN0cmFjdCI6IuKApiBUaGUgcHVycG9zZSBvZiB0aGlzIHN0dWR5IHdhcyB0byBkZXRlcm1pbmUgdGhlIGVmZmVjdCBvZiB0aGUgUGVudGEtaGVsaXggYnVzaW5lc3MgaW5jdWJhdG9yLCBtYXJrZXQgb3JpZW50YXRpb24sIGFuZCBlbnRyZXByZW5ldXJpYWwgb3JpZW50YXRpb24gb24gZHluYW1pYyBjYXBhYmlsaXR5IGFuZCBjb21wZXRpdGl2ZSDigKYiLCJwdWJsaXNoZXIiOiJFdXJvcGVhbiBBbGxpYW5jZSBmb3IgSW5ub3ZhdGlvbiBuLm8uIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX0seyJpZCI6IjBiY2E3ODMzLTY5ZWMtMzBmNy1hYzFhLWM3ZGE3ZGM1MzMyNiIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6IjBiY2E3ODMzLTY5ZWMtMzBmNy1hYzFhLWM3ZGE3ZGM1MzMyNiIsInRpdGxlIjoiQ3JlYXRpdmUgSW5kdXN0cmllc8Oi4oKs4oSiIFJpc2sgQXBwZXRpdGUgaW4gRWFzdCBKYXZhIGFuZCBJdHMgSW1wYWN0IG9uIER5bmFtaWMgQ2FwYWJpbGl0eSBhbmQgQ29tcGV0aXRpdmUgQWR2YW50YWdlIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJTaWRpIiwiZ2l2ZW4iOiJBZ3VzIFB1cm5vbW8iLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTYW50b3NvIiwiZ2l2ZW4iOiJSaXNhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiQmludXMgQnVzaW5lc3MgUmV2aWV3IiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjIxNTEyL0JCUi5WMTVJMi4xMDQyOSIsIklTU04iOiIyNDc2LTkwNTMiLCJVUkwiOiJodHRwczovL2pvdXJuYWwuYmludXMuYWMuaWQvaW5kZXgucGhwL0JCUi9hcnRpY2xlL3ZpZXcvMTA0MjkiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI0LDYsMTRdXX0sInBhZ2UiOiIxMDctMTE3IiwiYWJzdHJhY3QiOiJTdHVkaWVzIHJlbGF0ZWQgdG8gcmlzayBhcHBldGl0ZSwgd2hpY2ggcGxheXMgYW4gaW1wb3J0YW50IHJvbGUgaW4gcmlzayBtYW5hZ2VtZW50IGluIHRoZSBjcmVhdGl2ZSBlY29ub215IHNlY3Rvciwgc3RpbGwgbmVlZCB0byBiZSBtYWRlIGF2YWlsYWJsZSwgc28gcmVsYXRpbmcgaXQgd2l0aCBkeW5hbWljIGNhcGFiaWxpdGllcyBhbmQgY29tcGV0aXRpdmUgYWR2YW50YWdlIGlzIHRoZSBtYWluIG5vdmVsdHkgb2YgdGhlIHJlc2VhcmNoLiBUaGUgcmVzZWFyY2ggYWltZWQgdG8gdW5kZXJzdGFuZCB0aGUgcmlzayBhcHBldGl0ZSBvZiB0aGUgY3JlYXRpdmUgU21hbGwgYW5kIE1lZGl1bS1TaXplZCBFbnRlcnByaXNlcyAoU01FcykgaW4gRWFzdCBKYXZhLCBJbmRvbmVzaWEsIGFuZCBhbmFseXplIHRoZSBpbXBhY3Qgb2YgdGhlIHJpc2sgYXBwZXRpdGUgb24gdGhlaXIgZHluYW1pYyBjYXBhYmlsaXRpZXMgYW5kIGNvbXBldGl0aXZlIGFkdmFudGFnZXMuIFByaW1hcnkgZGF0YSB3YXMgb2J0YWluZWQgdGhyb3VnaCBhIHF1YW50aXRhdGl2ZSByZXNlYXJjaCBtZXRob2Qgd2l0aCBhIExpa2VydC1zaXplZCBvbmxpbmUgcXVlc3Rpb25uYWlyZSBpbnN0cnVtZW50IGFuZCBkaXN0cmlidXRlZCB0byAzMDAgY3JlYXRpdmUgaW5kdXN0cmllcyBpbiBFYXN0IEphdmEsIHdpdGggdGhlIHVuaXQgb2YgYW5hbHlzaXMgYmVpbmcgdGhlIGNyZWF0aXZlIGJ1c2luZXNzIG93bmVyLiBUaGUgZGF0YSB3ZXJlIGFuYWx5emVkIHVzaW5nIFBhcnRpYWwgTGVhc3QgU3F1YXJlIC0gU3RydWN0dXJhbCBFcXVhdGlvbiBNb2RlbGxpbmcgKFBMUy1TRU0pIHdlaWdodCBhbmFseXNpcyB3aXRoIFNtYXJ0UExTIHZlcnNpb24gNCBzb2Z0d2FyZS4gQWZ0ZXIgcGFzc2luZyB0aGUgZXh0ZXJuYWwgdGVzdCBhbmQgaW5uZXIgbW9kZWwsIGh5cG90aGVzaXMgdGVzdGluZyB3YXMgY2FycmllZCBvdXQgYnkgcmV2aWV3aW5nIHRoZSB0LXN0YXRpc3RpY3MgYW5kIHAtdmFsdWVzLiBUaGUgYW5hbHlzaXMgcmVzdWx0cyBwcm92aWRlIGEgc3VycHJpc2UsIHNob3dpbmcgdGhhdCBub3QgYWxsIHR5cGVzIG9mIHJpc2sgYXBwZXRpdGUgc2lnbmlmaWNhbnRseSBpbXBhY3QgZHluYW1pYyBjYXBhYmlsaXRpZXMgYW5kIGNvbXBldGl0aXZlIGFkdmFudGFnZS4gQXZvaWRpbmcgdGhlIGRpc2NvdmVyeSBvZiBkZXRyaW1lbnRhbCByaXNrcyB0byBkeW5hbWljIGNhcGFiaWxpdGllcyBhbmQgY29tcGV0aXRpdmUgYWR2YW50YWdlIGVtcGhhc2l6ZXMgdGhhdCBpbiB0aGlzIGVyYSwgZXZlcnkgY3JlYXRpdmUgU01FIG11c3QgZmFjZSByaXNrcy4gQXZvaWRpbmcgcmlza3MgbWFrZXMgdGhlIGJ1c2luZXNzIHVuYWJsZSB0byBmYWNlIGR5bmFtaWMgY2hhbmdlcyBpbiBjb25kaXRpb25zIGFuZCB3aWxsIG5vdCBoYXZlIGEgY29tcGV0aXRpdmUgYWR2YW50YWdlLiBIb3dldmVyLCByaXNrIGFuZCByZXZlbnVlIHNoYXJpbmcgZG8gbm90IHNpZ25pZmljYW50bHkgaW1wYWN0IGNvbXBldGl0aXZlIGFkdmFudGFnZS4gSXQgaGFzIGEgc3Ryb25nIGltcGFjdCB0aHJvdWdoIGR5bmFtaWMgY2FwYWJpbGl0aWVzLiBDcmVhdGl2ZSBTTUVzIGNhbiBjaG9vc2UgdG8gdHJhbnNmZXIgcmlza3Mgb3IgcmVkdWNlIHRoZW0uIEZ1dHVyZSByZXNlYXJjaCBjYW4gZXhhbWluZSBkaWZmZXJlbnQgcmlzayBhcHBldGl0ZXMgZm9yIGNyZWF0aXZlIGVjb25vbXkgaW4gZWFjaCBzdWJzZWN0b3IuIiwicHVibGlzaGVyIjoiVW5pdmVyc2l0YXMgQmluYSBOdXNhbnRhcmEiLCJpc3N1ZSI6IjIiLCJ2b2x1bWUiOiIxNSIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9LHsiaWQiOiI5YTU4ZmM1Zi01ZjVlLTNiMzktOWE0MS0yY2JmNWRjNzc1MDIiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiI5YTU4ZmM1Zi01ZjVlLTNiMzktOWE0MS0yY2JmNWRjNzc1MDIiLCJ0aXRsZSI6IlNwdXJyaW5nIFNNRXPigJkgcGVyZm9ybWFuY2UgdGhyb3VnaCBidXNpbmVzcyBpbnRlbGxpZ2VuY2UsIG9yZ2FuaXphdGlvbmFsIGFuZCBuZXR3b3JrIGxlYXJuaW5nLCBjdXN0b21lciB2YWx1ZSBhbnRpY2lwYXRpb24sIGFuZCBpbm5vdmF0aW9uIC0gRW1waXJpY2FsIGV2aWRlbmNlIG9mIHRoZSBjcmVhdGl2ZSBlY29ub215IHNlY3RvciBpbiBFYXN0IEphdmEsIEluZG9uZXNpYSIsImF1dGhvciI6W3siZmFtaWx5IjoiQW5qYW5pbmdydW0iLCJnaXZlbiI6IldpZGl5YSBEZXdpIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiQXppemFoIiwiZ2l2ZW4iOiJOdXIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTdXJ5YWRpIiwiZ2l2ZW4iOiJOYW5hbmciLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJIZWxpeW9uIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiSGVsaXlvbiIsImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNSw5LDEzXV19LCJET0kiOiIxMC4xMDE2L0ouSEVMSVlPTi4yMDI0LkUyNzk5OCIsIklTU04iOiIyNDA1ODQ0MCIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjQsNCwxNV1dfSwiYWJzdHJhY3QiOiJTZXZlcmFsIHN0dWRpZXMgaGF2ZSBleHBsb3JlZCBmaXJtIHBlcmZvcm1hbmNlIGluIHRoZSBwb3N0LUNvdmlkLTE5IHBhbmRlbWljIGVyYS4gSG93ZXZlciwgdGhlcmUgaXMgbm90IG11Y2ggcmVzZWFyY2ggdG8gZmluZCByZXBvcnRzIGRpdnVsZ2luZyB0aGUgY29tcGxleCByZWxhdGlvbnNoaXAgZHluYW1pY3MgYmV0d2VlbiBidXNpbmVzcyBpbnRlbGxpZ2VuY2UsIG9yZ2FuaXphdGlvbmFsIGFuZCBuZXR3b3JrIGxlYXJuaW5nLCBjdXN0b21lciB2YWx1ZSBhbnRpY2lwYXRpb24sIGFuZCBjcmVhdGl2ZSBlY29ub215LWJhc2VkIHNtYWxsLW1lZGl1bSBlbnRlcnByaXNlcyAoU01FcykgcGVyZm9ybWFuY2UgaW4gZGV2ZWxvcGluZyBjb3VudHJpZXMuIFRoaXMgc3R1ZHkgYWltcyB0byB1bmNvdmVyIHRoZSBjb21wbGV4aXR5IG9mIHRob3NlIHJlbGF0aW9uc2hpcHMuIFRoZSBxdWFudGl0YXRpdmUgZGF0YSB3ZXJlIGNvbGxlY3RlZCBmcm9tIDMxMyBjcmVhdGl2ZSBlY29ub215LWJhc2VkIFNNRXMgaW4gRWFzdCBKYXZhLCBJbmRvbmVzaWEuIFVzaW5nIFBMUy1TRU0sIHRoaXMgc3R1ZHkgZGlzY2xvc2VkIHRoYXQgYnVzaW5lc3MgaW50ZWxsaWdlbmNlIHByYWN0aWNlcyBjb3VsZCBub3QgZGlyZWN0bHkgaW1wYWN0IFNNRXMnIHBlcmZvcm1hbmNlLiBCdXNpbmVzcyBpbnRlbGxpZ2VuY2Ugd2lsbCBiZSBjcnVjaWFsIHRvIFNNRXMnIHBlcmZvcm1hbmNlIHdpdGggdGhlIHN1cHBvcnQgb2Ygb3JnYW5pemF0aW9uYWwgbGVhcm5pbmcgYXMgYSBtZWRpYXRvci4gVGhlIGZpbmRpbmcgYWxzbyBjb25maXJtZWQgdGhlIHByZXNlbmNlIG9mIHNlcmlhbCBtZWRpYXRpb24gb2Ygb3JnYW5pemF0aW9uYWwgbGVhcm5pbmcgYW5kIGlubm92YXRpb24gaW4gdGhlIHJlbGF0aW9uc2hpcCBiZXR3ZWVuIGJ1c2luZXNzIGludGVsbGlnZW5jZSBhbmQgU01FcycgcGVyZm9ybWFuY2UuIEhvd2V2ZXIsIHRoZSByb2xlIG9mIG5ldHdvcmsgbGVhcm5pbmcgYW5kIGlubm92YXRpb24gaXMgYWxzbyBpbXBvcnRhbnQsIGNvbnNpZGVyaW5nIHRoZWlyIHJlbGF0aXZlbHkgbGFyZ2UgZGlyZWN0IGltcGFjdCBvbiBTTUVz4oCZIHBlcmZvcm1hbmNlLiBUaGUgdGhlb3JldGljYWwgaW1wbGljYXRpb25zIG9mIHRoaXMgcmVzZWFyY2ggYnJva2UgdGhlIGJvdW5kYXJpZXMgb2Ygc3RyYXRlZ2ljIG1hbmFnZW1lbnQgdGhlb3J5IGluIHJlc291cmNlLWJhc2VkIHZpZXcgYW5kIGtub3dsZWRnZS1iYXNlZCB2aWV3IGluIHRoZSBsYXRlc3QgZXJhLCB3aGVyZSBjcmVhdGl2ZSBlY29ub215LWJhc2VkIFNNRXMgaGF2ZSBiZWVuIGFibGUgdG8gbW9iaWxpemUgcmVzb3VyY2VzIHRvIGNhcnJ5IG91dCBidXNpbmVzcyBpbnRlbGxpZ2VuY2UgdG8gcmVhbGl6ZSBpbm5vdmF0aW9uIGFuZCBoaWdoIHBlcmZvcm1hbmNlLiBGdXJ0aGVyIHJlc2VhcmNoIGlzIHN1Z2dlc3RlZCB0byBleHBsb3JlIHRoZSByb2xlIG9mIGJ1c2luZXNzIGludGVsbGlnZW5jZSBpbiBwcm9tb3Rpbmcgc3BlY2lmaWMgcGVyZm9ybWFuY2UgYXJlYXMsIHN1Y2ggYXMgbWFya2V0aW5nIHBlcmZvcm1hbmNlLCBmaW5hbmNpYWwgcGVyZm9ybWFuY2UsIGFuZCBodW1hbiByZXNvdXJjZSBtYW5hZ2VtZW50LiBJbiBhZGRpdGlvbiwgaXQgaXMgYWR2aXNhYmxlIHRvIGNob29zZSBtb3JlIHNwZWNpZmljIHJlc2VhcmNoIHN1YmplY3RzLCBpbmNsdWRpbmcgdGhvc2UgaW4gdGhlIGN1bGluYXJ5IHN1YnNlY3RvciwgYW5kIHBheSBhdHRlbnRpb24gdG8gb3RoZXIgYXJlYXMsIGUuZy4sIHRoZSBkZW1vZ3JhcGhpY3Mgb2YgcmVzcG9uZGVudHMgaW4gdGhlIG1vZGVsIGFzIGEgY29udHJvbCB2YXJpYWJsZS4iLCJwdWJsaXNoZXIiOiJFbHNldmllciBMdGQiLCJpc3N1ZSI6IjciLCJ2b2x1bWUiOiIxMCJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9LHsiaWQiOiI2OWNlZTZmMi1mYTU1LTM5NjEtYTZiMy03MTAxNzU2ZTI2MDUiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiI2OWNlZTZmMi1mYTU1LTM5NjEtYTZiMy03MTAxNzU2ZTI2MDUiLCJ0aXRsZSI6IkludGVyYWN0aW9uIEJldHdlZW4gSW52ZXN0bWVudCwgRXhwb3J0cywgSHVtYW4gRGV2ZWxvcG1lbnQgSW5kZXgsIFRlY2hub2xvZ3ksIGFuZCBDb3JydXB0aW9uIG9uIEVjb25vbWljIEdyb3d0aCBvZiBBU0VBTiBDb3VudHJpZXMiLCJhdXRob3IiOlt7ImZhbWlseSI6IlN5YXRpciIsImdpdmVuIjoiRGVmdCIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlJlemEiLCJnaXZlbiI6IlB1dHJpIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiU29lbGlzdHlvIiwiZ2l2ZW4iOiJBcmlzIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiRmlybWFuc3lhaCIsImdpdmVuIjoiTXVoYW1tYWQiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJKdXJuYWwgSWxtaWFoIEJpc25pcyBkYW4gRWtvbm9taSBBc2lhIiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI2LDcsMjddXX0sIkRPSSI6IjEwLjMyODE1L0pJQkVLQS5WMTlJMi4yMzY1IiwiSVNTTiI6IjI2MjAtODc1WCIsIlVSTCI6Imh0dHBzOi8vamliZWthLmFzaWEuYWMuaWQvaW5kZXgucGhwL2ppYmVrYS9hcnRpY2xlL3ZpZXcvMjM2NSIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsNywxNF1dfSwicGFnZSI6IjE3MC0xODIiLCJhYnN0cmFjdCI6IlRoaXMgc3R1ZHkgYWltcyB0byBhbmFseXNlIHRoZSBpbXBhY3Qgb2YgZm9yZWlnbiBkaXJlY3QgaW52ZXN0bWVudCwgZXhwb3J0cywgdGhlIGh1bWFuIGRldmVsb3BtZW50IGluZGV4LCB0ZWNobm9sb2d5LCBhbmQgY29ycnVwdGlvbiBvbiBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIFRoaXMgcXVhbnRpdGF0aXZlIGFuYWx5c2lzIGVtcGxveXMgcGFuZWwgZGF0YSByZWdyZXNzaW9uIHRvIGlkZW50aWZ5IHRoZSB2YXJpYWJsZXMgYWZmZWN0aW5nIGVjb25vbWljIGdyb3d0aCBpbiBBU0VBTi4gVGhpcyBzdHVkeSBlbmNvbXBhc3NlcyB0ZW4gQVNFQU4gY291bnRyaWVzOiBCcnVuZWkgRGFydXNzYWxhbSwgSW5kb25lc2lhLCBDYW1ib2RpYSwgTWFsYXlzaWEsIFNpbmdhcG9yZSwgVGhhaWxhbmQsIFZpZXRuYW0sIHRoZSBQaGlsaXBwaW5lcywgTXlhbm1hciwgYW5kIExhb3MsIGNvdmVyaW5nIHRoZSBwZXJpb2QgZnJvbSAyMDEwIHRvIDIwMjMuIFRoaXMgc3R1ZHkncyByZXN1bHRzIGRlbW9uc3RyYXRlIHRoYXQgZm9yZWlnbiBkaXJlY3QgaW52ZXN0bWVudCwgZXhwb3J0cywgdGhlIGh1bWFuIGRldmVsb3BtZW50IGluZGV4LCBhbmQgdGVjaG5vbG9neSBzaWduaWZpY2FudGx5IGFuZCBwb3NpdGl2ZWx5IGluZmx1ZW5jZSBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIENvcnJ1cHRpb24gZG9lcyBub3Qgc2lnbmlmaWNhbnRseSBpbXBlZGUgZWNvbm9taWMgZ3Jvd3RoIHdpdGhpbiBBU0VBTi4gVGhlIHZhcmlhYmxlcyBvZiBmb3JlaWduIGRpcmVjdCBpbnZlc3RtZW50LCBleHBvcnRzLCB0aGUgaHVtYW4gZGV2ZWxvcG1lbnQgaW5kZXgsIHRlY2hub2xvZ3ksIGFuZCBjb3JydXB0aW9uIGNvbGxlY3RpdmVseSBleGVydCBhIHNpZ25pZmljYW50IGluZmx1ZW5jZSBvbiBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIFRoaXMgc3R1ZHkgaW50cm9kdWNlcyB0ZWNobm9sb2d5IGFzIGEgc2lnbmlmaWNhbnQgaW5mbHVlbmNpbmcgdmFyaWFibGUuIFRoZSBBU0VBTiBnb3Zlcm5tZW50IHBlcnNpc3RzIGluIHVwaG9sZGluZyBzdGFiaWxpdHkgYW5kIGVuaGFuY2luZyB0aGUgbmF0aW9uYWwgZWNvbm9teS4gVGhlIGdvdmVybm1lbnQgbXVzdCBpbXBsZW1lbnQgZGVjaXNpdmUgbWVhc3VyZXMgaW4gc3RhdGUgc2VjdXJpdHkgYW5kIGVuaGFuY2UgdHJhbnNwYXJlbmN5IHRvIHByZXZlbnQgYW4gaW5jcmVhc2UgaW4gc3RhdGUgY29ycnVwdGlvbi4gRnVydGhlciByZXNlYXJjaCBzaG91bGQgZm9jdXMgb24gYnJvYWRlbmluZyB0aGUgdmFyaWFibGVzIGFzc29jaWF0ZWQgd2l0aCBlY29ub21pYyBncm93dGggYW5kIGVtcGxveWluZyBkaXZlcnNlIG1ldGhvZG9sb2dpZXMuIiwicHVibGlzaGVyIjoiSW5zdGl0dXQgVGVrbm9sb2dpIGRhbiBCaXNuaXMgQXNpYSBNYWxhbmciLCJpc3N1ZSI6IjIiLCJ2b2x1bWUiOiIxOSJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9XX0=&quot;}]"/>
     <we:property name="MENDELEY_CITATIONS_STYLE" value="{&quot;id&quot;:&quot;https://www.zotero.org/styles/apa&quot;,&quot;title&quot;:&quot;APA Style 7th edition&quot;,&quot;format&quot;:&quot;author-date&quot;,&quot;defaultLocale&quot;:null,&quot;isLocaleCodeValid&quot;:true}"/>
   </we:properties>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
-  <Abstract>The abstract is a mini representation of the entire article. Make sure the abstract includes in a concise manner: Research objectives, which represent the primary research questions that require resolution; Research methods in conducting the research outline; The most significant results/findings of the research; The main implications of the research findings; Research Limitations (if any); The abstract should be between 100 to 200 words.</Abstract>
+  <Abstract>The abstract is a mini representation of the entire article. It requires concise, specific, accurate information to briefly show the reasons for study, proposed solution, proposed contribution, research objectives to be achieved, the method used, results and conclusions. Do not display procedure steps and citation source.; The abstract should be between 100 to 200 words. Make it in mind that readers will read this first. Write it as attractive as possible and easy to understand.</Abstract>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCCB4B1A-F246-4F6F-8941-306A5C346174}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5577</Characters>
+  <Pages>5</Pages>
+  <Words>1775</Words>
+  <Characters>10119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>150</Lines>
-  <Paragraphs>84</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Write the title briefly, clearly, concisely, interesting, and describing the main content, sentence case, bold, 16pt size</vt:lpstr>
+      <vt:lpstr>Write the title briefly, clearly, concisely, interesting, and informative in sentence case</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6428</CharactersWithSpaces>
+  <CharactersWithSpaces>11871</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Write The Title Briefly, Clearly, Concisely, Interesting, and Describing the Main Content, Title Case, Bold, 16pt Size</dc:title>
-  <dc:subject/>
+  <dc:title>Write the title briefly, clearly, concisely, interesting, and informative in sentence case</dc:title>
+  <dc:subject>Year</dc:subject>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>vXXiX.XXX</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Document_1">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mendeley Citation Style_1">
     <vt:lpwstr>http://www.zotero.org/styles/apa</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Mendeley Unique User Id_1">
     <vt:lpwstr>fb75c1c3-6bef-3c4b-a71a-43a0e8b0ad08</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-medical-association</vt:lpwstr>
   </property>