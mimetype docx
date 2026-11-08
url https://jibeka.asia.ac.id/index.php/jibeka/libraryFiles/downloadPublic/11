--- v7 (2026-08-15)
+++ v8 (2026-11-08)
@@ -20,126 +20,124 @@
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="0A235CA4" w14:textId="7C4821D0" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00000000" w:rsidP="009704BC">
+    <w:p w14:paraId="5EE4EF8D" w14:textId="3563D4AB" w:rsidR="00DF7C02" w:rsidRDefault="00DF7C02" w:rsidP="00584105">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
-      <w:sdt>
-[...15 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidRPr="00DF7C02">
+        <w:t xml:space="preserve">Write the title briefly, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584105">
+        <w:t>clearly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7C02">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00584105">
+        <w:t>concisely</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7C02">
+        <w:t>, interesting, and informative in sentence case</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="012F7B76" w14:textId="1F0DBDF7" w:rsidR="00DC6AB6" w:rsidRPr="00637F1E" w:rsidRDefault="00320E8E" w:rsidP="00E75D98">
+    <w:p w14:paraId="2C7A6654" w14:textId="517DB711" w:rsidR="00DC6AB6" w:rsidRPr="00637F1E" w:rsidRDefault="00320E8E" w:rsidP="00E75D98">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637F1E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00637F1E" w:rsidRPr="00637F1E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Subtitles are </w:t>
       </w:r>
       <w:r w:rsidR="00D97BE6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>optional</w:t>
       </w:r>
       <w:r w:rsidR="00637F1E" w:rsidRPr="00637F1E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>. It can be omitted when not needed.</w:t>
       </w:r>
       <w:r w:rsidRPr="00637F1E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="009C31DD" w:rsidRPr="00637F1E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789FFFE2" w14:textId="2E790836" w:rsidR="00CA5605" w:rsidRPr="008745C6" w:rsidRDefault="008745C6" w:rsidP="0036252E">
+    <w:p w14:paraId="6EB46E2B" w14:textId="77777777" w:rsidR="00CA5605" w:rsidRPr="008745C6" w:rsidRDefault="008745C6" w:rsidP="0036252E">
       <w:pPr>
         <w:pStyle w:val="Author"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">First </w:t>
       </w:r>
       <w:r w:rsidR="00CA5605" w:rsidRPr="00F168E0">
         <w:t>Au</w:t>
       </w:r>
       <w:r w:rsidR="00DD1CDB" w:rsidRPr="00F168E0">
         <w:t>thor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00DD1CDB" w:rsidRPr="00F168E0">
@@ -169,69 +167,67 @@
       <w:r w:rsidR="00DD1CDB" w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">Author </w:t>
       </w:r>
       <w:r w:rsidR="006D349E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:t>, Fo</w:t>
       </w:r>
       <w:r w:rsidR="00BF01DF">
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rth Author </w:t>
       </w:r>
       <w:r w:rsidR="006D349E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5FE4C4" w14:textId="15545898" w:rsidR="00DD1CDB" w:rsidRPr="0022186F" w:rsidRDefault="008745C6" w:rsidP="0022186F">
+    <w:p w14:paraId="1AF356AB" w14:textId="77777777" w:rsidR="00DD1CDB" w:rsidRPr="0022186F" w:rsidRDefault="008745C6" w:rsidP="0022186F">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="Department"/>
       <w:r w:rsidR="008E3055" w:rsidRPr="00F168E0">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Department</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="009704BC" w:rsidRPr="00F168E0">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/Faculty</w:t>
       </w:r>
       <w:r w:rsidR="008E3055" w:rsidRPr="00F168E0">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008E3055" w:rsidRPr="00F168E0">
         <w:rPr>
           <w:rStyle w:val="AffiliationChar"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Institution</w:t>
       </w:r>
       <w:r w:rsidR="00DD1CDB" w:rsidRPr="00F168E0">
         <w:rPr>
           <w:rStyle w:val="AffiliationChar"/>
           <w:i/>
@@ -246,2037 +242,1738 @@
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">City, </w:t>
       </w:r>
       <w:r w:rsidR="00DD1CDB" w:rsidRPr="00F168E0">
         <w:rPr>
           <w:rStyle w:val="AffiliationChar"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Country</w:t>
       </w:r>
       <w:r w:rsidR="006B1A09" w:rsidRPr="00F168E0">
         <w:rPr>
           <w:rStyle w:val="AffiliationChar"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F61CA9B" w14:textId="279A4AC8" w:rsidR="00414271" w:rsidRDefault="008745C6" w:rsidP="0022186F">
+    <w:p w14:paraId="04509918" w14:textId="77777777" w:rsidR="00414271" w:rsidRDefault="008745C6" w:rsidP="0022186F">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">b </w:t>
       </w:r>
       <w:r w:rsidR="008E3055" w:rsidRPr="00F168E0">
         <w:t>Department</w:t>
       </w:r>
       <w:r w:rsidR="009704BC" w:rsidRPr="00F168E0">
         <w:t>/Faculty</w:t>
       </w:r>
       <w:r w:rsidR="008E3055" w:rsidRPr="00F168E0">
         <w:t>, Institution</w:t>
       </w:r>
       <w:r w:rsidR="00DD1CDB" w:rsidRPr="00F168E0">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009704BC" w:rsidRPr="00F168E0">
         <w:t xml:space="preserve"> City,</w:t>
       </w:r>
       <w:r w:rsidR="00DD1CDB" w:rsidRPr="00F168E0">
         <w:t xml:space="preserve"> Country</w:t>
       </w:r>
       <w:r w:rsidR="0022186F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084E7BF8" w14:textId="24611077" w:rsidR="008745C6" w:rsidRPr="008745C6" w:rsidRDefault="008745C6" w:rsidP="0022186F">
+    <w:p w14:paraId="230DDF53" w14:textId="77777777" w:rsidR="008745C6" w:rsidRPr="008745C6" w:rsidRDefault="008745C6" w:rsidP="0022186F">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="008745C6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008745C6">
         <w:t>Department/Faculty, Institution, City, Country</w:t>
       </w:r>
       <w:r w:rsidR="0022186F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="5073" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1134"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="6519"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1812"/>
+        <w:gridCol w:w="6550"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C8242D" w:rsidRPr="00F168E0" w14:paraId="07051920" w14:textId="77777777" w:rsidTr="00A67AE4">
+      <w:tr w:rsidR="00DF7C02" w:rsidRPr="00F168E0" w14:paraId="1DCF3E4C" w14:textId="77777777" w:rsidTr="00584105">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4668E226" w14:textId="54BE97F1" w:rsidR="00C8242D" w:rsidRPr="00024781" w:rsidRDefault="00C8242D" w:rsidP="00024781">
+          <w:p w14:paraId="663D3011" w14:textId="77777777" w:rsidR="00DF7C02" w:rsidRPr="00DF7C02" w:rsidRDefault="00DF7C02" w:rsidP="00DF7C02">
             <w:pPr>
               <w:pStyle w:val="HeadingInfo"/>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rStyle w:val="Article-infoHeader"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00024781">
+            <w:r w:rsidRPr="00DF7C02">
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rStyle w:val="Article-infoHeader"/>
               </w:rPr>
               <w:t>ARTICLE INFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="6660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C0FB059" w14:textId="77777777" w:rsidR="00C8242D" w:rsidRPr="00024781" w:rsidRDefault="00C8242D" w:rsidP="00024781">
+          <w:p w14:paraId="7F23DC81" w14:textId="77777777" w:rsidR="00DF7C02" w:rsidRPr="00DF7C02" w:rsidRDefault="00DF7C02" w:rsidP="00DF7C02">
             <w:pPr>
               <w:pStyle w:val="HeadingInfo"/>
             </w:pPr>
-          </w:p>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00024781">
+            <w:r w:rsidRPr="00DF7C02">
               <w:t>ABSTRACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8242D" w:rsidRPr="00F168E0" w14:paraId="7F09E8E1" w14:textId="77777777" w:rsidTr="00F16654">
+      <w:tr w:rsidR="00DF7C02" w:rsidRPr="00F168E0" w14:paraId="4AE42B71" w14:textId="77777777" w:rsidTr="00584105">
         <w:trPr>
-          <w:trHeight w:val="312"/>
+          <w:trHeight w:val="2514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C28F324" w14:textId="77777777" w:rsidR="00C8242D" w:rsidRPr="00024781" w:rsidRDefault="00C8242D" w:rsidP="00024781">
+          <w:p w14:paraId="62DB5874" w14:textId="4713B749" w:rsidR="00DF7C02" w:rsidRPr="00DF7C02" w:rsidRDefault="00DF7C02" w:rsidP="00DF7C02">
             <w:pPr>
-              <w:pStyle w:val="HeaderInfo0"/>
+              <w:pStyle w:val="Article-infoHeader"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF7C02">
+              <w:t xml:space="preserve">Volume X No X </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32959FC9" w14:textId="13DD4391" w:rsidR="00DF7C02" w:rsidRPr="00024781" w:rsidRDefault="00DF7C02" w:rsidP="00DF7C02">
+            <w:pPr>
+              <w:pStyle w:val="Article-infoHeader"/>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00024781">
               <w:t>Article</w:t>
             </w:r>
             <w:r w:rsidRPr="00024781">
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00024781">
               <w:t>History</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B1457EA" w14:textId="306586AB" w:rsidR="00B01A6D" w:rsidRPr="00F168E0" w:rsidRDefault="00B01A6D" w:rsidP="00B01A6D">
+          <w:p w14:paraId="311FA202" w14:textId="77777777" w:rsidR="00DF7C02" w:rsidRPr="00F168E0" w:rsidRDefault="00DF7C02" w:rsidP="00DF7C02">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="00F168E0">
               <w:t>Received 01</w:t>
             </w:r>
-            <w:r w:rsidR="009C3D90">
+            <w:r>
               <w:t xml:space="preserve"> July </w:t>
             </w:r>
             <w:r w:rsidRPr="00F168E0">
               <w:t>2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="567D962E" w14:textId="126A3DDE" w:rsidR="00B01A6D" w:rsidRPr="00F168E0" w:rsidRDefault="009C3D90" w:rsidP="00B01A6D">
+          <w:p w14:paraId="25970537" w14:textId="77777777" w:rsidR="00DF7C02" w:rsidRPr="00F168E0" w:rsidRDefault="00DF7C02" w:rsidP="00DF7C02">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="00B01A6D" w:rsidRPr="00F168E0">
+            <w:r w:rsidRPr="00F168E0">
               <w:t>evised 01</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3D90">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A67AE4">
+            <w:r>
               <w:t xml:space="preserve">July </w:t>
             </w:r>
-            <w:r w:rsidR="00B01A6D" w:rsidRPr="00F168E0">
+            <w:r w:rsidRPr="00F168E0">
               <w:t>2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AF74B63" w14:textId="12D342BF" w:rsidR="00B01A6D" w:rsidRPr="00F168E0" w:rsidRDefault="00B01A6D" w:rsidP="00C33C79">
+          <w:p w14:paraId="21C3F2B6" w14:textId="77777777" w:rsidR="00DF7C02" w:rsidRDefault="00DF7C02" w:rsidP="00DF7C02">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r w:rsidRPr="00F168E0">
               <w:t>Accepted 01</w:t>
             </w:r>
-            <w:r w:rsidR="009C3D90">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:t xml:space="preserve"> July </w:t>
             </w:r>
             <w:r w:rsidRPr="00F168E0">
               <w:t>2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31F01239" w14:textId="6C13E549" w:rsidR="00B01A6D" w:rsidRPr="00F168E0" w:rsidRDefault="00B01A6D" w:rsidP="009C3D90">
+          <w:p w14:paraId="099C8CEB" w14:textId="5A3F8F3C" w:rsidR="00DF7C02" w:rsidRPr="00DF7C02" w:rsidRDefault="00584105" w:rsidP="00DF7C02">
+            <w:pPr>
+              <w:pStyle w:val="Article-infoHeader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF7C02" w:rsidRPr="00DF7C02">
+              <w:t>Corresponding Author:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B81B8AE" w14:textId="66DD0E9A" w:rsidR="00DF7C02" w:rsidRPr="00584105" w:rsidRDefault="00DF7C02" w:rsidP="00DF7C02">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:t>email@email.com</w:t>
+            </w:r>
+            <w:r w:rsidR="00584105" w:rsidRPr="00584105">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="669B0472" w14:textId="76F9E325" w:rsidR="00DF7C02" w:rsidRDefault="00DF7C02" w:rsidP="00DF7C02">
+            <w:pPr>
+              <w:pStyle w:val="Article-infoHeader"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Copyrights</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0491D504" w14:textId="77777777" w:rsidR="00DF7C02" w:rsidRDefault="00DF7C02" w:rsidP="00DF7C02">
+            <w:pPr>
+              <w:pStyle w:val="Article-info"/>
+            </w:pPr>
+            <w:r>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F168E0">
+              <w:t>he</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F168E0">
+              <w:t xml:space="preserve"> Authors</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B0BB0F1" w14:textId="69A5A157" w:rsidR="00DF7C02" w:rsidRPr="002A17F0" w:rsidRDefault="00DF7C02" w:rsidP="00DF7C02">
+            <w:pPr>
+              <w:pStyle w:val="Article-info"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F168E0">
+              <w:t>©</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Year</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...18 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="6660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Abstract"/>
               <w:tag w:val=""/>
               <w:id w:val="-2003734829"/>
               <w:placeholder>
-                <w:docPart w:val="D2F204DF4DA94F41900EACEE2B8B2016"/>
+                <w:docPart w:val="5CE07DB8AAB14E8CB7573F293F9D8CF8"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:Abstract[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="0741B6AE" w14:textId="659494D2" w:rsidR="00C8242D" w:rsidRPr="00F168E0" w:rsidRDefault="00C8242D" w:rsidP="00462896">
+              <w:p w14:paraId="1F6A44F5" w14:textId="77777777" w:rsidR="00DF7C02" w:rsidRPr="00F168E0" w:rsidRDefault="00DF7C02" w:rsidP="00462896">
                 <w:pPr>
                   <w:pStyle w:val="Abstract"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00F168E0">
-                  <w:t xml:space="preserve">The abstract is a mini representation of the entire article. It requires concise, specific, accurate information to briefly show the reasons for study, proposed solution, proposed contribution, research objectives to be achieved, the method used, results and conclusions. Do not display procedure steps and citation source.; The abstract should be between 100 to 200 words. Make it in </w:t>
-[...17 lines deleted...]
-                  <w:t xml:space="preserve"> easy to understand.</w:t>
+                  <w:t>The abstract is a mini representation of the entire article. It requires concise, specific, accurate information to briefly show the reasons for study, proposed solution, proposed contribution, research objectives to be achieved, the method used, results and conclusions. Do not display procedure steps and citation source.; The abstract should be between 100 to 200 words. Make it in mind that readers will read this first. Write it as attractive as possible and easy to understand.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8242D" w:rsidRPr="00F168E0" w14:paraId="1CD736BD" w14:textId="77777777" w:rsidTr="00024781">
+      <w:tr w:rsidR="00024781" w:rsidRPr="00F168E0" w14:paraId="7412BFF5" w14:textId="77777777" w:rsidTr="00584105">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...102 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="315AA5AE" w14:textId="5B1A249B" w:rsidR="00024781" w:rsidRPr="00024781" w:rsidRDefault="00024781" w:rsidP="00024781">
+          <w:p w14:paraId="7BAC6CFA" w14:textId="77777777" w:rsidR="00024781" w:rsidRPr="00DF7C02" w:rsidRDefault="00024781" w:rsidP="00DF7C02">
             <w:pPr>
-              <w:pStyle w:val="HeaderInfo0"/>
+              <w:pStyle w:val="Keywords"/>
             </w:pPr>
-            <w:r w:rsidRPr="00024781">
+            <w:r w:rsidRPr="00DF7C02">
               <w:t>Keywords</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8645" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="8503" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33F1AFCE" w14:textId="4DB44D76" w:rsidR="00024781" w:rsidRPr="00F168E0" w:rsidRDefault="00024781" w:rsidP="00024781">
+          <w:p w14:paraId="20DDB26D" w14:textId="77777777" w:rsidR="00024781" w:rsidRPr="00F168E0" w:rsidRDefault="00024781" w:rsidP="00DF7C02">
             <w:pPr>
               <w:pStyle w:val="Article-info"/>
             </w:pPr>
             <w:r>
-              <w:t>Mention</w:t>
-[...26 lines deleted...]
-              <w:t>; S</w:t>
+              <w:t>Mention; Three to five words; or phrase; Key Important; S</w:t>
             </w:r>
             <w:r w:rsidRPr="00024781">
               <w:t>eparated by a semicolon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00DF7C02" w:rsidRPr="00F168E0" w14:paraId="0520CE27" w14:textId="77777777" w:rsidTr="00584105">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9779" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="590DE541" w14:textId="05509431" w:rsidR="00DF7C02" w:rsidRDefault="00DF7C02" w:rsidP="00DF7C02">
+            <w:pPr>
+              <w:pStyle w:val="DOI"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF7C02">
+              <w:t>https://doi.org/10.32815/jibeka.vXXiXX.XXX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="765BDA05" w14:textId="2D6B08D4" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="00A814D0">
+    <w:p w14:paraId="0E5B1B55" w14:textId="77777777" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="00A814D0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F168E0">
         <w:t>Introduction</w:t>
       </w:r>
       <w:r w:rsidRPr="00F168E0">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC7D805" w14:textId="06C90929" w:rsidR="00320E8E" w:rsidRDefault="00320E8E" w:rsidP="004314FF">
+    <w:p w14:paraId="58345322" w14:textId="77777777" w:rsidR="00320E8E" w:rsidRDefault="00320E8E" w:rsidP="004314FF">
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">The Introduction should begin with a general background of the research topic, providing context and establishing urgency and rationale for the study.  Relevant and current literature should be incorporated to provide context and highlight the research gaps, ensuring that references are original and directly related to the research topic. The presentation should be coherent chronologically and the logical relationship between one paragraph and the following paragraph should be clear. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F0615D" w14:textId="038453EE" w:rsidR="002F1590" w:rsidRDefault="002F1590" w:rsidP="002F1590">
+    <w:p w14:paraId="6A663596" w14:textId="77777777" w:rsidR="002F1590" w:rsidRDefault="002F1590" w:rsidP="002F1590">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Theory</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F67D589" w14:textId="4D77EED1" w:rsidR="00272779" w:rsidRDefault="0022186F" w:rsidP="0022186F">
+    <w:p w14:paraId="6E22AD75" w14:textId="77777777" w:rsidR="00272779" w:rsidRDefault="0022186F" w:rsidP="0022186F">
       <w:r w:rsidRPr="0022186F">
         <w:t>A Theory section should extend, not repeat, the background to the article already dealt with in the Introduction and lay the foundation for further work. This section should introduce relevant frameworks and concepts that will guide the analysis, ensuring a clear connection between existing literature and the research questions at hand.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746818A5" w14:textId="424B8BF3" w:rsidR="00695435" w:rsidRDefault="001850E2" w:rsidP="00695435">
+    <w:p w14:paraId="436545E8" w14:textId="77777777" w:rsidR="00695435" w:rsidRDefault="001850E2" w:rsidP="00695435">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>General Guidelines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5730E699" w14:textId="77777777" w:rsidR="00695435" w:rsidRPr="00695435" w:rsidRDefault="00695435" w:rsidP="00695435">
+    <w:p w14:paraId="1F37BE68" w14:textId="77777777" w:rsidR="00695435" w:rsidRDefault="00695435" w:rsidP="00695435">
       <w:r w:rsidRPr="00695435">
-        <w:t>Scientific articles should present ideas, findings, or methods that are entirely new and unique in the field of science they study. Explain clearly the aspects that differentiate the research from previous studies and how the approach used provides further progress. Highlight the added value provided by outlining the real contribution of research to the development of science.</w:t>
+        <w:t xml:space="preserve">Scientific articles should present ideas, findings, or methods that are entirely new and unique in the field of science they study. Explain clearly the aspects that differentiate the research from previous studies and how the approach used </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003316A3">
+        <w:t>provides</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00695435">
+        <w:t xml:space="preserve"> further progress. Highlight the added value provided by outlining the real contribution of research to the development of science.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B7085D" w14:textId="5D2547C3" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="0069121B" w:rsidP="00A814D0">
+    <w:p w14:paraId="38906F8D" w14:textId="77777777" w:rsidR="00EB2349" w:rsidRPr="00EB2349" w:rsidRDefault="00EB2349" w:rsidP="00695435">
+      <w:r w:rsidRPr="00EB2349">
+        <w:lastRenderedPageBreak/>
+        <w:t>At the end of the Introduction section, authors of quantitative studies must explicitly formulate their research hypotheses in numbered bullet points (e.g., H1, H2). For qualitative or conceptual studies, clearly state the primary research propositions or objectives instead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181450E9" w14:textId="77777777" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="0069121B" w:rsidP="00A814D0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="0069121B">
         <w:t>Research Method</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC8BBBD" w14:textId="5ACB8EAE" w:rsidR="00320E8E" w:rsidRDefault="00052E3A" w:rsidP="004314FF">
+    <w:p w14:paraId="5E70C892" w14:textId="77777777" w:rsidR="00320E8E" w:rsidRDefault="00052E3A" w:rsidP="004314FF">
       <w:r w:rsidRPr="00052E3A">
-        <w:t xml:space="preserve">Describe the research design, population and sampling techniques, data collection procedures, and analytical tools or software used. Ensure the description is concise yet detailed enough to allow for replicability by other researchers, supported by appropriate methodological references for all </w:t>
-[...3 lines deleted...]
-        <w:t>procedures applied.</w:t>
+        <w:t>Describe the research design, population and sampling techniques, data collection procedures, and analytical tools or software used. Ensure the description is concise yet detailed enough to allow for replicability by other researchers, supported by appropriate methodological references for all procedures applied.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00052E3A">
         <w:t>Clearly state the operationalization of variables or research instruments where applicable</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E03A6A6" w14:textId="12B46479" w:rsidR="00695435" w:rsidRDefault="00695435" w:rsidP="00695435">
+    <w:p w14:paraId="27CB5F49" w14:textId="77777777" w:rsidR="00695435" w:rsidRDefault="00695435" w:rsidP="00695435">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Important</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6237D108" w14:textId="47B80577" w:rsidR="00052E3A" w:rsidRPr="00052E3A" w:rsidRDefault="00052E3A" w:rsidP="00052E3A">
+    <w:p w14:paraId="4013299E" w14:textId="77777777" w:rsidR="00052E3A" w:rsidRPr="00052E3A" w:rsidRDefault="00052E3A" w:rsidP="00052E3A">
       <w:r w:rsidRPr="00052E3A">
         <w:t>For studies involving human participants, authors must include a brief statement on ethical considerations, informed consent, or relevant institutional approval. Avoid lengthy explanations of standard statistical techniques; focus instead on how they were specifically applied to answer the research questions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D72756" w14:textId="3EEDDB0F" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="00A814D0">
+    <w:p w14:paraId="3A3071C8" w14:textId="77777777" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="00A814D0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F168E0">
         <w:t>Result</w:t>
       </w:r>
       <w:r w:rsidR="009C31DD" w:rsidRPr="00F168E0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710CFABC" w14:textId="7D144756" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="004314FF">
+    <w:p w14:paraId="6F89E842" w14:textId="77777777" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="004314FF">
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">Present the research results neatly, completely, and systematically. Use tables, figures, and schemes that are clear, easy to read, accurate, and have sufficient resolution to visualize the findings. Each piece of data presented must be logically connected to the discussion, ensuring that the meaning and impact of the research findings can be interpreted correctly. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FBFF1A" w14:textId="71BF2C21" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="00A814D0">
+    <w:p w14:paraId="18A02DAE" w14:textId="77777777" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="00A814D0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F168E0">
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73764536" w14:textId="6ED34FAE" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00F4375D" w:rsidP="004314FF">
+    <w:p w14:paraId="54052FDF" w14:textId="77777777" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00F4375D" w:rsidP="004314FF">
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">This should explore the significance of the results of the work, not repeat them. A combined Results and Discussion section is often appropriate. </w:t>
       </w:r>
       <w:r w:rsidR="00320E8E" w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">The flow of the discussion should have a clear structure, gradually directing attention to the key points on which the research </w:t>
       </w:r>
       <w:r w:rsidR="00F168E0" w:rsidRPr="00F168E0">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00320E8E" w:rsidRPr="00F168E0">
         <w:t xml:space="preserve"> based. Conduct a thorough comparative analysis between the research results and previous studies, especially those discussed in the introduction.</w:t>
       </w:r>
       <w:r w:rsidR="00C37D5F" w:rsidRPr="00F168E0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4A0E5F" w14:textId="0F4F683B" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="00A814D0">
+    <w:p w14:paraId="660A58AC" w14:textId="77777777" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="00A814D0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F168E0">
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03161FC4" w14:textId="1D6B41BD" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00F4375D" w:rsidP="004314FF">
+    <w:p w14:paraId="35F8B672" w14:textId="77777777" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00F4375D" w:rsidP="004314FF">
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">The main conclusions of the study may be presented in a short Conclusions section, which may stand alone or form a subsection of a Discussion or Results and Discussion section. Avoid extensive citations and discussion of published literature. </w:t>
       </w:r>
       <w:r w:rsidR="00320E8E" w:rsidRPr="00F168E0">
         <w:t>The conclusion section summarizes the research's key findings by addressing the objectives of the study. Present the results of the research data and analysis that support the conclusion statement. The section may include research limitations and suggestions for improvements, as well as recommendations for future research and policy changes. The conclusions should be written critically, carefully, logically, and honestly, based on the facts obtained. The conclusion should be presented concisely and avoid lists of conclusions in bullet or number form.</w:t>
       </w:r>
       <w:r w:rsidR="00C37D5F" w:rsidRPr="00F168E0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B79DC8" w14:textId="3EC99106" w:rsidR="00760855" w:rsidRPr="0022186F" w:rsidRDefault="00A844E4" w:rsidP="0022186F">
+    <w:p w14:paraId="217C05D6" w14:textId="77777777" w:rsidR="00760855" w:rsidRPr="0022186F" w:rsidRDefault="00A844E4" w:rsidP="0022186F">
       <w:pPr>
         <w:pStyle w:val="Additional"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rStyle w:val="Article-infoHeader"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022186F">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rStyle w:val="Article-infoHeader"/>
         </w:rPr>
         <w:t xml:space="preserve">Author </w:t>
       </w:r>
       <w:r w:rsidR="008E5A78" w:rsidRPr="0022186F">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rStyle w:val="Article-infoHeader"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="0022186F">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rStyle w:val="Article-infoHeader"/>
         </w:rPr>
         <w:t>ontributions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169889C1" w14:textId="56B931B3" w:rsidR="00760855" w:rsidRPr="00F168E0" w:rsidRDefault="00DD692D" w:rsidP="008E5A78">
+    <w:p w14:paraId="2DF8B517" w14:textId="77777777" w:rsidR="00760855" w:rsidRPr="00F168E0" w:rsidRDefault="00DD692D" w:rsidP="008E5A78">
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">F. Author: Conceptualization, formal analysis, funding acquisition, investigation, methodology, project administration, resources, software, supervision, and writing - review &amp; editing.  S. Author: Data curation, investigation, resources, software, validation, visualization, and writing - original draft. T. Author: Investigation, visualization, and writing - review &amp; editing. F. Author: Investigation, project administration, and writing - review &amp; editing. (Author Contribution Form All authors </w:t>
       </w:r>
       <w:r w:rsidR="00663583" w:rsidRPr="00F168E0">
         <w:t>must be</w:t>
       </w:r>
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve"> suitable with the relevant terms to indicate their contributions. To know more about the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F168E0">
         <w:t>CReDiT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve"> Author Statement and definitions of each term mentioned, please visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00F168E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://casrai.org/credit/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F168E0">
         <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A0C723" w14:textId="374BEA42" w:rsidR="002717AC" w:rsidRPr="0022186F" w:rsidRDefault="008E5A78" w:rsidP="0022186F">
+    <w:p w14:paraId="3947FEBC" w14:textId="77777777" w:rsidR="002717AC" w:rsidRPr="0022186F" w:rsidRDefault="008E5A78" w:rsidP="0022186F">
       <w:pPr>
         <w:pStyle w:val="Additional"/>
       </w:pPr>
       <w:r w:rsidRPr="0022186F">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Conflict of interest </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636EF69F" w14:textId="3C0D4E01" w:rsidR="00C91EFE" w:rsidRDefault="00C91EFE" w:rsidP="00C91EFE">
+    <w:p w14:paraId="1A0441CC" w14:textId="77777777" w:rsidR="00C91EFE" w:rsidRDefault="00C91EFE" w:rsidP="00C91EFE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C91EFE">
         <w:t>The authors declare no competing financial interests that could have appeared to influence the work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D95D915" w14:textId="468E7D6F" w:rsidR="008E5A78" w:rsidRPr="00F168E0" w:rsidRDefault="008E5A78" w:rsidP="0022186F">
+    <w:p w14:paraId="305CFE3C" w14:textId="77777777" w:rsidR="008E5A78" w:rsidRPr="00F168E0" w:rsidRDefault="008E5A78" w:rsidP="0022186F">
       <w:pPr>
         <w:pStyle w:val="Additional"/>
       </w:pPr>
       <w:r w:rsidRPr="00F168E0">
         <w:t>Publication ethics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4555CB62" w14:textId="77777777" w:rsidR="008E5A78" w:rsidRDefault="008E5A78" w:rsidP="008E5A78">
+    <w:p w14:paraId="7A921671" w14:textId="77777777" w:rsidR="008E5A78" w:rsidRDefault="008E5A78" w:rsidP="008E5A78">
       <w:r w:rsidRPr="00F168E0">
         <w:t>All procedures performed in studies involving human participants were in accordance with the ethical standards of the institutional research committee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F231CB" w14:textId="77777777" w:rsidR="00BF01DF" w:rsidRDefault="00BF01DF" w:rsidP="00BF01DF">
+    <w:p w14:paraId="5173D44D" w14:textId="77777777" w:rsidR="00BF01DF" w:rsidRDefault="00BF01DF" w:rsidP="00BF01DF">
       <w:pPr>
         <w:pStyle w:val="Additional"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF01DF">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Publisher's Note </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7707D0E7" w14:textId="10B60BDF" w:rsidR="00BF01DF" w:rsidRPr="00F168E0" w:rsidRDefault="00BF01DF" w:rsidP="00BF01DF">
+    <w:p w14:paraId="63A47380" w14:textId="77777777" w:rsidR="00BF01DF" w:rsidRPr="00F168E0" w:rsidRDefault="00BF01DF" w:rsidP="00BF01DF">
       <w:r w:rsidRPr="00BF01DF">
         <w:t>All assertions in this article are entirely those of the writers and do not necessarily reflect those of their connected organizations, the publisher, the editors, or the reviewers.  The publisher does not guarantee or endorse any product mentioned in this article, or any claim made by its manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3C1BAD" w14:textId="413264E7" w:rsidR="00DD692D" w:rsidRPr="00F168E0" w:rsidRDefault="00DD692D" w:rsidP="008E5A78">
+    <w:p w14:paraId="36EFD40F" w14:textId="77777777" w:rsidR="00DD692D" w:rsidRPr="00F168E0" w:rsidRDefault="00DD692D" w:rsidP="008E5A78">
       <w:pPr>
         <w:pStyle w:val="Additional"/>
       </w:pPr>
       <w:r w:rsidRPr="00F168E0">
         <w:t>Acknowledgements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66890CA0" w14:textId="13DB6173" w:rsidR="002260B9" w:rsidRPr="00F168E0" w:rsidRDefault="00E37A97" w:rsidP="00E37A97">
+    <w:p w14:paraId="29A72622" w14:textId="77777777" w:rsidR="002260B9" w:rsidRPr="00F168E0" w:rsidRDefault="00E37A97" w:rsidP="00E37A97">
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">[OPTIONAL] This section is for recognizing contributors who are not listed as co-authors, as well as institutional or financial support. Briefly state the funding organization along with the official decree or grant number. </w:t>
       </w:r>
       <w:r w:rsidR="00CA14FA" w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">It is not necessary to include detailed descriptions on the program or type of grants and awards. When funding is from a block grant or other resources available to a university, college, or other research institution, submit the name of the institute or organization that provided the funding. If your manuscript does not require acknowledgments or funding statements, </w:t>
       </w:r>
       <w:r w:rsidR="00CA14FA" w:rsidRPr="00F168E0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>you may delete this section</w:t>
       </w:r>
       <w:r w:rsidR="00CA14FA" w:rsidRPr="00F168E0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CD6019" w14:textId="039BB7D4" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="002717AC">
+    <w:p w14:paraId="0C6EA24C" w14:textId="77777777" w:rsidR="00320E8E" w:rsidRPr="00F168E0" w:rsidRDefault="00320E8E" w:rsidP="002717AC">
       <w:pPr>
         <w:pStyle w:val="Additional"/>
       </w:pPr>
       <w:r w:rsidRPr="00F168E0">
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidR="009C31DD" w:rsidRPr="00F168E0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00FEE655" w14:textId="01216281" w:rsidR="008264BC" w:rsidRDefault="00320E8E" w:rsidP="00DB7780">
+    <w:p w14:paraId="0B54FD14" w14:textId="77777777" w:rsidR="008264BC" w:rsidRDefault="00320E8E" w:rsidP="00DB7780">
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">Authors are encouraged to use Mendeley or Zotero Reference Manager Software. The citation and reference formatting should follow the </w:t>
       </w:r>
       <w:r w:rsidR="00AE1D57" w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">APA7 </w:t>
       </w:r>
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">Style guidelines. While it is not necessary to have an extensive list of references, a minimum of </w:t>
       </w:r>
       <w:r w:rsidR="0080163D" w:rsidRPr="00F168E0">
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve"> references is required with at least 80% of them from main </w:t>
       </w:r>
       <w:r w:rsidR="00C37D5F" w:rsidRPr="00F168E0">
         <w:t>sources</w:t>
       </w:r>
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C37D5F" w:rsidRPr="00F168E0">
         <w:t>Provision of a DOI link for each reference from a journal is not mandatory; however, we strongly advocate for it.</w:t>
       </w:r>
       <w:r w:rsidR="00915498" w:rsidRPr="00F168E0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C33C79" w:rsidRPr="00F168E0">
         <w:t xml:space="preserve"> For </w:t>
       </w:r>
       <w:r w:rsidR="006A1CCD" w:rsidRPr="00F168E0">
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tag w:val="MENDELEY_BIBLIOGRAPHY"/>
         <w:id w:val="-1088534502"/>
         <w:placeholder>
-          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          <w:docPart w:val="F6393A1A8E8345D28B68F493E8605521"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="567D95F9" w14:textId="77777777" w:rsidR="003316A3" w:rsidRPr="00300A8D" w:rsidRDefault="003316A3" w:rsidP="00740E57">
+          <w:pPr>
+            <w:pStyle w:val="Reference"/>
+            <w:ind w:left="87"/>
+            <w:divId w:val="731656162"/>
+            <w:rPr>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+          </w:pPr>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t>Anjaningrum</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t xml:space="preserve">, W. D., </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t>Azizah</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t xml:space="preserve">, N., &amp; </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t>Suryadi</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t xml:space="preserve">, N. (2024). Spurring SMEs’ performance through business intelligence, organizational and network learning, customer value anticipation, and innovation - Empirical evidence of the creative economy sector in East Java, Indonesia. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00300A8D">
+            <w:rPr>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+            <w:t>Heliyon, 10(7). https://doi.org/10.1016/J.HELIYON.2024.E27998</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2AEF43A8" w14:textId="77777777" w:rsidR="003316A3" w:rsidRPr="00740E57" w:rsidRDefault="003316A3" w:rsidP="00740E57">
+          <w:pPr>
+            <w:pStyle w:val="Reference"/>
+            <w:ind w:left="87"/>
+            <w:divId w:val="1625499915"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00300A8D">
+            <w:rPr>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Anjaningrum, W., Hermawati, A., Yogatama, A., Suci, R., &amp; Sidi, A. (2022). </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00740E57">
+            <w:t>Creative Industry in the Post-Pandemic Digital Era: Meaningful Incubation, Customer Focus, and High Innovation as Strategies to Compete. https://doi.org/10.4108/EAI.7-10-2021.2316784</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="38034179" w14:textId="77777777" w:rsidR="003316A3" w:rsidRPr="00740E57" w:rsidRDefault="003316A3" w:rsidP="00740E57">
+          <w:pPr>
+            <w:pStyle w:val="Reference"/>
+            <w:ind w:left="87"/>
+            <w:divId w:val="821313753"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00740E57">
+            <w:t xml:space="preserve">Dura, J., &amp; </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t>Wardana</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t>, D. (2024). The Sustainability Role of Women Entrepreneurs through the Digital Financial Literacy Movement. Population and Economics 8(3): 108-129, 8(3), 108–129. https://doi.org/10.3897/POPECON.8.E116923</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6FF396B2" w14:textId="77777777" w:rsidR="003316A3" w:rsidRPr="00740E57" w:rsidRDefault="003316A3" w:rsidP="00740E57">
+          <w:pPr>
+            <w:pStyle w:val="Reference"/>
+            <w:ind w:left="87"/>
+            <w:divId w:val="1811944551"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00740E57">
+            <w:t xml:space="preserve">Sidi, A. P., &amp; Santoso, R. (2024). Creative </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t>Industriesâ€TM</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t xml:space="preserve"> Risk Appetite in East Java and Its Impact on Dynamic Capability and Competitive Advantage. </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t>Binus</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t xml:space="preserve"> Business Review, 15(2), 107–117. https://doi.org/10.21512/BBR.V15I2.10429</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6EE91F66" w14:textId="77777777" w:rsidR="00DB7780" w:rsidRPr="00300A8D" w:rsidRDefault="003316A3" w:rsidP="00740E57">
+          <w:pPr>
+            <w:pStyle w:val="Reference"/>
+            <w:ind w:left="87"/>
+            <w:divId w:val="1089693348"/>
+            <w:rPr>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+          </w:pPr>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t>Syatir</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t xml:space="preserve">, D., Reza, P., </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t>Soelistyo</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t xml:space="preserve">, A., &amp; </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t>Firmansyah</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00740E57">
+            <w:t xml:space="preserve">, M. (2025). Interaction Between Investment, Exports, Human Development Index, Technology, and Corruption on Economic Growth of ASEAN Countries. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00300A8D">
+            <w:rPr>
+              <w:lang w:val="fi-FI"/>
+            </w:rPr>
+            <w:t>Jurnal Ilmiah Bisnis Dan Ekonomi Asia, 19(2), 170–182. https://doi.org/10.32815/JIBEKA.V19I2.2365</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="00668C43" w14:textId="77777777" w:rsidR="00C427E8" w:rsidRPr="00EB2349" w:rsidRDefault="00C427E8" w:rsidP="00890306">
+      <w:pPr>
+        <w:pStyle w:val="Additional"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:rPr>
-          <w:color w:val="auto"/>
+          <w:lang w:val="fi-FI"/>
         </w:rPr>
-      </w:sdtEndPr>
-[...6 lines deleted...]
-            <w:divId w:val="975526785"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="791F91B8" w14:textId="77777777" w:rsidR="00383A0A" w:rsidRDefault="00383A0A" w:rsidP="006A26D3">
+      <w:pPr>
+        <w:pStyle w:val="Additional"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00383A0A">
+        <w:t>Style and Formatting Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B264691" w14:textId="77777777" w:rsidR="006A26D3" w:rsidRPr="00F168E0" w:rsidRDefault="006A26D3" w:rsidP="006A26D3">
+      <w:pPr>
+        <w:pStyle w:val="Additional"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>Sections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166E012B" w14:textId="77777777" w:rsidR="006A26D3" w:rsidRDefault="006A26D3" w:rsidP="002B650F">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">The article is divided into clearly defined and numbered sections. Subsections should be numbered 1.1 (then 1.1.1, 1.1.2, ...), 1.2, etc. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1FA8">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>bstract</w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1FA8">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t xml:space="preserve">eference and </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1FA8">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1FA8" w:rsidRPr="006A1FA8">
+        <w:t xml:space="preserve">eclarations </w:t>
+      </w:r>
+      <w:r w:rsidR="002B650F">
+        <w:t>(Author contributions, Conflict of interest, Publication ethics, Publisher's Note, Acknowledgements) are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> excluded in section numbering. Any subsection may be given a brief heading. Each heading should appear on its own separate line</w:t>
+      </w:r>
+      <w:r w:rsidR="00802620">
+        <w:t>, for example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152F95F5" w14:textId="77777777" w:rsidR="00802620" w:rsidRDefault="00802620" w:rsidP="00F43254">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D98887B" w14:textId="77777777" w:rsidR="00802620" w:rsidRDefault="00802620" w:rsidP="00802620">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Populations &amp; Samples</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB8C487" w14:textId="77777777" w:rsidR="00802620" w:rsidRDefault="00F43254" w:rsidP="00F43254">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Research Instruments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5853D3" w14:textId="77777777" w:rsidR="00F43254" w:rsidRDefault="00F43254" w:rsidP="00F43254">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Questioner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9484E5" w14:textId="77777777" w:rsidR="00F43254" w:rsidRPr="00F43254" w:rsidRDefault="00F43254" w:rsidP="00F43254">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Interview</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BB045C" w14:textId="77777777" w:rsidR="00C427E8" w:rsidRPr="00F168E0" w:rsidRDefault="00C427E8" w:rsidP="006A26D3">
+      <w:pPr>
+        <w:pStyle w:val="Additional"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>Citation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A2F59E" w14:textId="77777777" w:rsidR="00C427E8" w:rsidRPr="00F168E0" w:rsidRDefault="00C427E8" w:rsidP="00C427E8">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>Please ensure that every reference cited in the text is also present in the reference list (and vice versa). Unpublished results and personal communications are not recommended in the reference list but may be mentioned in the text. Citation of a reference as 'in press' implies that the item has been accepted for publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B59115" w14:textId="77777777" w:rsidR="00C427E8" w:rsidRPr="00F168E0" w:rsidRDefault="00C427E8" w:rsidP="00C427E8">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">There are two methods for writing in-text citations in APA 7th edition style: narrative citation and parenthetical citation. When the author's name appears in the sentence, narrative citation is used. When the author's name and year are written in parenthesis, parenthetical citation is used. Add the page number following the year for direct quotations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508B8E92" w14:textId="77777777" w:rsidR="00C427E8" w:rsidRPr="00F168E0" w:rsidRDefault="00C427E8" w:rsidP="00C427E8">
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve">If you need to cite multiple sources at once separate the numbers with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t>semicollons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F168E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="000000"/>
+          </w:rPr>
+          <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMDNjYmFmYzEtYTI5NS00M2E5LTk1NGUtNGVmZjZmMmNlZDE3IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFcuIEFuamFuaW5ncnVtIGV0IGFsLiwgMjAyMjsgU3lhdGlyIGV0IGFsLiwgMjAyNSkiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiIwMjQxNmYwNi1kODBkLTM0MTMtOGZlYi1hMDFlZmRmN2YyYmUiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiIwMjQxNmYwNi1kODBkLTM0MTMtOGZlYi1hMDFlZmRmN2YyYmUiLCJ0aXRsZSI6IkNyZWF0aXZlIEluZHVzdHJ5IGluIHRoZSBQb3N0LVBhbmRlbWljIERpZ2l0YWwgRXJhOiBNZWFuaW5nZnVsIEluY3ViYXRpb24sIEN1c3RvbWVyIEZvY3VzLCBhbmQgSGlnaCBJbm5vdmF0aW9uIGFzIFN0cmF0ZWdpZXMgdG8gQ29tcGV0ZSIsImF1dGhvciI6W3siZmFtaWx5IjoiQW5qYW5pbmdydW0iLCJnaXZlbiI6IldpZGl5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6Ikhlcm1hd2F0aSIsImdpdmVuIjoiQWR5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IllvZ2F0YW1hIiwiZ2l2ZW4iOiJBaG1hZCIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlN1Y2kiLCJnaXZlbiI6IlJhaGF5dSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlNpZGkiLCJnaXZlbiI6IkFndXMiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJhY2Nlc3NlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsOSwxM11dfSwiRE9JIjoiMTAuNDEwOC9FQUkuNy0xMC0yMDIxLjIzMTY3ODQiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDIyLDQsMjddXX0sImFic3RyYWN0Ijoi4oCmIFRoZSBwdXJwb3NlIG9mIHRoaXMgc3R1ZHkgd2FzIHRvIGRldGVybWluZSB0aGUgZWZmZWN0IG9mIHRoZSBQZW50YS1oZWxpeCBidXNpbmVzcyBpbmN1YmF0b3IsIG1hcmtldCBvcmllbnRhdGlvbiwgYW5kIGVudHJlcHJlbmV1cmlhbCBvcmllbnRhdGlvbiBvbiBkeW5hbWljIGNhcGFiaWxpdHkgYW5kIGNvbXBldGl0aXZlIOKApiIsInB1Ymxpc2hlciI6IkV1cm9wZWFuIEFsbGlhbmNlIGZvciBJbm5vdmF0aW9uIG4uby4iLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfSx7ImlkIjoiNjljZWU2ZjItZmE1NS0zOTYxLWE2YjMtNzEwMTc1NmUyNjA1IiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiNjljZWU2ZjItZmE1NS0zOTYxLWE2YjMtNzEwMTc1NmUyNjA1IiwidGl0bGUiOiJJbnRlcmFjdGlvbiBCZXR3ZWVuIEludmVzdG1lbnQsIEV4cG9ydHMsIEh1bWFuIERldmVsb3BtZW50IEluZGV4LCBUZWNobm9sb2d5LCBhbmQgQ29ycnVwdGlvbiBvbiBFY29ub21pYyBHcm93dGggb2YgQVNFQU4gQ291bnRyaWVzIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJTeWF0aXIiLCJnaXZlbiI6IkRlZnQiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJSZXphIiwiZ2l2ZW4iOiJQdXRyaSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlNvZWxpc3R5byIsImdpdmVuIjoiQXJpcyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IkZpcm1hbnN5YWgiLCJnaXZlbiI6Ik11aGFtbWFkIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiSnVybmFsIElsbWlhaCBCaXNuaXMgZGFuIEVrb25vbWkgQXNpYSIsImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNiw3LDI3XV19LCJET0kiOiIxMC4zMjgxNS9KSUJFS0EuVjE5STIuMjM2NSIsIklTU04iOiIyNjIwLTg3NVgiLCJVUkwiOiJodHRwczovL2ppYmVrYS5hc2lhLmFjLmlkL2luZGV4LnBocC9qaWJla2EvYXJ0aWNsZS92aWV3LzIzNjUiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDcsMTRdXX0sInBhZ2UiOiIxNzAtMTgyIiwiYWJzdHJhY3QiOiJUaGlzIHN0dWR5IGFpbXMgdG8gYW5hbHlzZSB0aGUgaW1wYWN0IG9mIGZvcmVpZ24gZGlyZWN0IGludmVzdG1lbnQsIGV4cG9ydHMsIHRoZSBodW1hbiBkZXZlbG9wbWVudCBpbmRleCwgdGVjaG5vbG9neSwgYW5kIGNvcnJ1cHRpb24gb24gZWNvbm9taWMgZ3Jvd3RoIGluIEFTRUFOLiBUaGlzIHF1YW50aXRhdGl2ZSBhbmFseXNpcyBlbXBsb3lzIHBhbmVsIGRhdGEgcmVncmVzc2lvbiB0byBpZGVudGlmeSB0aGUgdmFyaWFibGVzIGFmZmVjdGluZyBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIFRoaXMgc3R1ZHkgZW5jb21wYXNzZXMgdGVuIEFTRUFOIGNvdW50cmllczogQnJ1bmVpIERhcnVzc2FsYW0sIEluZG9uZXNpYSwgQ2FtYm9kaWEsIE1hbGF5c2lhLCBTaW5nYXBvcmUsIFRoYWlsYW5kLCBWaWV0bmFtLCB0aGUgUGhpbGlwcGluZXMsIE15YW5tYXIsIGFuZCBMYW9zLCBjb3ZlcmluZyB0aGUgcGVyaW9kIGZyb20gMjAxMCB0byAyMDIzLiBUaGlzIHN0dWR5J3MgcmVzdWx0cyBkZW1vbnN0cmF0ZSB0aGF0IGZvcmVpZ24gZGlyZWN0IGludmVzdG1lbnQsIGV4cG9ydHMsIHRoZSBodW1hbiBkZXZlbG9wbWVudCBpbmRleCwgYW5kIHRlY2hub2xvZ3kgc2lnbmlmaWNhbnRseSBhbmQgcG9zaXRpdmVseSBpbmZsdWVuY2UgZWNvbm9taWMgZ3Jvd3RoIGluIEFTRUFOLiBDb3JydXB0aW9uIGRvZXMgbm90IHNpZ25pZmljYW50bHkgaW1wZWRlIGVjb25vbWljIGdyb3d0aCB3aXRoaW4gQVNFQU4uIFRoZSB2YXJpYWJsZXMgb2YgZm9yZWlnbiBkaXJlY3QgaW52ZXN0bWVudCwgZXhwb3J0cywgdGhlIGh1bWFuIGRldmVsb3BtZW50IGluZGV4LCB0ZWNobm9sb2d5LCBhbmQgY29ycnVwdGlvbiBjb2xsZWN0aXZlbHkgZXhlcnQgYSBzaWduaWZpY2FudCBpbmZsdWVuY2Ugb24gZWNvbm9taWMgZ3Jvd3RoIGluIEFTRUFOLiBUaGlzIHN0dWR5IGludHJvZHVjZXMgdGVjaG5vbG9neSBhcyBhIHNpZ25pZmljYW50IGluZmx1ZW5jaW5nIHZhcmlhYmxlLiBUaGUgQVNFQU4gZ292ZXJubWVudCBwZXJzaXN0cyBpbiB1cGhvbGRpbmcgc3RhYmlsaXR5IGFuZCBlbmhhbmNpbmcgdGhlIG5hdGlvbmFsIGVjb25vbXkuIFRoZSBnb3Zlcm5tZW50IG11c3QgaW1wbGVtZW50IGRlY2lzaXZlIG1lYXN1cmVzIGluIHN0YXRlIHNlY3VyaXR5IGFuZCBlbmhhbmNlIHRyYW5zcGFyZW5jeSB0byBwcmV2ZW50IGFuIGluY3JlYXNlIGluIHN0YXRlIGNvcnJ1cHRpb24uIEZ1cnRoZXIgcmVzZWFyY2ggc2hvdWxkIGZvY3VzIG9uIGJyb2FkZW5pbmcgdGhlIHZhcmlhYmxlcyBhc3NvY2lhdGVkIHdpdGggZWNvbm9taWMgZ3Jvd3RoIGFuZCBlbXBsb3lpbmcgZGl2ZXJzZSBtZXRob2RvbG9naWVzLiIsInB1Ymxpc2hlciI6Ikluc3RpdHV0IFRla25vbG9naSBkYW4gQmlzbmlzIEFzaWEgTWFsYW5nIiwiaXNzdWUiOiIyIiwidm9sdW1lIjoiMTkiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfV19"/>
+          <w:id w:val="2083482202"/>
+          <w:placeholder>
+            <w:docPart w:val="CE736C4652784FF7A5201A1209C4A30B"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003316A3" w:rsidRPr="003316A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:color w:val="000000"/>
-              <w:kern w:val="0"/>
-[...2 lines deleted...]
-              <w14:ligatures w14:val="none"/>
             </w:rPr>
-          </w:pPr>
+            <w:t xml:space="preserve">(W. </w:t>
+          </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00DB7780">
+          <w:r w:rsidR="003316A3" w:rsidRPr="003316A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Anjaningrum</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00DB7780">
+          <w:r w:rsidR="003316A3" w:rsidRPr="003316A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:color w:val="000000"/>
             </w:rPr>
-            <w:t xml:space="preserve">, W. D., Azizah, N., &amp; </w:t>
+            <w:t xml:space="preserve"> et al., 2022; </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00DB7780">
-[...226 lines deleted...]
-          <w:r w:rsidRPr="00DB7780">
+          <w:r w:rsidR="003316A3" w:rsidRPr="003316A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Syatir</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00DB7780">
-[...224 lines deleted...]
-          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+          <w:r w:rsidR="003316A3" w:rsidRPr="003316A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t xml:space="preserve"> et al., 2025)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00F168E0">
         <w:t>, such as, or if they are in a sequence, use a hyphen, for example</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="000000"/>
           </w:rPr>
-          <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNzIwY2I4NmQtYzZiYS00ZjVmLTkzNDktNjBhOTEzYzQ3MzAzIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFcuIEFuamFuaW5ncnVtIGV0IGFsLiwgMjAyMjsgVy4gRC4gQW5qYW5pbmdydW0gZXQgYWwuLCAyMDI0OyBEdXJhICYjMzg7IFdhcmRhbmEsIDIwMjQ7IFNpZGkgJiMzODsgU2FudG9zbywgMjAyNDsgU3lhdGlyIGV0IGFsLiwgMjAyNSkiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJmNzcxYWRlYi04ZmM1LTNjM2EtOTIxOC03ZTQwNmRmMTU3ODkiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiJmNzcxYWRlYi04ZmM1LTNjM2EtOTIxOC03ZTQwNmRmMTU3ODkiLCJ0aXRsZSI6IlRoZSBTdXN0YWluYWJpbGl0eSBSb2xlIG9mIFdvbWVuIEVudHJlcHJlbmV1cnMgdGhyb3VnaCB0aGUgRGlnaXRhbCBGaW5hbmNpYWwgTGl0ZXJhY3kgTW92ZW1lbnQiLCJhdXRob3IiOlt7ImZhbWlseSI6IkR1cmEiLCJnaXZlbiI6Ikp1c3RpdGEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJXYXJkYW5hIiwiZ2l2ZW4iOiJEaXR5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IlBvcHVsYXRpb24gYW5kIEVjb25vbWljcyA4KDMpOiAxMDgtMTI5IiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjM4OTcvUE9QRUNPTi44LkUxMTY5MjMiLCJJU1NOIjoiMjY1OC0zNzk4IiwiVVJMIjoiaHR0cHM6Ly9wb3B1bGF0aW9uYW5kZWNvbm9taWNzLnBlbnNvZnQubmV0L2FydGljbGUvMTE2OTIzLyIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjQsMTAsMzBdXX0sInBhZ2UiOiIxMDgtMTI5IiwiYWJzdHJhY3QiOiJUaGlzIHN0dWR5IGRpc2N1c3NlcyBob3cgZmluYW5jaWFsIHRlY2hub2xvZ3kgYW5kIGZpbmFuY2lhbCBsaXRlcmFjeSBwbGF5IGEgY3J1Y2lhbCByb2xlIGluIHN1cHBvcnRpbmcgdGhlIHN1c3RhaW5hYmlsaXR5IG9mIHNtYWxsIGFuZCBtZWRpdW0gZW50ZXJwcmlzZXMgKFNNRXMpIGluIEVhc3QgSmF2YS4gVGhlIHV0aWxpemF0aW9uIG9mIGZpbmFuY2lhbCB0ZWNobm9sb2d5LCB3aGljaCBpbmNsdWRlcyB2YXJpb3VzIGRpZ2l0YWwgc2VydmljZXMgc3VjaCBhcyBvbmxpbmUgcGF5bWVudHMgYW5kIGFjY2VzcyB0byBmaW5hbmNpbmcsIGFsb25nIHdpdGggZmluYW5jaWFsIGxpdGVyYWN5LCB3aGljaCByZWZlcnMgdG8gdGhlIHVuZGVyc3RhbmRpbmcgYW5kIGFiaWxpdHkgdG8gbWFuYWdlIGZpbmFuY2VzIHdpc2VseSwgaGFzIGJlZW4gcHJvdmVuIHRvIGJlIGVzc2VudGlhbCBpbiBtYWludGFpbmluZyB0aGUgY29tcGV0aXRpdmVuZXNzIGFuZCBncm93dGggb2YgYnVzaW5lc3NlcywgZXNwZWNpYWxseSBhbW9uZyBmZW1hbGUgZW50cmVwcmVuZXVycy5UaGUgcmVzZWFyY2ggd2FzIGNvbmR1Y3RlZCB1c2luZyBhIHN1cnZleSBpbnZvbHZpbmcgMzkwIGZlbWFsZSBlbnRyZXByZW5ldXJzIGluIEVhc3QgSmF2YSwgc2VsZWN0ZWQgdGhyb3VnaCBwdXJwb3NpdmUgc2FtcGxpbmcuIFVzaW5nIG11bHRpcGxlIGxpbmVhciByZWdyZXNzaW9uIGFuYWx5c2lzLCB0aGUgZmluZGluZ3MgaW5kaWNhdGUgdGhhdCBib3RoIGZpbmFuY2lhbCB0ZWNobm9sb2d5IGFuZCBmaW5hbmNpYWwgbGl0ZXJhY3kgc2lnbmlmaWNhbnRseSBpbXBhY3QgdGhlIHN1c3RhaW5hYmlsaXR5IG9mIHdvbWVu4oCZcyBidXNpbmVzc2VzIGluIHRoZSByZWdpb24uIEhvd2V2ZXIsIHRoaXMgc3R1ZHkgaXMgbGltaXRlZCBieSBpdHMgZm9jdXMgc29sZWx5IG9uIGZlbWFsZSBlbnRyZXByZW5ldXJzIGluIEVhc3QgSmF2YSwgd2hpY2ggbWF5IHJlc3RyaWN0IHRoZSBnZW5lcmFsaXphYmlsaXR5IG9mIHRoZSByZXN1bHRzIHRvIG90aGVyIGNpdGllcy4gVGhlcmVmb3JlLCBhIGxhcmdlciBzYW1wbGUgc2l6ZSBhY3Jvc3MgdmFyaW91cyByZWdpb25zIHdvdWxkIHByb3ZpZGUgbW9yZSBjb21wcmVoZW5zaXZlIGluc2lnaHRzLiBUaGlzIHN0dWR5IHN1Z2dlc3RzIHRoYXQgdGhlIEVhc3QgSmF2YSBnb3Zlcm5tZW50IHNob3VsZCBwYXkgY2xvc2VyIGF0dGVudGlvbiB0byB0aGlzIHNlY3RvciwgZ2l2ZW4gaXRzIHNpZ25pZmljYW50IGNvbnRyaWJ1dGlvbiB0byB0aGUgcmVnaW9uYWwgYW5kIG5hdGlvbmFsIGVjb25vbXkuIiwicHVibGlzaGVyIjoiRmFjdWx0eSBvZiBFY29ub21pY3MsIExvbW9ub3NvdiBNb3Njb3cgU3RhdGUgVW5pdmVyc2l0eSIsImlzc3VlIjoiMyIsInZvbHVtZSI6IjgiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfSx7ImlkIjoiMDI0MTZmMDYtZDgwZC0zNDEzLThmZWItYTAxZWZkZjdmMmJlIiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiMDI0MTZmMDYtZDgwZC0zNDEzLThmZWItYTAxZWZkZjdmMmJlIiwidGl0bGUiOiJDcmVhdGl2ZSBJbmR1c3RyeSBpbiB0aGUgUG9zdC1QYW5kZW1pYyBEaWdpdGFsIEVyYTogTWVhbmluZ2Z1bCBJbmN1YmF0aW9uLCBDdXN0b21lciBGb2N1cywgYW5kIEhpZ2ggSW5ub3ZhdGlvbiBhcyBTdHJhdGVnaWVzIHRvIENvbXBldGUiLCJhdXRob3IiOlt7ImZhbWlseSI6IkFuamFuaW5ncnVtIiwiZ2l2ZW4iOiJXaWRpeWEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJIZXJtYXdhdGkiLCJnaXZlbiI6IkFkeWEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJZb2dhdGFtYSIsImdpdmVuIjoiQWhtYWQiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTdWNpIiwiZ2l2ZW4iOiJSYWhheXUiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTaWRpIiwiZ2l2ZW4iOiJBZ3VzIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjQxMDgvRUFJLjctMTAtMjAyMS4yMzE2Nzg0IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyMiw0LDI3XV19LCJhYnN0cmFjdCI6IuKApiBUaGUgcHVycG9zZSBvZiB0aGlzIHN0dWR5IHdhcyB0byBkZXRlcm1pbmUgdGhlIGVmZmVjdCBvZiB0aGUgUGVudGEtaGVsaXggYnVzaW5lc3MgaW5jdWJhdG9yLCBtYXJrZXQgb3JpZW50YXRpb24sIGFuZCBlbnRyZXByZW5ldXJpYWwgb3JpZW50YXRpb24gb24gZHluYW1pYyBjYXBhYmlsaXR5IGFuZCBjb21wZXRpdGl2ZSDigKYiLCJwdWJsaXNoZXIiOiJFdXJvcGVhbiBBbGxpYW5jZSBmb3IgSW5ub3ZhdGlvbiBuLm8uIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX0seyJpZCI6IjBiY2E3ODMzLTY5ZWMtMzBmNy1hYzFhLWM3ZGE3ZGM1MzMyNiIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6IjBiY2E3ODMzLTY5ZWMtMzBmNy1hYzFhLWM3ZGE3ZGM1MzMyNiIsInRpdGxlIjoiQ3JlYXRpdmUgSW5kdXN0cmllc8Oi4oKs4oSiIFJpc2sgQXBwZXRpdGUgaW4gRWFzdCBKYXZhIGFuZCBJdHMgSW1wYWN0IG9uIER5bmFtaWMgQ2FwYWJpbGl0eSBhbmQgQ29tcGV0aXRpdmUgQWR2YW50YWdlIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJTaWRpIiwiZ2l2ZW4iOiJBZ3VzIFB1cm5vbW8iLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTYW50b3NvIiwiZ2l2ZW4iOiJSaXNhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiQmludXMgQnVzaW5lc3MgUmV2aWV3IiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjIxNTEyL0JCUi5WMTVJMi4xMDQyOSIsIklTU04iOiIyNDc2LTkwNTMiLCJVUkwiOiJodHRwczovL2pvdXJuYWwuYmludXMuYWMuaWQvaW5kZXgucGhwL0JCUi9hcnRpY2xlL3ZpZXcvMTA0MjkiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI0LDYsMTRdXX0sInBhZ2UiOiIxMDctMTE3IiwiYWJzdHJhY3QiOiJTdHVkaWVzIHJlbGF0ZWQgdG8gcmlzayBhcHBldGl0ZSwgd2hpY2ggcGxheXMgYW4gaW1wb3J0YW50IHJvbGUgaW4gcmlzayBtYW5hZ2VtZW50IGluIHRoZSBjcmVhdGl2ZSBlY29ub215IHNlY3Rvciwgc3RpbGwgbmVlZCB0byBiZSBtYWRlIGF2YWlsYWJsZSwgc28gcmVsYXRpbmcgaXQgd2l0aCBkeW5hbWljIGNhcGFiaWxpdGllcyBhbmQgY29tcGV0aXRpdmUgYWR2YW50YWdlIGlzIHRoZSBtYWluIG5vdmVsdHkgb2YgdGhlIHJlc2VhcmNoLiBUaGUgcmVzZWFyY2ggYWltZWQgdG8gdW5kZXJzdGFuZCB0aGUgcmlzayBhcHBldGl0ZSBvZiB0aGUgY3JlYXRpdmUgU21hbGwgYW5kIE1lZGl1bS1TaXplZCBFbnRlcnByaXNlcyAoU01FcykgaW4gRWFzdCBKYXZhLCBJbmRvbmVzaWEsIGFuZCBhbmFseXplIHRoZSBpbXBhY3Qgb2YgdGhlIHJpc2sgYXBwZXRpdGUgb24gdGhlaXIgZHluYW1pYyBjYXBhYmlsaXRpZXMgYW5kIGNvbXBldGl0aXZlIGFkdmFudGFnZXMuIFByaW1hcnkgZGF0YSB3YXMgb2J0YWluZWQgdGhyb3VnaCBhIHF1YW50aXRhdGl2ZSByZXNlYXJjaCBtZXRob2Qgd2l0aCBhIExpa2VydC1zaXplZCBvbmxpbmUgcXVlc3Rpb25uYWlyZSBpbnN0cnVtZW50IGFuZCBkaXN0cmlidXRlZCB0byAzMDAgY3JlYXRpdmUgaW5kdXN0cmllcyBpbiBFYXN0IEphdmEsIHdpdGggdGhlIHVuaXQgb2YgYW5hbHlzaXMgYmVpbmcgdGhlIGNyZWF0aXZlIGJ1c2luZXNzIG93bmVyLiBUaGUgZGF0YSB3ZXJlIGFuYWx5emVkIHVzaW5nIFBhcnRpYWwgTGVhc3QgU3F1YXJlIC0gU3RydWN0dXJhbCBFcXVhdGlvbiBNb2RlbGxpbmcgKFBMUy1TRU0pIHdlaWdodCBhbmFseXNpcyB3aXRoIFNtYXJ0UExTIHZlcnNpb24gNCBzb2Z0d2FyZS4gQWZ0ZXIgcGFzc2luZyB0aGUgZXh0ZXJuYWwgdGVzdCBhbmQgaW5uZXIgbW9kZWwsIGh5cG90aGVzaXMgdGVzdGluZyB3YXMgY2FycmllZCBvdXQgYnkgcmV2aWV3aW5nIHRoZSB0LXN0YXRpc3RpY3MgYW5kIHAtdmFsdWVzLiBUaGUgYW5hbHlzaXMgcmVzdWx0cyBwcm92aWRlIGEgc3VycHJpc2UsIHNob3dpbmcgdGhhdCBub3QgYWxsIHR5cGVzIG9mIHJpc2sgYXBwZXRpdGUgc2lnbmlmaWNhbnRseSBpbXBhY3QgZHluYW1pYyBjYXBhYmlsaXRpZXMgYW5kIGNvbXBldGl0aXZlIGFkdmFudGFnZS4gQXZvaWRpbmcgdGhlIGRpc2NvdmVyeSBvZiBkZXRyaW1lbnRhbCByaXNrcyB0byBkeW5hbWljIGNhcGFiaWxpdGllcyBhbmQgY29tcGV0aXRpdmUgYWR2YW50YWdlIGVtcGhhc2l6ZXMgdGhhdCBpbiB0aGlzIGVyYSwgZXZlcnkgY3JlYXRpdmUgU01FIG11c3QgZmFjZSByaXNrcy4gQXZvaWRpbmcgcmlza3MgbWFrZXMgdGhlIGJ1c2luZXNzIHVuYWJsZSB0byBmYWNlIGR5bmFtaWMgY2hhbmdlcyBpbiBjb25kaXRpb25zIGFuZCB3aWxsIG5vdCBoYXZlIGEgY29tcGV0aXRpdmUgYWR2YW50YWdlLiBIb3dldmVyLCByaXNrIGFuZCByZXZlbnVlIHNoYXJpbmcgZG8gbm90IHNpZ25pZmljYW50bHkgaW1wYWN0IGNvbXBldGl0aXZlIGFkdmFudGFnZS4gSXQgaGFzIGEgc3Ryb25nIGltcGFjdCB0aHJvdWdoIGR5bmFtaWMgY2FwYWJpbGl0aWVzLiBDcmVhdGl2ZSBTTUVzIGNhbiBjaG9vc2UgdG8gdHJhbnNmZXIgcmlza3Mgb3IgcmVkdWNlIHRoZW0uIEZ1dHVyZSByZXNlYXJjaCBjYW4gZXhhbWluZSBkaWZmZXJlbnQgcmlzayBhcHBldGl0ZXMgZm9yIGNyZWF0aXZlIGVjb25vbXkgaW4gZWFjaCBzdWJzZWN0b3IuIiwicHVibGlzaGVyIjoiVW5pdmVyc2l0YXMgQmluYSBOdXNhbnRhcmEiLCJpc3N1ZSI6IjIiLCJ2b2x1bWUiOiIxNSIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9LHsiaWQiOiI5YTU4ZmM1Zi01ZjVlLTNiMzktOWE0MS0yY2JmNWRjNzc1MDIiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiI5YTU4ZmM1Zi01ZjVlLTNiMzktOWE0MS0yY2JmNWRjNzc1MDIiLCJ0aXRsZSI6IlNwdXJyaW5nIFNNRXPigJkgcGVyZm9ybWFuY2UgdGhyb3VnaCBidXNpbmVzcyBpbnRlbGxpZ2VuY2UsIG9yZ2FuaXphdGlvbmFsIGFuZCBuZXR3b3JrIGxlYXJuaW5nLCBjdXN0b21lciB2YWx1ZSBhbnRpY2lwYXRpb24sIGFuZCBpbm5vdmF0aW9uIC0gRW1waXJpY2FsIGV2aWRlbmNlIG9mIHRoZSBjcmVhdGl2ZSBlY29ub215IHNlY3RvciBpbiBFYXN0IEphdmEsIEluZG9uZXNpYSIsImF1dGhvciI6W3siZmFtaWx5IjoiQW5qYW5pbmdydW0iLCJnaXZlbiI6IldpZGl5YSBEZXdpIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiQXppemFoIiwiZ2l2ZW4iOiJOdXIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTdXJ5YWRpIiwiZ2l2ZW4iOiJOYW5hbmciLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJIZWxpeW9uIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiSGVsaXlvbiIsImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNSw5LDEzXV19LCJET0kiOiIxMC4xMDE2L0ouSEVMSVlPTi4yMDI0LkUyNzk5OCIsIklTU04iOiIyNDA1ODQ0MCIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjQsNCwxNV1dfSwiYWJzdHJhY3QiOiJTZXZlcmFsIHN0dWRpZXMgaGF2ZSBleHBsb3JlZCBmaXJtIHBlcmZvcm1hbmNlIGluIHRoZSBwb3N0LUNvdmlkLTE5IHBhbmRlbWljIGVyYS4gSG93ZXZlciwgdGhlcmUgaXMgbm90IG11Y2ggcmVzZWFyY2ggdG8gZmluZCByZXBvcnRzIGRpdnVsZ2luZyB0aGUgY29tcGxleCByZWxhdGlvbnNoaXAgZHluYW1pY3MgYmV0d2VlbiBidXNpbmVzcyBpbnRlbGxpZ2VuY2UsIG9yZ2FuaXphdGlvbmFsIGFuZCBuZXR3b3JrIGxlYXJuaW5nLCBjdXN0b21lciB2YWx1ZSBhbnRpY2lwYXRpb24sIGFuZCBjcmVhdGl2ZSBlY29ub215LWJhc2VkIHNtYWxsLW1lZGl1bSBlbnRlcnByaXNlcyAoU01FcykgcGVyZm9ybWFuY2UgaW4gZGV2ZWxvcGluZyBjb3VudHJpZXMuIFRoaXMgc3R1ZHkgYWltcyB0byB1bmNvdmVyIHRoZSBjb21wbGV4aXR5IG9mIHRob3NlIHJlbGF0aW9uc2hpcHMuIFRoZSBxdWFudGl0YXRpdmUgZGF0YSB3ZXJlIGNvbGxlY3RlZCBmcm9tIDMxMyBjcmVhdGl2ZSBlY29ub215LWJhc2VkIFNNRXMgaW4gRWFzdCBKYXZhLCBJbmRvbmVzaWEuIFVzaW5nIFBMUy1TRU0sIHRoaXMgc3R1ZHkgZGlzY2xvc2VkIHRoYXQgYnVzaW5lc3MgaW50ZWxsaWdlbmNlIHByYWN0aWNlcyBjb3VsZCBub3QgZGlyZWN0bHkgaW1wYWN0IFNNRXMnIHBlcmZvcm1hbmNlLiBCdXNpbmVzcyBpbnRlbGxpZ2VuY2Ugd2lsbCBiZSBjcnVjaWFsIHRvIFNNRXMnIHBlcmZvcm1hbmNlIHdpdGggdGhlIHN1cHBvcnQgb2Ygb3JnYW5pemF0aW9uYWwgbGVhcm5pbmcgYXMgYSBtZWRpYXRvci4gVGhlIGZpbmRpbmcgYWxzbyBjb25maXJtZWQgdGhlIHByZXNlbmNlIG9mIHNlcmlhbCBtZWRpYXRpb24gb2Ygb3JnYW5pemF0aW9uYWwgbGVhcm5pbmcgYW5kIGlubm92YXRpb24gaW4gdGhlIHJlbGF0aW9uc2hpcCBiZXR3ZWVuIGJ1c2luZXNzIGludGVsbGlnZW5jZSBhbmQgU01FcycgcGVyZm9ybWFuY2UuIEhvd2V2ZXIsIHRoZSByb2xlIG9mIG5ldHdvcmsgbGVhcm5pbmcgYW5kIGlubm92YXRpb24gaXMgYWxzbyBpbXBvcnRhbnQsIGNvbnNpZGVyaW5nIHRoZWlyIHJlbGF0aXZlbHkgbGFyZ2UgZGlyZWN0IGltcGFjdCBvbiBTTUVz4oCZIHBlcmZvcm1hbmNlLiBUaGUgdGhlb3JldGljYWwgaW1wbGljYXRpb25zIG9mIHRoaXMgcmVzZWFyY2ggYnJva2UgdGhlIGJvdW5kYXJpZXMgb2Ygc3RyYXRlZ2ljIG1hbmFnZW1lbnQgdGhlb3J5IGluIHJlc291cmNlLWJhc2VkIHZpZXcgYW5kIGtub3dsZWRnZS1iYXNlZCB2aWV3IGluIHRoZSBsYXRlc3QgZXJhLCB3aGVyZSBjcmVhdGl2ZSBlY29ub215LWJhc2VkIFNNRXMgaGF2ZSBiZWVuIGFibGUgdG8gbW9iaWxpemUgcmVzb3VyY2VzIHRvIGNhcnJ5IG91dCBidXNpbmVzcyBpbnRlbGxpZ2VuY2UgdG8gcmVhbGl6ZSBpbm5vdmF0aW9uIGFuZCBoaWdoIHBlcmZvcm1hbmNlLiBGdXJ0aGVyIHJlc2VhcmNoIGlzIHN1Z2dlc3RlZCB0byBleHBsb3JlIHRoZSByb2xlIG9mIGJ1c2luZXNzIGludGVsbGlnZW5jZSBpbiBwcm9tb3Rpbmcgc3BlY2lmaWMgcGVyZm9ybWFuY2UgYXJlYXMsIHN1Y2ggYXMgbWFya2V0aW5nIHBlcmZvcm1hbmNlLCBmaW5hbmNpYWwgcGVyZm9ybWFuY2UsIGFuZCBodW1hbiByZXNvdXJjZSBtYW5hZ2VtZW50LiBJbiBhZGRpdGlvbiwgaXQgaXMgYWR2aXNhYmxlIHRvIGNob29zZSBtb3JlIHNwZWNpZmljIHJlc2VhcmNoIHN1YmplY3RzLCBpbmNsdWRpbmcgdGhvc2UgaW4gdGhlIGN1bGluYXJ5IHN1YnNlY3RvciwgYW5kIHBheSBhdHRlbnRpb24gdG8gb3RoZXIgYXJlYXMsIGUuZy4sIHRoZSBkZW1vZ3JhcGhpY3Mgb2YgcmVzcG9uZGVudHMgaW4gdGhlIG1vZGVsIGFzIGEgY29udHJvbCB2YXJpYWJsZS4iLCJwdWJsaXNoZXIiOiJFbHNldmllciBMdGQiLCJpc3N1ZSI6IjciLCJ2b2x1bWUiOiIxMCJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9LHsiaWQiOiI2OWNlZTZmMi1mYTU1LTM5NjEtYTZiMy03MTAxNzU2ZTI2MDUiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiI2OWNlZTZmMi1mYTU1LTM5NjEtYTZiMy03MTAxNzU2ZTI2MDUiLCJ0aXRsZSI6IkludGVyYWN0aW9uIEJldHdlZW4gSW52ZXN0bWVudCwgRXhwb3J0cywgSHVtYW4gRGV2ZWxvcG1lbnQgSW5kZXgsIFRlY2hub2xvZ3ksIGFuZCBDb3JydXB0aW9uIG9uIEVjb25vbWljIEdyb3d0aCBvZiBBU0VBTiBDb3VudHJpZXMiLCJhdXRob3IiOlt7ImZhbWlseSI6IlN5YXRpciIsImdpdmVuIjoiRGVmdCIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlJlemEiLCJnaXZlbiI6IlB1dHJpIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiU29lbGlzdHlvIiwiZ2l2ZW4iOiJBcmlzIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiRmlybWFuc3lhaCIsImdpdmVuIjoiTXVoYW1tYWQiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJKdXJuYWwgSWxtaWFoIEJpc25pcyBkYW4gRWtvbm9taSBBc2lhIiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI2LDcsMjddXX0sIkRPSSI6IjEwLjMyODE1L0pJQkVLQS5WMTlJMi4yMzY1IiwiSVNTTiI6IjI2MjAtODc1WCIsIlVSTCI6Imh0dHBzOi8vamliZWthLmFzaWEuYWMuaWQvaW5kZXgucGhwL2ppYmVrYS9hcnRpY2xlL3ZpZXcvMjM2NSIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsNywxNF1dfSwicGFnZSI6IjE3MC0xODIiLCJhYnN0cmFjdCI6IlRoaXMgc3R1ZHkgYWltcyB0byBhbmFseXNlIHRoZSBpbXBhY3Qgb2YgZm9yZWlnbiBkaXJlY3QgaW52ZXN0bWVudCwgZXhwb3J0cywgdGhlIGh1bWFuIGRldmVsb3BtZW50IGluZGV4LCB0ZWNobm9sb2d5LCBhbmQgY29ycnVwdGlvbiBvbiBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIFRoaXMgcXVhbnRpdGF0aXZlIGFuYWx5c2lzIGVtcGxveXMgcGFuZWwgZGF0YSByZWdyZXNzaW9uIHRvIGlkZW50aWZ5IHRoZSB2YXJpYWJsZXMgYWZmZWN0aW5nIGVjb25vbWljIGdyb3d0aCBpbiBBU0VBTi4gVGhpcyBzdHVkeSBlbmNvbXBhc3NlcyB0ZW4gQVNFQU4gY291bnRyaWVzOiBCcnVuZWkgRGFydXNzYWxhbSwgSW5kb25lc2lhLCBDYW1ib2RpYSwgTWFsYXlzaWEsIFNpbmdhcG9yZSwgVGhhaWxhbmQsIFZpZXRuYW0sIHRoZSBQaGlsaXBwaW5lcywgTXlhbm1hciwgYW5kIExhb3MsIGNvdmVyaW5nIHRoZSBwZXJpb2QgZnJvbSAyMDEwIHRvIDIwMjMuIFRoaXMgc3R1ZHkncyByZXN1bHRzIGRlbW9uc3RyYXRlIHRoYXQgZm9yZWlnbiBkaXJlY3QgaW52ZXN0bWVudCwgZXhwb3J0cywgdGhlIGh1bWFuIGRldmVsb3BtZW50IGluZGV4LCBhbmQgdGVjaG5vbG9neSBzaWduaWZpY2FudGx5IGFuZCBwb3NpdGl2ZWx5IGluZmx1ZW5jZSBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIENvcnJ1cHRpb24gZG9lcyBub3Qgc2lnbmlmaWNhbnRseSBpbXBlZGUgZWNvbm9taWMgZ3Jvd3RoIHdpdGhpbiBBU0VBTi4gVGhlIHZhcmlhYmxlcyBvZiBmb3JlaWduIGRpcmVjdCBpbnZlc3RtZW50LCBleHBvcnRzLCB0aGUgaHVtYW4gZGV2ZWxvcG1lbnQgaW5kZXgsIHRlY2hub2xvZ3ksIGFuZCBjb3JydXB0aW9uIGNvbGxlY3RpdmVseSBleGVydCBhIHNpZ25pZmljYW50IGluZmx1ZW5jZSBvbiBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIFRoaXMgc3R1ZHkgaW50cm9kdWNlcyB0ZWNobm9sb2d5IGFzIGEgc2lnbmlmaWNhbnQgaW5mbHVlbmNpbmcgdmFyaWFibGUuIFRoZSBBU0VBTiBnb3Zlcm5tZW50IHBlcnNpc3RzIGluIHVwaG9sZGluZyBzdGFiaWxpdHkgYW5kIGVuaGFuY2luZyB0aGUgbmF0aW9uYWwgZWNvbm9teS4gVGhlIGdvdmVybm1lbnQgbXVzdCBpbXBsZW1lbnQgZGVjaXNpdmUgbWVhc3VyZXMgaW4gc3RhdGUgc2VjdXJpdHkgYW5kIGVuaGFuY2UgdHJhbnNwYXJlbmN5IHRvIHByZXZlbnQgYW4gaW5jcmVhc2UgaW4gc3RhdGUgY29ycnVwdGlvbi4gRnVydGhlciByZXNlYXJjaCBzaG91bGQgZm9jdXMgb24gYnJvYWRlbmluZyB0aGUgdmFyaWFibGVzIGFzc29jaWF0ZWQgd2l0aCBlY29ub21pYyBncm93dGggYW5kIGVtcGxveWluZyBkaXZlcnNlIG1ldGhvZG9sb2dpZXMuIiwicHVibGlzaGVyIjoiSW5zdGl0dXQgVGVrbm9sb2dpIGRhbiBCaXNuaXMgQXNpYSBNYWxhbmciLCJpc3N1ZSI6IjIiLCJ2b2x1bWUiOiIxOSJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9XX0="/>
+          <w:tag w:val="MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNzIwY2I4NmQtYzZiYS00ZjVmLTkzNDktNjBhOTEzYzQ3MzAzIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFcuIEFuamFuaW5ncnVtIGV0IGFsLiwgMjAyMjsgVy4gRC4gQW5qYW5pbmdydW0gZXQgYWwuLCAyMDI0OyBEdXJhICYjMzg7IFdhcmRhbmEsIDIwMjQ7IFNpZGkgJiMzODsgU2FudG9zbywgMjAyNDsgU3lhdGlyIGV0IGFsLiwgMjAyNSkiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJmNzcxYWRlYi04ZmM1LTNjM2EtOTIxOC03ZTQwNmRmMTU3ODkiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiJmNzcxYWRlYi04ZmM1LTNjM2EtOTIxOC03ZTQwNmRmMTU3ODkiLCJ0aXRsZSI6IlRoZSBTdXN0YWluYWJpbGl0eSBSb2xlIG9mIFdvbWVuIEVudHJlcHJlbmV1cnMgdGhyb3VnaCB0aGUgRGlnaXRhbCBGaW5hbmNpYWwgTGl0ZXJhY3kgTW92ZW1lbnQiLCJhdXRob3IiOlt7ImZhbWlseSI6IkR1cmEiLCJnaXZlbiI6Ikp1c3RpdGEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJXYXJkYW5hIiwiZ2l2ZW4iOiJEaXR5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IlBvcHVsYXRpb24gYW5kIEVjb25vbWljcyA4KDMpOiAxMDgtMTI5IiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjM4OTcvUE9QRUNPTi44LkUxMTY5MjMiLCJJU1NOIjoiMjY1OC0zNzk4IiwiVVJMIjoiaHR0cHM6Ly9wb3B1bGF0aW9uYW5kZWNvbm9taWNzLnBlbnNvZnQubmV0L2FydGljbGUvMTE2OTIzLyIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjQsMTAsMzBdXX0sInBhZ2UiOiIxMDgtMTI5IiwiYWJzdHJhY3QiOiJUaGlzIHN0dWR5IGRpc2N1c3NlcyBob3cgZmluYW5jaWFsIHRlY2hub2xvZ3kgYW5kIGZpbmFuY2lhbCBsaXRlcmFjeSBwbGF5IGEgY3J1Y2lhbCByb2xlIGluIHN1cHBvcnRpbmcgdGhlIHN1c3RhaW5hYmlsaXR5IG9mIHNtYWxsIGFuZCBtZWRpdW0gZW50ZXJwcmlzZXMgKFNNRXMpIGluIEVhc3QgSmF2YS4gVGhlIHV0aWxpemF0aW9uIG9mIGZpbmFuY2lhbCB0ZWNobm9sb2d5LCB3aGljaCBpbmNsdWRlcyB2YXJpb3VzIGRpZ2l0YWwgc2VydmljZXMgc3VjaCBhcyBvbmxpbmUgcGF5bWVudHMgYW5kIGFjY2VzcyB0byBmaW5hbmNpbmcsIGFsb25nIHdpdGggZmluYW5jaWFsIGxpdGVyYWN5LCB3aGljaCByZWZlcnMgdG8gdGhlIHVuZGVyc3RhbmRpbmcgYW5kIGFiaWxpdHkgdG8gbWFuYWdlIGZpbmFuY2VzIHdpc2VseSwgaGFzIGJlZW4gcHJvdmVuIHRvIGJlIGVzc2VudGlhbCBpbiBtYWludGFpbmluZyB0aGUgY29tcGV0aXRpdmVuZXNzIGFuZCBncm93dGggb2YgYnVzaW5lc3NlcywgZXNwZWNpYWxseSBhbW9uZyBmZW1hbGUgZW50cmVwcmVuZXVycy5UaGUgcmVzZWFyY2ggd2FzIGNvbmR1Y3RlZCB1c2luZyBhIHN1cnZleSBpbnZvbHZpbmcgMzkwIGZlbWFsZSBlbnRyZXByZW5ldXJzIGluIEVhc3QgSmF2YSwgc2VsZWN0ZWQgdGhyb3VnaCBwdXJwb3NpdmUgc2FtcGxpbmcuIFVzaW5nIG11bHRpcGxlIGxpbmVhciByZWdyZXNzaW9uIGFuYWx5c2lzLCB0aGUgZmluZGluZ3MgaW5kaWNhdGUgdGhhdCBib3RoIGZpbmFuY2lhbCB0ZWNobm9sb2d5IGFuZCBmaW5hbmNpYWwgbGl0ZXJhY3kgc2lnbmlmaWNhbnRseSBpbXBhY3QgdGhlIHN1c3RhaW5hYmlsaXR5IG9mIHdvbWVu4oCZcyBidXNpbmVzc2VzIGluIHRoZSByZWdpb24uIEhvd2V2ZXIsIHRoaXMgc3R1ZHkgaXMgbGltaXRlZCBieSBpdHMgZm9jdXMgc29sZWx5IG9uIGZlbWFsZSBlbnRyZXByZW5ldXJzIGluIEVhc3QgSmF2YSwgd2hpY2ggbWF5IHJlc3RyaWN0IHRoZSBnZW5lcmFsaXphYmlsaXR5IG9mIHRoZSByZXN1bHRzIHRvIG90aGVyIGNpdGllcy4gVGhlcmVmb3JlLCBhIGxhcmdlciBzYW1wbGUgc2l6ZSBhY3Jvc3MgdmFyaW91cyByZWdpb25zIHdvdWxkIHByb3ZpZGUgbW9yZSBjb21wcmVoZW5zaXZlIGluc2lnaHRzLiBUaGlzIHN0dWR5IHN1Z2dlc3RzIHRoYXQgdGhlIEVhc3QgSmF2YSBnb3Zlcm5tZW50IHNob3VsZCBwYXkgY2xvc2VyIGF0dGVudGlvbiB0byB0aGlzIHNlY3RvciwgZ2l2ZW4gaXRzIHNpZ25pZmljYW50IGNvbnRyaWJ1dGlvbiB0byB0aGUgcmVnaW9uYWwgYW5kIG5hdGlvbmFsIGVjb25vbXkuIiwicHVibGlzaGVyIjoiRmFjdWx0eSBvZiBFY29ub21pY3MsIExvbW9ub3NvdiBNb3Njb3cgU3RhdGUgVW5pdmVyc2l0eSIsImlzc3VlIjoiMyIsInZvbHVtZSI6IjgiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfSx7ImlkIjoiMDI0MTZmMDYtZDgwZC0zNDEzLThmZWItYTAxZWZkZjdmMmJlIiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiMDI0MTZmMDYtZDgwZC0zNDEzLThmZWItYTAxZWZkZjdmMmJlIiwidGl0bGUiOiJDcmVhdGl2ZSBJbmR1c3RyeSBpbiB0aGUgUG9zdC1QYW5kZW1pYyBEaWdpdGFsIEVyYTogTWVhbmluZ2Z1bCBJbmN1YmF0aW9uLCBDdXN0b21lciBGb2N1cywgYW5kIEhpZ2ggSW5ub3ZhdGlvbiBhcyBTdHJhdGVnaWVzIHRvIENvbXBldGUiLCJhdXRob3IiOlt7ImZhbWlseSI6IkFuamFuaW5ncnVtIiwiZ2l2ZW4iOiJXaWRpeWEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJIZXJtYXdhdGkiLCJnaXZlbiI6IkFkeWEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJZb2dhdGFtYSIsImdpdmVuIjoiQWhtYWQiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTdWNpIiwiZ2l2ZW4iOiJSYWhheXUiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTaWRpIiwiZ2l2ZW4iOiJBZ3VzIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjQxMDgvRUFJLjctMTAtMjAyMS4yMzE2Nzg0IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyMiw0LDI3XV19LCJhYnN0cmFjdCI6IuKApiBUaGUgcHVycG9zZSBvZiB0aGlzIHN0dWR5IHdhcyB0byBkZXRlcm1pbmUgdGhlIGVmZmVjdCBvZiB0aGUgUGVudGEtaGVsaXggYnVzaW5lc3MgaW5jdWJhdG9yLCBtYXJrZXQgb3JpZW50YXRpb24sIGFuZCBlbnRyZXByZW5ldXJpYWwgb3JpZW50YXRpb24gb24gZHluYW1pYyBjYXBhYmlsaXR5IGFuZCBjb21wZXRpdGl2ZSDigKYiLCJwdWJsaXNoZXIiOiJFdXJvcGVhbiBBbGxpYW5jZSBmb3IgSW5ub3ZhdGlvbiBuLm8uIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX0seyJpZCI6IjBiY2E3ODMzLTY5ZWMtMzBmNy1hYzFhLWM3ZGE3ZGM1MzMyNiIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6IjBiY2E3ODMzLTY5ZWMtMzBmNy1hYzFhLWM3ZGE3ZGM1MzMyNiIsInRpdGxlIjoiQ3JlYXRpdmUgSW5kdXN0cmllc8Oi4oKs4oSiIFJpc2sgQXBwZXRpdGUgaW4gRWFzdCBKYXZhIGFuZCBJdHMgSW1wYWN0IG9uIER5bmFtaWMgQ2FwYWJpbGl0eSBhbmQgQ29tcGV0aXRpdmUgQWR2YW50YWdlIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJTaWRpIiwiZ2l2ZW4iOiJBZ3VzIFB1cm5vbW8iLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTYW50b3NvIiwiZ2l2ZW4iOiJSaXNhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiQmludXMgQnVzaW5lc3MgUmV2aWV3IiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjIxNTEyL0JCUi5WMTVJMi4xMDQyOSIsIklTU04iOiIyNDc2LTkwNTMiLCJVUkwiOiJodHRwczovL2pvdXJuYWwuYmludXMuYWMuaWQvaW5kZXgucGhwL0JCUi9hcnRpY2xlL3ZpZXcvMTA0MjkiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI0LDYsMTRdXX0sInBhZ2UiOiIxMDctMTE3IiwiYWJzdHJhY3QiOiJTdHVkaWVzIHJlbGF0ZWQgdG8gcmlzayBhcHBldGl0ZSwgd2hpY2ggcGxheXMgYW4gaW1wb3J0YW50IHJvbGUgaW4gcmlzayBtYW5hZ2VtZW50IGluIHRoZSBjcmVhdGl2ZSBlY29ub215IHNlY3Rvciwgc3RpbGwgbmVlZCB0byBiZSBtYWRlIGF2YWlsYWJsZSwgc28gcmVsYXRpbmcgaXQgd2l0aCBkeW5hbWljIGNhcGFiaWxpdGllcyBhbmQgY29tcGV0aXRpdmUgYWR2YW50YWdlIGlzIHRoZSBtYWluIG5vdmVsdHkgb2YgdGhlIHJlc2VhcmNoLiBUaGUgcmVzZWFyY2ggYWltZWQgdG8gdW5kZXJzdGFuZCB0aGUgcmlzayBhcHBldGl0ZSBvZiB0aGUgY3JlYXRpdmUgU21hbGwgYW5kIE1lZGl1bS1TaXplZCBFbnRlcnByaXNlcyAoU01FcykgaW4gRWFzdCBKYXZhLCBJbmRvbmVzaWEsIGFuZCBhbmFseXplIHRoZSBpbXBhY3Qgb2YgdGhlIHJpc2sgYXBwZXRpdGUgb24gdGhlaXIgZHluYW1pYyBjYXBhYmlsaXRpZXMgYW5kIGNvbXBldGl0aXZlIGFkdmFudGFnZXMuIFByaW1hcnkgZGF0YSB3YXMgb2J0YWluZWQgdGhyb3VnaCBhIHF1YW50aXRhdGl2ZSByZXNlYXJjaCBtZXRob2Qgd2l0aCBhIExpa2VydC1zaXplZCBvbmxpbmUgcXVlc3Rpb25uYWlyZSBpbnN0cnVtZW50IGFuZCBkaXN0cmlidXRlZCB0byAzMDAgY3JlYXRpdmUgaW5kdXN0cmllcyBpbiBFYXN0IEphdmEsIHdpdGggdGhlIHVuaXQgb2YgYW5hbHlzaXMgYmVpbmcgdGhlIGNyZWF0aXZlIGJ1c2luZXNzIG93bmVyLiBUaGUgZGF0YSB3ZXJlIGFuYWx5emVkIHVzaW5nIFBhcnRpYWwgTGVhc3QgU3F1YXJlIC0gU3RydWN0dXJhbCBFcXVhdGlvbiBNb2RlbGxpbmcgKFBMUy1TRU0pIHdlaWdodCBhbmFseXNpcyB3aXRoIFNtYXJ0UExTIHZlcnNpb24gNCBzb2Z0d2FyZS4gQWZ0ZXIgcGFzc2luZyB0aGUgZXh0ZXJuYWwgdGVzdCBhbmQgaW5uZXIgbW9kZWwsIGh5cG90aGVzaXMgdGVzdGluZyB3YXMgY2FycmllZCBvdXQgYnkgcmV2aWV3aW5nIHRoZSB0LXN0YXRpc3RpY3MgYW5kIHAtdmFsdWVzLiBUaGUgYW5hbHlzaXMgcmVzdWx0cyBwcm92aWRlIGEgc3VycHJpc2UsIHNob3dpbmcgdGhhdCBub3QgYWxsIHR5cGVzIG9mIHJpc2sgYXBwZXRpdGUgc2lnbmlmaWNhbnRseSBpbXBhY3QgZHluYW1pYyBjYXBhYmlsaXRpZXMgYW5kIGNvbXBldGl0aXZlIGFkdmFudGFnZS4gQXZvaWRpbmcgdGhlIGRpc2NvdmVyeSBvZiBkZXRyaW1lbnRhbCByaXNrcyB0byBkeW5hbWljIGNhcGFiaWxpdGllcyBhbmQgY29tcGV0aXRpdmUgYWR2YW50YWdlIGVtcGhhc2l6ZXMgdGhhdCBpbiB0aGlzIGVyYSwgZXZlcnkgY3JlYXRpdmUgU01FIG11c3QgZmFjZSByaXNrcy4gQXZvaWRpbmcgcmlza3MgbWFrZXMgdGhlIGJ1c2luZXNzIHVuYWJsZSB0byBmYWNlIGR5bmFtaWMgY2hhbmdlcyBpbiBjb25kaXRpb25zIGFuZCB3aWxsIG5vdCBoYXZlIGEgY29tcGV0aXRpdmUgYWR2YW50YWdlLiBIb3dldmVyLCByaXNrIGFuZCByZXZlbnVlIHNoYXJpbmcgZG8gbm90IHNpZ25pZmljYW50bHkgaW1wYWN0IGNvbXBldGl0aXZlIGFkdmFudGFnZS4gSXQgaGFzIGEgc3Ryb25nIGltcGFjdCB0aHJvdWdoIGR5bmFtaWMgY2FwYWJpbGl0aWVzLiBDcmVhdGl2ZSBTTUVzIGNhbiBjaG9vc2UgdG8gdHJhbnNmZXIgcmlza3Mgb3IgcmVkdWNlIHRoZW0uIEZ1dHVyZSByZXNlYXJjaCBjYW4gZXhhbWluZSBkaWZmZXJlbnQgcmlzayBhcHBldGl0ZXMgZm9yIGNyZWF0aXZlIGVjb25vbXkgaW4gZWFjaCBzdWJzZWN0b3IuIiwicHVibGlzaGVyIjoiVW5pdmVyc2l0YXMgQmluYSBOdXNhbnRhcmEiLCJpc3N1ZSI6IjIiLCJ2b2x1bWUiOiIxNSIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9LHsiaWQiOiI5YTU4ZmM1Zi01ZjVlLTNiMzktOWE0MS0yY2JmNWRjNzc1MDIiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiI5YTU4ZmM1Zi01ZjVlLTNiMzktOWE0MS0yY2JmNWRjNzc1MDIiLCJ0aXRsZSI6IlNwdXJyaW5nIFNNRXPigJkgcGVyZm9ybWFuY2UgdGhyb3VnaCBidXNpbmVzcyBpbnRlbGxpZ2VuY2UsIG9yZ2FuaXphdGlvbmFsIGFuZCBuZXR3b3JrIGxlYXJuaW5nLCBjdXN0b21lciB2YWx1ZSBhbnRpY2lwYXRpb24sIGFuZCBpbm5vdmF0aW9uIC0gRW1waXJpY2FsIGV2aWRlbmNlIG9mIHRoZSBjcmVhdGl2ZSBlY29ub215IHNlY3RvciBpbiBFYXN0IEphdmEsIEluZG9uZXNpYSIsImF1dGhvciI6W3siZmFtaWx5IjoiQW5qYW5pbmdydW0iLCJnaXZlbiI6IldpZGl5YSBEZXdpIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiQXppemFoIiwiZ2l2ZW4iOiJOdXIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTdXJ5YWRpIiwiZ2l2ZW4iOiJOYW5hbmciLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJIZWxpeW9uIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiSGVsaXlvbiIsImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNSw5LDEzXV19LCJET0kiOiIxMC4xMDE2L0ouSEVMSVlPTi4yMDI0LkUyNzk5OCIsIklTU04iOiIyNDA1ODQ0MCIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjQsNCwxNV1dfSwiYWJzdHJhY3QiOiJTZXZlcmFsIHN0dWRpZXMgaGF2ZSBleHBsb3JlZCBmaXJtIHBlcmZvcm1hbmNlIGluIHRoZSBwb3N0LUNvdmlkLTE5IHBhbmRlbWljIGVyYS4gSG93ZXZlciwgdGhlcmUgaXMgbm90IG11Y2ggcmVzZWFyY2ggdG8gZmluZCByZXBvcnRzIGRpdnVsZ2luZyB0aGUgY29tcGxleCByZWxhdGlvbnNoaXAgZHluYW1pY3MgYmV0d2VlbiBidXNpbmVzcyBpbnRlbGxpZ2VuY2UsIG9yZ2FuaXphdGlvbmFsIGFuZCBuZXR3b3JrIGxlYXJuaW5nLCBjdXN0b21lciB2YWx1ZSBhbnRpY2lwYXRpb24sIGFuZCBjcmVhdGl2ZSBlY29ub215LWJhc2VkIHNtYWxsLW1lZGl1bSBlbnRlcnByaXNlcyAoU01FcykgcGVyZm9ybWFuY2UgaW4gZGV2ZWxvcGluZyBjb3VudHJpZXMuIFRoaXMgc3R1ZHkgYWltcyB0byB1bmNvdmVyIHRoZSBjb21wbGV4aXR5IG9mIHRob3NlIHJlbGF0aW9uc2hpcHMuIFRoZSBxdWFudGl0YXRpdmUgZGF0YSB3ZXJlIGNvbGxlY3RlZCBmcm9tIDMxMyBjcmVhdGl2ZSBlY29ub215LWJhc2VkIFNNRXMgaW4gRWFzdCBKYXZhLCBJbmRvbmVzaWEuIFVzaW5nIFBMUy1TRU0sIHRoaXMgc3R1ZHkgZGlzY2xvc2VkIHRoYXQgYnVzaW5lc3MgaW50ZWxsaWdlbmNlIHByYWN0aWNlcyBjb3VsZCBub3QgZGlyZWN0bHkgaW1wYWN0IFNNRXMnIHBlcmZvcm1hbmNlLiBCdXNpbmVzcyBpbnRlbGxpZ2VuY2Ugd2lsbCBiZSBjcnVjaWFsIHRvIFNNRXMnIHBlcmZvcm1hbmNlIHdpdGggdGhlIHN1cHBvcnQgb2Ygb3JnYW5pemF0aW9uYWwgbGVhcm5pbmcgYXMgYSBtZWRpYXRvci4gVGhlIGZpbmRpbmcgYWxzbyBjb25maXJtZWQgdGhlIHByZXNlbmNlIG9mIHNlcmlhbCBtZWRpYXRpb24gb2Ygb3JnYW5pemF0aW9uYWwgbGVhcm5pbmcgYW5kIGlubm92YXRpb24gaW4gdGhlIHJlbGF0aW9uc2hpcCBiZXR3ZWVuIGJ1c2luZXNzIGludGVsbGlnZW5jZSBhbmQgU01FcycgcGVyZm9ybWFuY2UuIEhvd2V2ZXIsIHRoZSByb2xlIG9mIG5ldHdvcmsgbGVhcm5pbmcgYW5kIGlubm92YXRpb24gaXMgYWxzbyBpbXBvcnRhbnQsIGNvbnNpZGVyaW5nIHRoZWlyIHJlbGF0aXZlbHkgbGFyZ2UgZGlyZWN0IGltcGFjdCBvbiBTTUVz4oCZIHBlcmZvcm1hbmNlLiBUaGUgdGhlb3JldGljYWwgaW1wbGljYXRpb25zIG9mIHRoaXMgcmVzZWFyY2ggYnJva2UgdGhlIGJvdW5kYXJpZXMgb2Ygc3RyYXRlZ2ljIG1hbmFnZW1lbnQgdGhlb3J5IGluIHJlc291cmNlLWJhc2VkIHZpZXcgYW5kIGtub3dsZWRnZS1iYXNlZCB2aWV3IGluIHRoZSBsYXRlc3QgZXJhLCB3aGVyZSBjcmVhdGl2ZSBlY29ub215LWJhc2VkIFNNRXMgaGF2ZSBiZWVuIGFibGUgdG8gbW9iaWxpemUgcmVzb3VyY2VzIHRvIGNhcnJ5IG91dCBidXNpbmVzcyBpbnRlbGxpZ2VuY2UgdG8gcmVhbGl6ZSBpbm5vdmF0aW9uIGFuZCBoaWdoIHBlcmZvcm1hbmNlLiBGdXJ0aGVyIHJlc2VhcmNoIGlzIHN1Z2dlc3RlZCB0byBleHBsb3JlIHRoZSByb2xlIG9mIGJ1c2luZXNzIGludGVsbGlnZW5jZSBpbiBwcm9tb3Rpbmcgc3BlY2lmaWMgcGVyZm9ybWFuY2UgYXJlYXMsIHN1Y2ggYXMgbWFya2V0aW5nIHBlcmZvcm1hbmNlLCBmaW5hbmNpYWwgcGVyZm9ybWFuY2UsIGFuZCBodW1hbiByZXNvdXJjZSBtYW5hZ2VtZW50LiBJbiBhZGRpdGlvbiwgaXQgaXMgYWR2aXNhYmxlIHRvIGNob29zZSBtb3JlIHNwZWNpZmljIHJlc2VhcmNoIHN1YmplY3RzLCBpbmNsdWRpbmcgdGhvc2UgaW4gdGhlIGN1bGluYXJ5IHN1YnNlY3RvciwgYW5kIHBheSBhdHRlbnRpb24gdG8gb3RoZXIgYXJlYXMsIGUuZy4sIHRoZSBkZW1vZ3JhcGhpY3Mgb2YgcmVzcG9uZGVudHMgaW4gdGhlIG1vZGVsIGFzIGEgY29udHJvbCB2YXJpYWJsZS4iLCJwdWJsaXNoZXIiOiJFbHNldmllciBMdGQiLCJpc3N1ZSI6IjciLCJ2b2x1bWUiOiIxMCJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9LHsiaWQiOiI2OWNlZTZmMi1mYTU1LTM5NjEtYTZiMy03MTAxNzU2ZTI2MDUiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiI2OWNlZTZmMi1mYTU1LTM5NjEtYTZiMy03MTAxNzU2ZTI2MDUiLCJ0aXRsZSI6IkludGVyYWN0aW9uIEJldHdlZW4gSW52ZXN0bWVudCwgRXhwb3J0cywgSHVtYW4gRGV2ZWxvcG1lbnQgSW5kZXgsIFRlY2hub2xvZ3ksIGFuZCBDb3JydXB0aW9uIG9uIEVjb25vbWljIEdyb3d0aCBvZiBBU0VBTiBDb3VudHJpZXMiLCJhdXRob3IiOlt7ImZhbWlseSI6IlN5YXRpciIsImdpdmVuIjoiRGVmdCIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlJlemEiLCJnaXZlbiI6IlB1dHJpIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiU29lbGlzdHlvIiwiZ2l2ZW4iOiJBcmlzIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiRmlybWFuc3lhaCIsImdpdmVuIjoiTXVoYW1tYWQiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJKdXJuYWwgSWxtaWFoIEJpc25pcyBkYW4gRWtvbm9taSBBc2lhIiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI2LDcsMjddXX0sIkRPSSI6IjEwLjMyODE1L0pJQkVLQS5WMTlJMi4yMzY1IiwiSVNTTiI6IjI2MjAtODc1WCIsIlVSTCI6Imh0dHBzOi8vamliZWthLmFzaWEuYWMuaWQvaW5kZXgucGhwL2ppYmVrYS9hcnRpY2xlL3ZpZXcvMjM2NSIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsNywxNF1dfSwicGFnZSI6IjE3MC0xODIiLCJhYnN0cmFjdCI6IlRoaXMgc3R1ZHkgYWltcyB0byBhbmFseXNlIHRoZSBpbXBhY3Qgb2YgZm9yZWlnbiBkaXJlY3QgaW52ZXN0bWVudCwgZXhwb3J0cywgdGhlIGh1bWFuIGRldmVsb3BtZW50IGluZGV4LCB0ZWNobm9sb2d5LCBhbmQgY29ycnVwdGlvbiBvbiBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIFRoaXMgcXVhbnRpdGF0aXZlIGFuYWx5c2lzIGVtcGxveXMgcGFuZWwgZGF0YSByZWdyZXNzaW9uIHRvIGlkZW50aWZ5IHRoZSB2YXJpYWJsZXMgYWZmZWN0aW5nIGVjb25vbWljIGdyb3d0aCBpbiBBU0VBTi4gVGhpcyBzdHVkeSBlbmNvbXBhc3NlcyB0ZW4gQVNFQU4gY291bnRyaWVzOiBCcnVuZWkgRGFydXNzYWxhbSwgSW5kb25lc2lhLCBDYW1ib2RpYSwgTWFsYXlzaWEsIFNpbmdhcG9yZSwgVGhhaWxhbmQsIFZpZXRuYW0sIHRoZSBQaGlsaXBwaW5lcywgTXlhbm1hciwgYW5kIExhb3MsIGNvdmVyaW5nIHRoZSBwZXJpb2QgZnJvbSAyMDEwIHRvIDIwMjMuIFRoaXMgc3R1ZHkncyByZXN1bHRzIGRlbW9uc3RyYXRlIHRoYXQgZm9yZWlnbiBkaXJlY3QgaW52ZXN0bWVudCwgZXhwb3J0cywgdGhlIGh1bWFuIGRldmVsb3BtZW50IGluZGV4LCBhbmQgdGVjaG5vbG9neSBzaWduaWZpY2FudGx5IGFuZCBwb3NpdGl2ZWx5IGluZmx1ZW5jZSBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIENvcnJ1cHRpb24gZG9lcyBub3Qgc2lnbmlmaWNhbnRseSBpbXBlZGUgZWNvbm9taWMgZ3Jvd3RoIHdpdGhpbiBBU0VBTi4gVGhlIHZhcmlhYmxlcyBvZiBmb3JlaWduIGRpcmVjdCBpbnZlc3RtZW50LCBleHBvcnRzLCB0aGUgaHVtYW4gZGV2ZWxvcG1lbnQgaW5kZXgsIHRlY2hub2xvZ3ksIGFuZCBjb3JydXB0aW9uIGNvbGxlY3RpdmVseSBleGVydCBhIHNpZ25pZmljYW50IGluZmx1ZW5jZSBvbiBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIFRoaXMgc3R1ZHkgaW50cm9kdWNlcyB0ZWNobm9sb2d5IGFzIGEgc2lnbmlmaWNhbnQgaW5mbHVlbmNpbmcgdmFyaWFibGUuIFRoZSBBU0VBTiBnb3Zlcm5tZW50IHBlcnNpc3RzIGluIHVwaG9sZGluZyBzdGFiaWxpdHkgYW5kIGVuaGFuY2luZyB0aGUgbmF0aW9uYWwgZWNvbm9teS4gVGhlIGdvdmVybm1lbnQgbXVzdCBpbXBsZW1lbnQgZGVjaXNpdmUgbWVhc3VyZXMgaW4gc3RhdGUgc2VjdXJpdHkgYW5kIGVuaGFuY2UgdHJhbnNwYXJlbmN5IHRvIHByZXZlbnQgYW4gaW5jcmVhc2UgaW4gc3RhdGUgY29ycnVwdGlvbi4gRnVydGhlciByZXNlYXJjaCBzaG91bGQgZm9jdXMgb24gYnJvYWRlbmluZyB0aGUgdmFyaWFibGVzIGFzc29jaWF0ZWQgd2l0aCBlY29ub21pYyBncm93dGggYW5kIGVtcGxveWluZyBkaXZlcnNlIG1ldGhvZG9sb2dpZXMuIiwicHVibGlzaGVyIjoiSW5zdGl0dXQgVGVrbm9sb2dpIGRhbiBCaXNuaXMgQXNpYSBNYWxhbmciLCJpc3N1ZSI6IjIiLCJ2b2x1bWUiOiIxOSIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9XX0="/>
           <w:id w:val="919996714"/>
           <w:placeholder>
-            <w:docPart w:val="B2641F1D7F4D4AC7B3D852D9CE73E81A"/>
+            <w:docPart w:val="CE736C4652784FF7A5201A1209C4A30B"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+          <w:r w:rsidR="003316A3" w:rsidRPr="003316A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t xml:space="preserve">(W. </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+          <w:r w:rsidR="003316A3" w:rsidRPr="003316A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Anjaningrum</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+          <w:r w:rsidR="003316A3" w:rsidRPr="003316A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t xml:space="preserve"> et al., 2022; W. D. </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+          <w:r w:rsidR="003316A3" w:rsidRPr="003316A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Anjaningrum</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+          <w:r w:rsidR="003316A3" w:rsidRPr="003316A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:color w:val="000000"/>
             </w:rPr>
-            <w:t xml:space="preserve"> et al., 2024; Dura &amp; Wardana, 2024; Sidi &amp; Santoso, 2024; </w:t>
+            <w:t xml:space="preserve"> et al., 2024; Dura &amp; </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+          <w:r w:rsidR="003316A3" w:rsidRPr="003316A3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>Wardana</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="003316A3" w:rsidRPr="003316A3">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Times New Roman"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, 2024; Sidi &amp; Santoso, 2024; </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="003316A3" w:rsidRPr="003316A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>Syatir</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="007F47FF" w:rsidRPr="007F47FF">
+          <w:r w:rsidR="003316A3" w:rsidRPr="003316A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t xml:space="preserve"> et al., 2025)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve"> . </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3B6931" w14:textId="7D0A6FDB" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="00890306" w:rsidP="00890306">
+    <w:p w14:paraId="14E95CDF" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="00890306" w:rsidP="00890306">
       <w:pPr>
         <w:pStyle w:val="Additional"/>
       </w:pPr>
       <w:r w:rsidRPr="00F168E0">
         <w:t>Table</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B942B8A" w14:textId="3F4BCDEE" w:rsidR="00BD0CDE" w:rsidRPr="00BD0CDE" w:rsidRDefault="00CB3CC6" w:rsidP="00BD0CDE">
+    <w:p w14:paraId="579C902E" w14:textId="77777777" w:rsidR="00BD0CDE" w:rsidRPr="00BD0CDE" w:rsidRDefault="00CB3CC6" w:rsidP="00BD0CDE">
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">Please submit tables as editable text and not as images. Be sparing in the use of tables and ensure that the data presented in them do not duplicate results described elsewhere in the article. </w:t>
       </w:r>
       <w:r w:rsidR="00BD0CDE" w:rsidRPr="00BD0CDE">
         <w:t>Please avoid using vertical rules and shading in table cells. use one grid for each table rather than one grid for each row. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686E9DFA" w14:textId="280C83BE" w:rsidR="00CB3CC6" w:rsidRPr="00F168E0" w:rsidRDefault="00BD0CDE" w:rsidP="00CB3CC6">
+    <w:p w14:paraId="2C542541" w14:textId="77777777" w:rsidR="00CB3CC6" w:rsidRPr="00F168E0" w:rsidRDefault="00BD0CDE" w:rsidP="00CB3CC6">
       <w:r w:rsidRPr="00BD0CDE">
         <w:t>Tables can be placed either next to the relevant text in the article, or on separate page(s) at the end. Number tables consecutively in accordance with their appearance in the text.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD0CDE">
         <w:t>Every table must be explicitly mentioned and referenced in the surrounding text to provide context for the data presented. Do not include standalone tables without an accompanying narrative in the manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E8CAE5" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="00890306" w:rsidP="00890306">
+    <w:p w14:paraId="541C6773" w14:textId="53AF804A" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="00890306" w:rsidP="00584105">
       <w:pPr>
         <w:pStyle w:val="TableCaption"/>
       </w:pPr>
+      <w:r w:rsidRPr="002A17F0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Table</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F168E0">
-        <w:t xml:space="preserve">Table </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F168E0">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00F168E0">
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00F168E0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00F168E0">
+      <w:r w:rsidR="00584105">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00F168E0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00584105">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F168E0">
         <w:t>Title of the example table</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3212"/>
         <w:gridCol w:w="3213"/>
         <w:gridCol w:w="3213"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="38A15433" w14:textId="77777777" w:rsidTr="008C5D1F">
+      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="64AB72D0" w14:textId="77777777" w:rsidTr="00584105">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="284"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="257ABB33" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="00890306" w:rsidP="00190054">
+          <w:p w14:paraId="60B999CA" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
             </w:pPr>
             <w:r w:rsidRPr="00190054">
               <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="706C60C7" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="00890306" w:rsidP="00190054">
+          <w:p w14:paraId="4B4DD39E" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
             </w:pPr>
             <w:r w:rsidRPr="00F168E0">
               <w:t>Component</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08C9968D" w14:textId="711C0F71" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="002F1590" w:rsidP="00190054">
+          <w:p w14:paraId="03BC2A32" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="002F1590" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
             </w:pPr>
             <w:r>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="40BFAB37" w14:textId="77777777" w:rsidTr="008C5D1F">
+      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="296B7288" w14:textId="77777777" w:rsidTr="00584105">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="284"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2027EC1D" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+          <w:p w14:paraId="20608DAD" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00190054">
               <w:t xml:space="preserve">Sex </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3699E83B" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+          <w:p w14:paraId="3327DFD8" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00190054">
               <w:t>Male</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="496EF527" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+          <w:p w14:paraId="1BC32B93" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00190054">
               <w:t>385</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="7DC3C2F4" w14:textId="77777777" w:rsidTr="008C5D1F">
+      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="6B76FEC9" w14:textId="77777777" w:rsidTr="00584105">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="284"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="141832DA" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+          <w:p w14:paraId="1A1593DD" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F638ED0" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+          <w:p w14:paraId="48D65190" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00190054">
               <w:t>Female</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="296AB58E" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="008745C6">
+          <w:p w14:paraId="6103D7B4" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="008745C6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00190054">
               <w:t>127</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="5625817D" w14:textId="77777777" w:rsidTr="008C5D1F">
+      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="4A46E04E" w14:textId="77777777" w:rsidTr="00584105">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="284"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A1AF796" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+          <w:p w14:paraId="4F196286" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00190054">
               <w:t>Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57991387" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+          <w:p w14:paraId="1BE5921D" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00190054">
               <w:t>Undergraduate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="268EFA4F" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+          <w:p w14:paraId="5123176F" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00190054">
               <w:t>446</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="35F08011" w14:textId="77777777" w:rsidTr="008C5D1F">
+      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="57A28101" w14:textId="77777777" w:rsidTr="00584105">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="284"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77E57B9D" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+          <w:p w14:paraId="1C17E828" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39C422C2" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+          <w:p w14:paraId="5C31F583" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00190054">
               <w:t>Graduate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34763588" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+          <w:p w14:paraId="03A47829" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00190054">
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="4D11FEF3" w14:textId="77777777" w:rsidTr="008C5D1F">
+      <w:tr w:rsidR="00890306" w:rsidRPr="00F168E0" w14:paraId="6A03092C" w14:textId="77777777" w:rsidTr="00584105">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="284"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="666DE7F6" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+          <w:p w14:paraId="103BE17A" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2168B5C4" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+          <w:p w14:paraId="6445BE30" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00190054">
               <w:t>Post-Graduate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4911DB2C" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
+          <w:p w14:paraId="629E3278" w14:textId="77777777" w:rsidR="00890306" w:rsidRPr="00190054" w:rsidRDefault="00890306" w:rsidP="00190054">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r w:rsidRPr="00190054">
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01788DC9" w14:textId="77777777" w:rsidR="00CB3CC6" w:rsidRPr="00F168E0" w:rsidRDefault="00CB3CC6" w:rsidP="00890306">
+    <w:p w14:paraId="1183C630" w14:textId="77777777" w:rsidR="00CB3CC6" w:rsidRPr="00F168E0" w:rsidRDefault="00CB3CC6" w:rsidP="00890306">
       <w:pPr>
         <w:pStyle w:val="Additional"/>
       </w:pPr>
       <w:r w:rsidRPr="00F168E0">
         <w:t>Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05057B1B" w14:textId="3E15F22B" w:rsidR="00CB3CC6" w:rsidRPr="00F168E0" w:rsidRDefault="00CB3CC6" w:rsidP="00E1761F">
+    <w:p w14:paraId="0756D3D1" w14:textId="77777777" w:rsidR="00CB3CC6" w:rsidRPr="00F168E0" w:rsidRDefault="00CB3CC6" w:rsidP="00E1761F">
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">Ensure that each illustration has a caption. </w:t>
       </w:r>
       <w:r w:rsidR="00695435">
         <w:t xml:space="preserve">Mention </w:t>
       </w:r>
       <w:r w:rsidRPr="00F168E0">
         <w:t>captions separately, not attached to the figure. A caption should comprise a brief title and a description of the illustration. Keep text in the illustrations themselves to a minimum but explain all symbols and abbreviations used.</w:t>
       </w:r>
       <w:r w:rsidR="00695435">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00695435" w:rsidRPr="00326273">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>It is essential to provide a clear picture</w:t>
       </w:r>
       <w:r w:rsidR="00326273">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53265FE9" w14:textId="77777777" w:rsidR="00CB3CC6" w:rsidRPr="00F168E0" w:rsidRDefault="00CB3CC6" w:rsidP="00E1761F">
+    <w:p w14:paraId="0FB8EF10" w14:textId="660023CD" w:rsidR="00584105" w:rsidRDefault="00584105" w:rsidP="00584105">
       <w:pPr>
-        <w:pStyle w:val="Figure"/>
+        <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r w:rsidRPr="00F168E0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1292BDAD" wp14:editId="0A0974D1">
-            <wp:extent cx="6127115" cy="1717803"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20CC16E4" wp14:editId="4B704BAC">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>144516</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6127200" cy="1717200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
             <wp:docPr id="1242192136" name="Diagram 3"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                 <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId10" r:lo="rId11" r:qs="rId12" r:cs="rId13"/>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E1761F">
+      <w:r>
+        <w:t xml:space="preserve">Figure </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rStyle w:val="FigureNumberChar"/>
-[...31 lines deleted...]
-          <w:rStyle w:val="FigureNumberChar"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E1761F">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00F168E0">
-[...7 lines deleted...]
-        <w:t>Phase Process</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Phase Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C05F1F7" w14:textId="2A6861B1" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="00890306" w:rsidP="00890306">
+    <w:p w14:paraId="4617EC9B" w14:textId="2F42D96A" w:rsidR="00890306" w:rsidRPr="00F168E0" w:rsidRDefault="00890306" w:rsidP="00584105">
       <w:pPr>
         <w:pStyle w:val="Additional"/>
       </w:pPr>
       <w:r w:rsidRPr="00F168E0">
         <w:t>Formula</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2065B2" w14:textId="77A1B800" w:rsidR="00890306" w:rsidRDefault="00890306" w:rsidP="00890306">
+    <w:p w14:paraId="1EDCBE2B" w14:textId="77777777" w:rsidR="00890306" w:rsidRDefault="00890306" w:rsidP="00890306">
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">Please submit math equations as editable text and not as images. Present simple formulae in line with normal text where possible and use the solidus (/) instead of a horizontal line for small fractional terms, e.g., X/Y. In principle, variables are to be presented in italics. </w:t>
       </w:r>
       <w:r w:rsidR="00D65D0D" w:rsidRPr="00D65D0D">
         <w:t>Complex equations should be created using an Equation Editor</w:t>
       </w:r>
       <w:r w:rsidRPr="00F168E0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00326273" w:rsidRPr="00326273">
         <w:t>Standalone equations should be centered on a separate line</w:t>
       </w:r>
       <w:r w:rsidRPr="00F168E0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1229E88D" w14:textId="343B7BDC" w:rsidR="009E3518" w:rsidRDefault="00D65D0D" w:rsidP="00D65D0D">
+    <w:p w14:paraId="15783285" w14:textId="77777777" w:rsidR="009E3518" w:rsidRDefault="00D65D0D" w:rsidP="00D65D0D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65D0D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65D0D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D65D0D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">= </w:t>
       </w:r>
       <w:r w:rsidRPr="00D65D0D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ß + </w:t>
-[...6 lines deleted...]
-        <w:t>ß</w:t>
+        <w:t>ß + ß</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
@@ -2306,103 +2003,96 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> X</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65D0D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65D0D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>ß</w:t>
+        <w:t xml:space="preserve"> ß</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65D0D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>+ e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E6AAD8" w14:textId="7D853C1F" w:rsidR="00326273" w:rsidRPr="00326273" w:rsidRDefault="00326273" w:rsidP="003410F7">
+    <w:p w14:paraId="3F36C2F3" w14:textId="77777777" w:rsidR="00326273" w:rsidRPr="00326273" w:rsidRDefault="00326273" w:rsidP="003410F7">
       <w:r w:rsidRPr="00326273">
         <w:t>or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E396B2" w14:textId="00B8717B" w:rsidR="00D65D0D" w:rsidRPr="00D65D0D" w:rsidRDefault="00326273" w:rsidP="00D65D0D">
+    <w:p w14:paraId="32E1CBAE" w14:textId="77777777" w:rsidR="00D65D0D" w:rsidRPr="00D65D0D" w:rsidRDefault="00326273" w:rsidP="00D65D0D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:vertAlign w:val="superscript"/>
             </w:rPr>
             <m:t>n=</m:t>
           </m:r>
           <m:f>
             <m:fPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:i/>
                   <w:iCs/>
                   <w:vertAlign w:val="superscript"/>
@@ -2492,767 +2182,712 @@
                     </m:sub>
                   </m:sSub>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <m:t>-1</m:t>
                   </m:r>
                 </m:num>
                 <m:den>
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <m:t>N</m:t>
                   </m:r>
                 </m:den>
               </m:f>
             </m:den>
           </m:f>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="4F19E224" w14:textId="77777777" w:rsidR="008227B7" w:rsidRPr="00F168E0" w:rsidRDefault="008227B7" w:rsidP="008227B7">
+    <w:p w14:paraId="1B4F9F2A" w14:textId="77777777" w:rsidR="008227B7" w:rsidRPr="00F168E0" w:rsidRDefault="008227B7" w:rsidP="00584105">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Additional"/>
       </w:pPr>
       <w:r w:rsidRPr="00F168E0">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Units</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1852F6" w14:textId="2F0558B2" w:rsidR="00890306" w:rsidRPr="00890306" w:rsidRDefault="008227B7" w:rsidP="00326273">
+    <w:p w14:paraId="5899D6A3" w14:textId="097418CA" w:rsidR="00890306" w:rsidRDefault="008227B7" w:rsidP="00326273">
       <w:r w:rsidRPr="00F168E0">
         <w:t>Follow internationally accepted rules and conventions: use the international system of units (SI). If other units are mentioned, please give their equivalent in SI.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00890306" w:rsidRPr="00890306" w:rsidSect="009239A6">
+    <w:p w14:paraId="45E7A0F9" w14:textId="62175502" w:rsidR="002A17F0" w:rsidRDefault="002A17F0" w:rsidP="00326273"/>
+    <w:sectPr w:rsidR="002A17F0" w:rsidSect="00584105">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="737" w:footer="510" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FA8DCCA" w14:textId="77777777" w:rsidR="008D2285" w:rsidRPr="00F168E0" w:rsidRDefault="008D2285" w:rsidP="004314FF">
+    <w:p w14:paraId="56BD920A" w14:textId="77777777" w:rsidR="0097201E" w:rsidRPr="00F168E0" w:rsidRDefault="0097201E" w:rsidP="004314FF">
       <w:r w:rsidRPr="00F168E0">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29F5BFE8" w14:textId="77777777" w:rsidR="008D2285" w:rsidRPr="00F168E0" w:rsidRDefault="008D2285" w:rsidP="004314FF">
+    <w:p w14:paraId="104F120F" w14:textId="77777777" w:rsidR="0097201E" w:rsidRPr="00F168E0" w:rsidRDefault="0097201E" w:rsidP="004314FF">
       <w:r w:rsidRPr="00F168E0">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71A51200" w14:textId="79C81947" w:rsidR="00A405B2" w:rsidRPr="00F168E0" w:rsidRDefault="00000000" w:rsidP="00C8242D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="9628"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00DF7C02" w14:paraId="1C9BAB6A" w14:textId="77777777" w:rsidTr="00DF7C02">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9628" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4FA58993" w14:textId="25D805D8" w:rsidR="00DF7C02" w:rsidRPr="00DF7C02" w:rsidRDefault="00DF7C02" w:rsidP="00DF7C02">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00DF7C02">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00DF7C02">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00DF7C02">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00637C46">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Write the title briefly, clearly, concisely, interesting, and informative in sentence case</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DF7C02">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00DF7C02">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> | </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DF7C02">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00DF7C02">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00DF7C02">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00DF7C02">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DF7C02">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="25BAFFCC" w14:textId="49AB8100" w:rsidR="00A405B2" w:rsidRPr="00DF7C02" w:rsidRDefault="00A405B2" w:rsidP="00DF7C02">
     <w:pPr>
-      <w:pStyle w:val="Pages"/>
-[...2 lines deleted...]
-      </w:pBdr>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:noProof w:val="0"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:sdt>
-[...83 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20B63120" w14:textId="0CD74ED1" w:rsidR="006B7EE7" w:rsidRPr="00F168E0" w:rsidRDefault="006B7EE7" w:rsidP="006B7EE7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="20AEBD3D" w14:textId="10983328" w:rsidR="006B7EE7" w:rsidRPr="00F168E0" w:rsidRDefault="006B7EE7" w:rsidP="00DF7C02">
     <w:pPr>
-      <w:pStyle w:val="Volume"/>
+      <w:pStyle w:val="Article-info"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F168E0">
-      <w:rPr>
-[...103 lines deleted...]
-      <w:t xml:space="preserve"> The Authors. Published by </w:t>
+      <w:t xml:space="preserve">Published by </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00F168E0">
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:t>Institut</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00F168E0">
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00F168E0">
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:t>Teknologi</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00F168E0">
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve"> dan </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00F168E0">
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:t>Bisnis</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00F168E0">
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve"> Asia Malang</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="25CDDB4F" w14:textId="750A1541" w:rsidR="003073F9" w:rsidRPr="00F168E0" w:rsidRDefault="0015608B" w:rsidP="005940AB">
+  <w:p w14:paraId="6A9EA3A0" w14:textId="56CC849F" w:rsidR="003073F9" w:rsidRPr="00F168E0" w:rsidRDefault="0015608B" w:rsidP="00DF7C02">
     <w:pPr>
-      <w:pStyle w:val="Volume"/>
-[...2 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Article-info"/>
     </w:pPr>
     <w:r w:rsidRPr="00F168E0">
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve">This is an open access article under the </w:t>
     </w:r>
-    <w:r w:rsidR="005940AB" w:rsidRPr="00F168E0">
-[...34 lines deleted...]
-    </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="009704BC" w:rsidRPr="00F168E0">
+      <w:r w:rsidR="005940AB" w:rsidRPr="00300A8D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:noProof w:val="0"/>
         </w:rPr>
-        <w:t>https://creativecommons.org/licenses/by-sa/4.0/</w:t>
+        <w:t>CC</w:t>
+      </w:r>
+      <w:r w:rsidR="009704BC" w:rsidRPr="00300A8D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005940AB" w:rsidRPr="00300A8D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>BY</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7EE7" w:rsidRPr="00300A8D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005940AB" w:rsidRPr="00300A8D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>SA license</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="009704BC" w:rsidRPr="00F168E0">
-      <w:rPr>
-[...7 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="718B8140" w14:textId="77777777" w:rsidR="008D2285" w:rsidRPr="00F168E0" w:rsidRDefault="008D2285" w:rsidP="004314FF">
+    <w:p w14:paraId="49B7589E" w14:textId="77777777" w:rsidR="0097201E" w:rsidRPr="00F168E0" w:rsidRDefault="0097201E" w:rsidP="004314FF">
       <w:r w:rsidRPr="00F168E0">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3173CD06" w14:textId="77777777" w:rsidR="008D2285" w:rsidRPr="00F168E0" w:rsidRDefault="008D2285" w:rsidP="004314FF">
+    <w:p w14:paraId="4953CD31" w14:textId="77777777" w:rsidR="0097201E" w:rsidRPr="00F168E0" w:rsidRDefault="0097201E" w:rsidP="004314FF">
       <w:r w:rsidRPr="00F168E0">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
-      <w:tblW w:w="9639" w:type="dxa"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4819"/>
-      <w:gridCol w:w="4820"/>
+      <w:gridCol w:w="4819"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008D1B80" w:rsidRPr="00BF01DF" w14:paraId="4EC07670" w14:textId="77777777" w:rsidTr="008C5D1F">
+    <w:tr w:rsidR="008D1B80" w:rsidRPr="00EB2349" w14:paraId="0CFBEF0D" w14:textId="77777777" w:rsidTr="00DF7C02">
       <w:trPr>
+        <w:cantSplit/>
         <w:trHeight w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4819" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="34FA97BC" w14:textId="77777777" w:rsidR="008D1B80" w:rsidRPr="00F168E0" w:rsidRDefault="008D1B80" w:rsidP="00024781">
+        <w:p w14:paraId="0EBFD1E3" w14:textId="2D9B520F" w:rsidR="008D1B80" w:rsidRPr="00653435" w:rsidRDefault="008D1B80" w:rsidP="00584105">
           <w:pPr>
-            <w:pStyle w:val="HeaderInfo0"/>
+            <w:pStyle w:val="DOI"/>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="4602"/>
+            </w:tabs>
+            <w:contextualSpacing w:val="0"/>
           </w:pPr>
-          <w:r w:rsidRPr="00F168E0">
+          <w:r w:rsidRPr="00AA1587">
             <w:t>Author</w:t>
+          </w:r>
+          <w:r w:rsidR="00584105">
+            <w:tab/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4820" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0C9BC425" w14:textId="47226B05" w:rsidR="008D1B80" w:rsidRPr="00A67AE4" w:rsidRDefault="00C33C79" w:rsidP="00024781">
+        <w:p w14:paraId="6FE3B0A0" w14:textId="7CF6DFE0" w:rsidR="008D1B80" w:rsidRPr="00653435" w:rsidRDefault="00DF7C02" w:rsidP="00DF7C02">
           <w:pPr>
-            <w:pStyle w:val="HeaderInfo0"/>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:pStyle w:val="Footer"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A67AE4">
-[...27 lines deleted...]
-          </w:sdt>
+          <w:fldSimple w:instr=" STYLEREF  DOI  \* MERGEFORMAT ">
+            <w:r w:rsidR="00637C46">
+              <w:t>https://doi.org/10.32815/jibeka.vXXiXX.XXX</w:t>
+            </w:r>
+          </w:fldSimple>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="18EA6CAE" w14:textId="10CEC1AB" w:rsidR="00E470F8" w:rsidRPr="00A67AE4" w:rsidRDefault="00E470F8" w:rsidP="008D1B80">
+  <w:p w14:paraId="380E8231" w14:textId="77777777" w:rsidR="00E470F8" w:rsidRPr="00A67AE4" w:rsidRDefault="00E470F8" w:rsidP="00DF7C02">
     <w:pPr>
       <w:pStyle w:val="Article-info"/>
       <w:rPr>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6214D142" w14:textId="03C9FBE2" w:rsidR="00436B05" w:rsidRPr="00F168E0" w:rsidRDefault="0015608B" w:rsidP="007B6C3D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5A2DBA9D" w14:textId="68066AE2" w:rsidR="00436B05" w:rsidRPr="00F168E0" w:rsidRDefault="0015608B" w:rsidP="00DF7C02">
     <w:pPr>
-      <w:pStyle w:val="Volume"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Article-infoHeader"/>
     </w:pPr>
     <w:r w:rsidRPr="00F168E0">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53E47BD4" wp14:editId="15F0BBD8">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E546579" wp14:editId="02BA3DE7">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>-749300</wp:posOffset>
+          <wp:positionH relativeFrom="page">
+            <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-461010</wp:posOffset>
+            <wp:posOffset>-340995</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7671435" cy="1161415"/>
           <wp:effectExtent l="0" t="0" r="5715" b="635"/>
           <wp:wrapTopAndBottom/>
-          <wp:docPr id="860599601" name="Picture 1"/>
+          <wp:docPr id="15" name="Picture 15"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1129410178" name="Picture 1129410178"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7671435" cy="1161415"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00C33C79" w:rsidRPr="00F168E0">
-[...33 lines deleted...]
-    </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9A43E7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70726290"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E8C8ECDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C1CC5060"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D38BB6E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="551691C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD06F054"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="97A4E926"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2760360"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="33F6EC52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013212AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27265116"/>
     <w:lvl w:ilvl="0" w:tplc="04210001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3321,51 +2956,140 @@
     <w:lvl w:ilvl="7" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04210005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D633B60"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF06FEEE"/>
+    <w:lvl w:ilvl="0" w:tplc="0421000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04210019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0421001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0421000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04210019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0421001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0421000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04210019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0421001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F63082A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD2C7AD0"/>
     <w:lvl w:ilvl="0" w:tplc="04210001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3434,51 +3158,51 @@
     <w:lvl w:ilvl="7" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04210005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1220770C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DAEA522"/>
     <w:lvl w:ilvl="0" w:tplc="86888BA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="number"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-6456" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-5736" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorBidi" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
@@ -3527,51 +3251,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-2136" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1416" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="-696" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15F10640"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3C6C7E4"/>
     <w:lvl w:ilvl="0" w:tplc="04210001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3640,51 +3364,51 @@
     <w:lvl w:ilvl="7" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04210005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F9548D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3B404C8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0B2862A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="majorBidi" w:hint="default"/>
@@ -3735,54 +3459,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65971E1F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9F9487BC"/>
+    <w:tmpl w:val="C038C524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -3859,51 +3583,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CD2029B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19D68710"/>
     <w:lvl w:ilvl="0" w:tplc="04210001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -3948,51 +3672,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D2331F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58F2CF5A"/>
     <w:lvl w:ilvl="0" w:tplc="04210001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4061,51 +3785,51 @@
     <w:lvl w:ilvl="7" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04210005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72754D54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="558409A6"/>
     <w:lvl w:ilvl="0" w:tplc="9F74C150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4175,51 +3899,51 @@
     <w:lvl w:ilvl="7" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04210005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74F06EDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B689600"/>
     <w:lvl w:ilvl="0" w:tplc="04210015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1B6A34BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0421001B">
@@ -4264,51 +3988,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04210019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0421001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A49049C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBFEECFC"/>
     <w:lvl w:ilvl="0" w:tplc="0421000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4377,51 +4101,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C2613C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DEEA712"/>
     <w:lvl w:ilvl="0" w:tplc="04210001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4490,546 +4214,660 @@
     <w:lvl w:ilvl="7" w:tplc="04210003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04210005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1849831487">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="494952113">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="16"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1325010697">
-[...26 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1392997877">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="160"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneFormatFilter w:val="9024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="1"/>
+  <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B21485"/>
+    <w:rsidRoot w:val="002A17F0"/>
     <w:rsid w:val="000008E4"/>
     <w:rsid w:val="00005A9D"/>
     <w:rsid w:val="00024781"/>
     <w:rsid w:val="00026449"/>
     <w:rsid w:val="00032862"/>
     <w:rsid w:val="00040481"/>
     <w:rsid w:val="00043EFF"/>
     <w:rsid w:val="00044E0B"/>
     <w:rsid w:val="000472E2"/>
     <w:rsid w:val="00052427"/>
     <w:rsid w:val="00052E3A"/>
     <w:rsid w:val="00055390"/>
     <w:rsid w:val="00055696"/>
     <w:rsid w:val="00060468"/>
     <w:rsid w:val="00065C5A"/>
     <w:rsid w:val="00071C03"/>
     <w:rsid w:val="00074151"/>
     <w:rsid w:val="000A0A57"/>
     <w:rsid w:val="000A5024"/>
     <w:rsid w:val="000B5FA9"/>
     <w:rsid w:val="000D0E54"/>
     <w:rsid w:val="000D2F85"/>
     <w:rsid w:val="000E5DB6"/>
     <w:rsid w:val="000F5477"/>
     <w:rsid w:val="000F64B3"/>
     <w:rsid w:val="000F6E84"/>
     <w:rsid w:val="00101BA8"/>
     <w:rsid w:val="00102CD9"/>
     <w:rsid w:val="001044B8"/>
     <w:rsid w:val="00113C1C"/>
+    <w:rsid w:val="00116EDC"/>
     <w:rsid w:val="00127617"/>
     <w:rsid w:val="00137C19"/>
     <w:rsid w:val="00140B14"/>
     <w:rsid w:val="001470E2"/>
     <w:rsid w:val="001475E6"/>
     <w:rsid w:val="00153052"/>
     <w:rsid w:val="00155CB0"/>
     <w:rsid w:val="0015608B"/>
     <w:rsid w:val="00171C6F"/>
     <w:rsid w:val="00173D4C"/>
     <w:rsid w:val="0017714C"/>
     <w:rsid w:val="001835F8"/>
     <w:rsid w:val="001850E2"/>
     <w:rsid w:val="00190054"/>
     <w:rsid w:val="00192B77"/>
     <w:rsid w:val="001B51DE"/>
     <w:rsid w:val="001B6F9D"/>
     <w:rsid w:val="001C5451"/>
     <w:rsid w:val="001C58B8"/>
     <w:rsid w:val="001C72B7"/>
     <w:rsid w:val="001C7D0C"/>
     <w:rsid w:val="001F0E4C"/>
     <w:rsid w:val="001F41EA"/>
     <w:rsid w:val="001F5DDD"/>
     <w:rsid w:val="00206B7E"/>
     <w:rsid w:val="00210363"/>
     <w:rsid w:val="0022186F"/>
     <w:rsid w:val="002260B9"/>
     <w:rsid w:val="00227A02"/>
     <w:rsid w:val="00232BA9"/>
     <w:rsid w:val="00243677"/>
     <w:rsid w:val="0024628A"/>
     <w:rsid w:val="002472B2"/>
     <w:rsid w:val="00254693"/>
     <w:rsid w:val="00257748"/>
     <w:rsid w:val="00264B7E"/>
     <w:rsid w:val="00264C61"/>
     <w:rsid w:val="002717AC"/>
     <w:rsid w:val="00272779"/>
     <w:rsid w:val="00272B38"/>
     <w:rsid w:val="00295F37"/>
+    <w:rsid w:val="002A17F0"/>
     <w:rsid w:val="002A22C5"/>
     <w:rsid w:val="002A2A70"/>
     <w:rsid w:val="002A35EA"/>
     <w:rsid w:val="002A3D5B"/>
     <w:rsid w:val="002A42E3"/>
     <w:rsid w:val="002A604A"/>
     <w:rsid w:val="002B650F"/>
     <w:rsid w:val="002D49E3"/>
     <w:rsid w:val="002E1733"/>
     <w:rsid w:val="002E3456"/>
     <w:rsid w:val="002F1590"/>
+    <w:rsid w:val="002F16E2"/>
     <w:rsid w:val="003000DB"/>
     <w:rsid w:val="00300240"/>
     <w:rsid w:val="003008D3"/>
+    <w:rsid w:val="00300A8D"/>
     <w:rsid w:val="00301BAB"/>
     <w:rsid w:val="0030425E"/>
     <w:rsid w:val="003046D6"/>
     <w:rsid w:val="003073F9"/>
     <w:rsid w:val="00320E8E"/>
     <w:rsid w:val="00326273"/>
     <w:rsid w:val="00330B20"/>
+    <w:rsid w:val="003316A3"/>
     <w:rsid w:val="003410F7"/>
     <w:rsid w:val="00343080"/>
     <w:rsid w:val="00343730"/>
     <w:rsid w:val="00347FF8"/>
     <w:rsid w:val="0035015D"/>
     <w:rsid w:val="0036252E"/>
     <w:rsid w:val="0036694E"/>
     <w:rsid w:val="00375DCF"/>
     <w:rsid w:val="0037734C"/>
     <w:rsid w:val="00377FDF"/>
     <w:rsid w:val="00383A0A"/>
     <w:rsid w:val="0039252B"/>
     <w:rsid w:val="0039743E"/>
     <w:rsid w:val="00397748"/>
     <w:rsid w:val="003A7AB4"/>
     <w:rsid w:val="003B0B6D"/>
+    <w:rsid w:val="003B554A"/>
     <w:rsid w:val="003C5C86"/>
     <w:rsid w:val="003F688F"/>
     <w:rsid w:val="00411F43"/>
     <w:rsid w:val="00412D48"/>
     <w:rsid w:val="00414271"/>
     <w:rsid w:val="00422BF5"/>
     <w:rsid w:val="00426B9D"/>
     <w:rsid w:val="004314FF"/>
     <w:rsid w:val="00436B05"/>
     <w:rsid w:val="00462896"/>
     <w:rsid w:val="00467469"/>
     <w:rsid w:val="00484719"/>
     <w:rsid w:val="004B43EC"/>
     <w:rsid w:val="004B6087"/>
     <w:rsid w:val="004C0B76"/>
     <w:rsid w:val="004C0DF8"/>
     <w:rsid w:val="004D055D"/>
     <w:rsid w:val="004F1641"/>
     <w:rsid w:val="004F4B18"/>
     <w:rsid w:val="004F620A"/>
     <w:rsid w:val="005002E5"/>
     <w:rsid w:val="00507702"/>
     <w:rsid w:val="00513D1C"/>
     <w:rsid w:val="00521B88"/>
     <w:rsid w:val="0053041A"/>
     <w:rsid w:val="005331C0"/>
     <w:rsid w:val="005424C8"/>
     <w:rsid w:val="0055769F"/>
     <w:rsid w:val="005659E3"/>
     <w:rsid w:val="005809FF"/>
     <w:rsid w:val="005839B7"/>
+    <w:rsid w:val="00584105"/>
     <w:rsid w:val="0058481C"/>
     <w:rsid w:val="00590E09"/>
     <w:rsid w:val="00591AE6"/>
     <w:rsid w:val="005940AB"/>
     <w:rsid w:val="005A4ABF"/>
     <w:rsid w:val="005C1FE6"/>
     <w:rsid w:val="005D212A"/>
     <w:rsid w:val="005E2589"/>
     <w:rsid w:val="005E6CFD"/>
     <w:rsid w:val="005F752D"/>
     <w:rsid w:val="006029F5"/>
+    <w:rsid w:val="0060378E"/>
     <w:rsid w:val="00620EE8"/>
     <w:rsid w:val="00621C8C"/>
     <w:rsid w:val="006271BF"/>
     <w:rsid w:val="00630C55"/>
     <w:rsid w:val="0063379B"/>
+    <w:rsid w:val="00637C46"/>
     <w:rsid w:val="00637F1E"/>
     <w:rsid w:val="0064147B"/>
     <w:rsid w:val="00647665"/>
     <w:rsid w:val="00652909"/>
+    <w:rsid w:val="00653435"/>
     <w:rsid w:val="0066191B"/>
     <w:rsid w:val="00661B3A"/>
     <w:rsid w:val="00663583"/>
     <w:rsid w:val="0066374F"/>
     <w:rsid w:val="0066503D"/>
     <w:rsid w:val="00677B79"/>
     <w:rsid w:val="00685D0C"/>
     <w:rsid w:val="0069121B"/>
     <w:rsid w:val="00695435"/>
     <w:rsid w:val="00696EB8"/>
     <w:rsid w:val="006A1CCD"/>
     <w:rsid w:val="006A1FA8"/>
     <w:rsid w:val="006A215F"/>
     <w:rsid w:val="006A26D3"/>
     <w:rsid w:val="006A5C6D"/>
     <w:rsid w:val="006B1A09"/>
     <w:rsid w:val="006B26BA"/>
     <w:rsid w:val="006B3B27"/>
     <w:rsid w:val="006B7EE7"/>
     <w:rsid w:val="006C3E79"/>
     <w:rsid w:val="006D349E"/>
     <w:rsid w:val="006D44F9"/>
     <w:rsid w:val="006E2917"/>
     <w:rsid w:val="007103A8"/>
     <w:rsid w:val="0071404F"/>
     <w:rsid w:val="00714B13"/>
     <w:rsid w:val="007215F0"/>
     <w:rsid w:val="00736EFA"/>
     <w:rsid w:val="00740703"/>
+    <w:rsid w:val="00740E57"/>
     <w:rsid w:val="00742F9E"/>
     <w:rsid w:val="00744467"/>
     <w:rsid w:val="007465C7"/>
     <w:rsid w:val="00751578"/>
     <w:rsid w:val="00753257"/>
     <w:rsid w:val="00753647"/>
     <w:rsid w:val="00753F95"/>
     <w:rsid w:val="00760855"/>
     <w:rsid w:val="0076676C"/>
     <w:rsid w:val="00776EB1"/>
+    <w:rsid w:val="0078516C"/>
     <w:rsid w:val="00794235"/>
     <w:rsid w:val="007B6C3D"/>
     <w:rsid w:val="007C41F3"/>
     <w:rsid w:val="007D542B"/>
     <w:rsid w:val="007F47FF"/>
     <w:rsid w:val="008014E1"/>
     <w:rsid w:val="0080163D"/>
+    <w:rsid w:val="008019C8"/>
+    <w:rsid w:val="00802620"/>
     <w:rsid w:val="00810362"/>
     <w:rsid w:val="00816FDF"/>
     <w:rsid w:val="008227B7"/>
     <w:rsid w:val="008264BC"/>
     <w:rsid w:val="00832EA9"/>
     <w:rsid w:val="00834EB2"/>
     <w:rsid w:val="00851374"/>
+    <w:rsid w:val="0087156D"/>
     <w:rsid w:val="008745C6"/>
     <w:rsid w:val="00875FF6"/>
     <w:rsid w:val="00876CA6"/>
     <w:rsid w:val="00882838"/>
     <w:rsid w:val="00890306"/>
     <w:rsid w:val="00892552"/>
     <w:rsid w:val="008B40EC"/>
     <w:rsid w:val="008D1B80"/>
     <w:rsid w:val="008D1C74"/>
     <w:rsid w:val="008D2285"/>
     <w:rsid w:val="008D5D2D"/>
     <w:rsid w:val="008E3055"/>
     <w:rsid w:val="008E5A78"/>
     <w:rsid w:val="008F359E"/>
     <w:rsid w:val="008F54EA"/>
     <w:rsid w:val="00907414"/>
     <w:rsid w:val="00912F5D"/>
+    <w:rsid w:val="009136BC"/>
     <w:rsid w:val="00915498"/>
     <w:rsid w:val="00916782"/>
     <w:rsid w:val="009239A6"/>
     <w:rsid w:val="0092535E"/>
     <w:rsid w:val="009263F9"/>
     <w:rsid w:val="00947621"/>
     <w:rsid w:val="00947D20"/>
     <w:rsid w:val="00955B64"/>
     <w:rsid w:val="00955D22"/>
     <w:rsid w:val="00957611"/>
     <w:rsid w:val="009704BC"/>
+    <w:rsid w:val="0097201E"/>
     <w:rsid w:val="00991422"/>
     <w:rsid w:val="00996270"/>
     <w:rsid w:val="0099681B"/>
     <w:rsid w:val="009B26E6"/>
     <w:rsid w:val="009B408D"/>
     <w:rsid w:val="009C14E7"/>
     <w:rsid w:val="009C31DD"/>
     <w:rsid w:val="009C3D90"/>
     <w:rsid w:val="009C56A2"/>
     <w:rsid w:val="009D1D32"/>
     <w:rsid w:val="009E3518"/>
     <w:rsid w:val="009F6445"/>
     <w:rsid w:val="00A0191B"/>
     <w:rsid w:val="00A07316"/>
     <w:rsid w:val="00A1243C"/>
     <w:rsid w:val="00A2336C"/>
     <w:rsid w:val="00A240B1"/>
     <w:rsid w:val="00A32967"/>
     <w:rsid w:val="00A32B64"/>
     <w:rsid w:val="00A405B2"/>
     <w:rsid w:val="00A451A7"/>
     <w:rsid w:val="00A626DD"/>
     <w:rsid w:val="00A655EC"/>
     <w:rsid w:val="00A67AE4"/>
     <w:rsid w:val="00A709E0"/>
     <w:rsid w:val="00A802BF"/>
     <w:rsid w:val="00A814D0"/>
     <w:rsid w:val="00A844E4"/>
+    <w:rsid w:val="00AA1587"/>
     <w:rsid w:val="00AA6CF4"/>
     <w:rsid w:val="00AD25A9"/>
     <w:rsid w:val="00AE1D57"/>
     <w:rsid w:val="00AF4150"/>
     <w:rsid w:val="00B01A6D"/>
     <w:rsid w:val="00B05597"/>
     <w:rsid w:val="00B06005"/>
     <w:rsid w:val="00B06289"/>
     <w:rsid w:val="00B11628"/>
     <w:rsid w:val="00B12C8A"/>
     <w:rsid w:val="00B21485"/>
     <w:rsid w:val="00B247D6"/>
     <w:rsid w:val="00B25977"/>
     <w:rsid w:val="00B31F8E"/>
     <w:rsid w:val="00B34D1E"/>
     <w:rsid w:val="00B41157"/>
     <w:rsid w:val="00B520A4"/>
     <w:rsid w:val="00B60C90"/>
     <w:rsid w:val="00B64899"/>
     <w:rsid w:val="00B703D1"/>
     <w:rsid w:val="00B800DC"/>
     <w:rsid w:val="00B802F7"/>
     <w:rsid w:val="00B85F2E"/>
     <w:rsid w:val="00B8640A"/>
     <w:rsid w:val="00B95116"/>
     <w:rsid w:val="00B957E4"/>
     <w:rsid w:val="00BA5CFB"/>
     <w:rsid w:val="00BC1D85"/>
     <w:rsid w:val="00BD0CDE"/>
     <w:rsid w:val="00BE050B"/>
     <w:rsid w:val="00BE14D4"/>
     <w:rsid w:val="00BE32DB"/>
     <w:rsid w:val="00BF01DF"/>
     <w:rsid w:val="00BF4AAB"/>
     <w:rsid w:val="00BF6C05"/>
     <w:rsid w:val="00C0129F"/>
+    <w:rsid w:val="00C107B7"/>
     <w:rsid w:val="00C161D5"/>
     <w:rsid w:val="00C33C79"/>
     <w:rsid w:val="00C33D67"/>
     <w:rsid w:val="00C352E1"/>
     <w:rsid w:val="00C37D5F"/>
     <w:rsid w:val="00C427E8"/>
     <w:rsid w:val="00C4425F"/>
     <w:rsid w:val="00C62C52"/>
     <w:rsid w:val="00C62EE2"/>
     <w:rsid w:val="00C8242D"/>
     <w:rsid w:val="00C91EFE"/>
     <w:rsid w:val="00C947B7"/>
     <w:rsid w:val="00CA14FA"/>
     <w:rsid w:val="00CA5528"/>
     <w:rsid w:val="00CA5605"/>
     <w:rsid w:val="00CB3CC6"/>
     <w:rsid w:val="00CE1FC8"/>
     <w:rsid w:val="00D060BB"/>
     <w:rsid w:val="00D139A1"/>
     <w:rsid w:val="00D1681A"/>
     <w:rsid w:val="00D245FA"/>
     <w:rsid w:val="00D257BE"/>
     <w:rsid w:val="00D31616"/>
     <w:rsid w:val="00D316D6"/>
     <w:rsid w:val="00D458DC"/>
     <w:rsid w:val="00D5488C"/>
     <w:rsid w:val="00D601DF"/>
     <w:rsid w:val="00D65D0D"/>
+    <w:rsid w:val="00D76E02"/>
     <w:rsid w:val="00D813C7"/>
     <w:rsid w:val="00D96490"/>
     <w:rsid w:val="00D97BE6"/>
     <w:rsid w:val="00DB7780"/>
     <w:rsid w:val="00DC6AB6"/>
     <w:rsid w:val="00DD1CDB"/>
     <w:rsid w:val="00DD46E8"/>
     <w:rsid w:val="00DD55AE"/>
     <w:rsid w:val="00DD692D"/>
     <w:rsid w:val="00DE6124"/>
+    <w:rsid w:val="00DF7C02"/>
     <w:rsid w:val="00E02762"/>
     <w:rsid w:val="00E057BB"/>
     <w:rsid w:val="00E167E3"/>
     <w:rsid w:val="00E1761F"/>
     <w:rsid w:val="00E3237B"/>
     <w:rsid w:val="00E35C2E"/>
     <w:rsid w:val="00E365F7"/>
     <w:rsid w:val="00E37A97"/>
     <w:rsid w:val="00E4189C"/>
     <w:rsid w:val="00E42CFC"/>
     <w:rsid w:val="00E44A7A"/>
     <w:rsid w:val="00E461AA"/>
     <w:rsid w:val="00E470F8"/>
     <w:rsid w:val="00E47A78"/>
     <w:rsid w:val="00E565A0"/>
     <w:rsid w:val="00E63CB2"/>
     <w:rsid w:val="00E6671C"/>
     <w:rsid w:val="00E67B8B"/>
     <w:rsid w:val="00E715DA"/>
     <w:rsid w:val="00E75D98"/>
     <w:rsid w:val="00E81751"/>
     <w:rsid w:val="00E817F9"/>
     <w:rsid w:val="00E86044"/>
     <w:rsid w:val="00EA3D9F"/>
     <w:rsid w:val="00EA527A"/>
     <w:rsid w:val="00EB1F40"/>
+    <w:rsid w:val="00EB2349"/>
     <w:rsid w:val="00EB75D0"/>
     <w:rsid w:val="00EE00B9"/>
     <w:rsid w:val="00EE7071"/>
     <w:rsid w:val="00EF3DE9"/>
     <w:rsid w:val="00EF684D"/>
     <w:rsid w:val="00EF730F"/>
     <w:rsid w:val="00F03596"/>
     <w:rsid w:val="00F15A32"/>
     <w:rsid w:val="00F16654"/>
     <w:rsid w:val="00F168E0"/>
     <w:rsid w:val="00F30241"/>
     <w:rsid w:val="00F35A35"/>
     <w:rsid w:val="00F416CC"/>
+    <w:rsid w:val="00F43254"/>
     <w:rsid w:val="00F4375D"/>
     <w:rsid w:val="00F61E39"/>
     <w:rsid w:val="00F64EC2"/>
     <w:rsid w:val="00F87E0B"/>
     <w:rsid w:val="00FA0161"/>
     <w:rsid w:val="00FA3761"/>
     <w:rsid w:val="00FA7082"/>
     <w:rsid w:val="00FC0359"/>
     <w:rsid w:val="00FD14AA"/>
     <w:rsid w:val="00FD273F"/>
     <w:rsid w:val="00FD623B"/>
     <w:rsid w:val="00FD764F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="285AA914"/>
+  <w14:docId w14:val="13ACBA90"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="id-ID" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5384,51 +5222,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00760855"/>
+    <w:rsid w:val="00DF7C02"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00B05597"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5440"/>
       </w:tabs>
@@ -5740,69 +5578,69 @@
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF684D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:next w:val="Subtitle"/>
     <w:link w:val="TitleChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="009704BC"/>
+    <w:rsid w:val="00584105"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="009704BC"/>
+    <w:rsid w:val="00584105"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:next w:val="Author"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00C33D67"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-US"/>
     </w:rPr>
@@ -6010,118 +5848,113 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A405B2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A405B2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Article-infoHeader"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A405B2"/>
+    <w:rsid w:val="00DF7C02"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:spacing w:before="0"/>
+      <w:jc w:val="right"/>
     </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="fi-FI"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A405B2"/>
+    <w:rsid w:val="00DF7C02"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:link w:val="TableParagraphChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00190054"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:aliases w:val="Figure Caption"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="TableCaption"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CaptionChar"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E1761F"/>
-[...12 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00584105"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tablename">
     <w:name w:val="table name"/>
     <w:basedOn w:val="TableParagraph"/>
     <w:link w:val="tablenameChar"/>
     <w:rsid w:val="00055696"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableParagraphChar">
     <w:name w:val="Table Paragraph Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="TableParagraph"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00190054"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
@@ -6161,60 +5994,63 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="sourceChar">
     <w:name w:val="source Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="source"/>
     <w:rsid w:val="004314FF"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:iCs/>
       <w:noProof/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0035015D"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-[...2 lines deleted...]
-    <w:rsid w:val="00C8242D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Article-infoHeader">
+    <w:name w:val="Article-info Header"/>
+    <w:basedOn w:val="Article-info"/>
+    <w:link w:val="Article-infoHeaderChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF7C02"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="table">
     <w:name w:val="table"/>
     <w:basedOn w:val="TableParagraph"/>
     <w:link w:val="tableChar"/>
     <w:rsid w:val="00C427E8"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="360"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tableChar">
     <w:name w:val="table Char"/>
     <w:basedOn w:val="TableParagraphChar"/>
     <w:link w:val="table"/>
     <w:rsid w:val="00C427E8"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
@@ -6299,68 +6135,68 @@
     </w:pPr>
     <w:rPr>
       <w:lang w:val="id-ID"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PagesChar">
     <w:name w:val="Pages Char"/>
     <w:basedOn w:val="sourceChar"/>
     <w:link w:val="Pages"/>
     <w:rsid w:val="00620EE8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:iCs/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
     <w:name w:val="Abstract"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AbstractChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00462896"/>
+    <w:rsid w:val="00DF7C02"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5985"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:before="120" w:after="120"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbstractChar">
     <w:name w:val="Abstract Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Abstract"/>
-    <w:rsid w:val="00462896"/>
+    <w:rsid w:val="00DF7C02"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="TitleChar"/>
     <w:uiPriority w:val="33"/>
     <w:rsid w:val="00E470F8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Author">
     <w:name w:val="Author"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AuthorChar"/>
     <w:qFormat/>
@@ -6421,94 +6257,92 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headerinfo">
     <w:name w:val="Header info"/>
     <w:basedOn w:val="Header"/>
     <w:link w:val="HeaderinfoChar"/>
     <w:rsid w:val="00A240B1"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="id-ID"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderinfoChar">
     <w:name w:val="Header info Char"/>
     <w:basedOn w:val="HeaderChar"/>
     <w:link w:val="Headerinfo"/>
     <w:rsid w:val="00A240B1"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Volume">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DOI">
+    <w:name w:val="DOI"/>
+    <w:basedOn w:val="Article-info"/>
+    <w:next w:val="Heading1"/>
+    <w:link w:val="DOIChar"/>
+    <w:rsid w:val="00DF7C02"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Article-infoHeaderChar">
+    <w:name w:val="Article-info Header Char"/>
+    <w:basedOn w:val="Article-infoChar"/>
+    <w:link w:val="Article-infoHeader"/>
+    <w:rsid w:val="00DF7C02"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-      <w:noProof/>
-[...14 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:b/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeader">
     <w:name w:val="Table Header"/>
     <w:basedOn w:val="TableParagraph"/>
     <w:link w:val="TableHeaderChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00190054"/>
+    <w:rsid w:val="00584105"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableHeaderChar">
     <w:name w:val="Table Header Char"/>
     <w:basedOn w:val="tablenameChar"/>
     <w:link w:val="TableHeader"/>
-    <w:rsid w:val="00190054"/>
+    <w:rsid w:val="00584105"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableleft">
     <w:name w:val="Table left"/>
     <w:basedOn w:val="TableParagraph"/>
     <w:link w:val="TableleftChar"/>
     <w:rsid w:val="003008D3"/>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableleftChar">
     <w:name w:val="Table left Char"/>
     <w:basedOn w:val="TableParagraphChar"/>
     <w:link w:val="Tableleft"/>
     <w:rsid w:val="003008D3"/>
     <w:rPr>
@@ -6521,144 +6355,145 @@
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00CE1FC8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:rsid w:val="00CE1FC8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Reference">
     <w:name w:val="Reference"/>
     <w:link w:val="ReferenceChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00DB7780"/>
+    <w:rsid w:val="003316A3"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ReferenceChar">
     <w:name w:val="Reference Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Reference"/>
-    <w:rsid w:val="00DB7780"/>
+    <w:rsid w:val="003316A3"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Keywords">
     <w:name w:val="Keywords"/>
     <w:link w:val="KeywordsChar"/>
-    <w:rsid w:val="005A4ABF"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00DF7C02"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
       <w:bCs/>
-      <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KeywordsChar">
     <w:name w:val="Keywords Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Keywords"/>
-    <w:rsid w:val="005A4ABF"/>
+    <w:rsid w:val="00DF7C02"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
       <w:bCs/>
-      <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCaption">
     <w:name w:val="Table Caption"/>
-    <w:next w:val="TableName0"/>
+    <w:next w:val="TableHeader"/>
     <w:link w:val="TableCaptionChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00C0129F"/>
+    <w:rsid w:val="00584105"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CaptionChar">
     <w:name w:val="Caption Char"/>
     <w:aliases w:val="Figure Caption Char"/>
     <w:basedOn w:val="TableHeaderChar"/>
     <w:link w:val="Caption"/>
     <w:uiPriority w:val="35"/>
-    <w:rsid w:val="00E1761F"/>
+    <w:rsid w:val="00584105"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableCaptionChar">
     <w:name w:val="Table Caption Char"/>
     <w:basedOn w:val="CaptionChar"/>
     <w:link w:val="TableCaption"/>
-    <w:rsid w:val="00C0129F"/>
+    <w:rsid w:val="00584105"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="number">
     <w:name w:val="number"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:link w:val="numberChar"/>
     <w:qFormat/>
     <w:rsid w:val="00C352E1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
     </w:rPr>
   </w:style>
@@ -6704,73 +6539,73 @@
       <w:bCs w:val="0"/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B85F2E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Article-info">
     <w:name w:val="Article-info"/>
     <w:link w:val="Article-infoChar"/>
-    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00C33D67"/>
+    <w:rsid w:val="00DF7C02"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Article-infoChar">
     <w:name w:val="Article-info Char"/>
     <w:basedOn w:val="ArticleHistoryChar"/>
     <w:link w:val="Article-info"/>
-    <w:rsid w:val="00C33D67"/>
+    <w:rsid w:val="00DF7C02"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
-      <w:bCs w:val="0"/>
+      <w:bCs/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00005A9D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadingInfo">
     <w:name w:val="Heading  Info"/>
     <w:basedOn w:val="Heading2"/>
     <w:link w:val="HeadingInfoChar"/>
     <w:qFormat/>
@@ -6818,124 +6653,113 @@
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AdditionalChar">
     <w:name w:val="Additional Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Additional"/>
     <w:rsid w:val="00CB3CC6"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figure">
     <w:name w:val="Figure"/>
     <w:basedOn w:val="Caption"/>
     <w:link w:val="FigureChar"/>
-    <w:rsid w:val="00BD0CDE"/>
+    <w:rsid w:val="00584105"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigureChar">
     <w:name w:val="Figure Char"/>
     <w:basedOn w:val="CaptionChar"/>
     <w:link w:val="Figure"/>
-    <w:rsid w:val="00BD0CDE"/>
+    <w:rsid w:val="00584105"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableName0">
     <w:name w:val="Table Name"/>
     <w:link w:val="TableNameChar0"/>
     <w:qFormat/>
     <w:rsid w:val="00C0129F"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableNameChar0">
     <w:name w:val="Table Name Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="TableName0"/>
     <w:rsid w:val="00C0129F"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderInfo0">
-[...16 lines deleted...]
-    <w:rsid w:val="00024781"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DOIChar">
+    <w:name w:val="DOI Char"/>
+    <w:basedOn w:val="Article-infoChar"/>
+    <w:link w:val="DOI"/>
+    <w:rsid w:val="00DF7C02"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:b w:val="0"/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="196B24" w:themeFill="accent3"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00663583"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC1D85"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
@@ -6956,51 +6780,51 @@
     <w:rsid w:val="00E1761F"/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigureNumberChar">
     <w:name w:val="Figure Number Char"/>
     <w:basedOn w:val="CaptionChar"/>
     <w:link w:val="FigureNumber"/>
     <w:rsid w:val="00E1761F"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="13381909">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="16852446">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -7871,100 +7695,124 @@
     </w:div>
     <w:div w:id="704452422">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="715008710">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="731656162">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="756288933">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="766074344">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="802774429">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="802967277">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="803699400">
       <w:marLeft w:val="640"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="821313753">
+      <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="831990081">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="838812987">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
@@ -8244,50 +8092,62 @@
     </w:div>
     <w:div w:id="1051071676">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1065372210">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1089693348">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1113522846">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1130981123">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1133060629">
@@ -9122,50 +8982,62 @@
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1607686901">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1609924299">
       <w:marLeft w:val="640"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1625499915">
+      <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1627155710">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1641378790">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
@@ -9373,50 +9245,62 @@
         <w:div w:id="353920783">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="659240174">
           <w:marLeft w:val="480"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
+    </w:div>
+    <w:div w:id="1811944551">
+      <w:marLeft w:val="480"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
     <w:div w:id="1819033603">
       <w:marLeft w:val="480"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1825586582">
       <w:marLeft w:val="640"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -11881,684 +11765,684 @@
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId14" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{3941C1FF-D3F4-49C9-9EF8-7E4D13B9A24D}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="4698737" y="369499"/>
-          <a:ext cx="978815" cy="978975"/>
+          <a:off x="4698205" y="369369"/>
+          <a:ext cx="978472" cy="978632"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent2">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{F2B6C81E-FE97-42FC-A138-2EB95003A1AA}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="4731034" y="402137"/>
-          <a:ext cx="913700" cy="913699"/>
+          <a:off x="4730491" y="401996"/>
+          <a:ext cx="913379" cy="913378"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="755650">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="844550">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="id-ID" sz="1700" kern="1200"/>
+            <a:rPr lang="id-ID" sz="1900" kern="1200"/>
             <a:t>Phase 5</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="4861786" y="532690"/>
-        <a:ext cx="652717" cy="652593"/>
+        <a:off x="4861197" y="532503"/>
+        <a:ext cx="652488" cy="652364"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{DB911D74-430E-4E25-9CD8-A2CC8C734A06}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="2700000">
-          <a:off x="3686638" y="369550"/>
-          <a:ext cx="978702" cy="978702"/>
+          <a:off x="3686462" y="369420"/>
+          <a:ext cx="978359" cy="978359"/>
         </a:xfrm>
         <a:prstGeom prst="teardrop">
           <a:avLst>
             <a:gd name="adj" fmla="val 100000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent3">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{1C4E766B-C09A-4807-BF0A-4FB0D6898106}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3719921" y="402137"/>
-          <a:ext cx="913700" cy="913699"/>
+          <a:off x="3719733" y="401996"/>
+          <a:ext cx="913379" cy="913378"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent3">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="21590" tIns="21590" rIns="21590" bIns="21590" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="24130" tIns="24130" rIns="24130" bIns="24130" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="755650">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="844550">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="id-ID" sz="1700" kern="1200"/>
+            <a:rPr lang="id-ID" sz="1900" kern="1200"/>
             <a:t>Phase 4</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3850152" y="532690"/>
-        <a:ext cx="652717" cy="652593"/>
+        <a:off x="3849918" y="532503"/>
+        <a:ext cx="652488" cy="652364"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{EF8710A8-81B1-4B76-844D-AECD5E95D772}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="2700000">
-          <a:off x="2675525" y="369550"/>
-          <a:ext cx="978702" cy="978702"/>
+          <a:off x="2675704" y="369420"/>
+          <a:ext cx="978359" cy="978359"/>
         </a:xfrm>
         <a:prstGeom prst="teardrop">
           <a:avLst>
             <a:gd name="adj" fmla="val 100000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{5D4C7E50-5342-41B9-82A8-6CB7E9005367}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2708287" y="402137"/>
-          <a:ext cx="913700" cy="913699"/>
+          <a:off x="2708454" y="401996"/>
+          <a:ext cx="913379" cy="913378"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent4">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="21590" tIns="21590" rIns="21590" bIns="21590" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="24130" tIns="24130" rIns="24130" bIns="24130" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="755650">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="844550">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="id-ID" sz="1700" kern="1200"/>
+            <a:rPr lang="id-ID" sz="1900" kern="1200"/>
             <a:t>Phase 3</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2838518" y="532690"/>
-        <a:ext cx="652717" cy="652593"/>
+        <a:off x="2838639" y="532503"/>
+        <a:ext cx="652488" cy="652364"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{47373F8D-9131-497E-B748-DDD3AAA980A7}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="2700000">
-          <a:off x="1663891" y="369550"/>
-          <a:ext cx="978702" cy="978702"/>
+          <a:off x="1664425" y="369420"/>
+          <a:ext cx="978359" cy="978359"/>
         </a:xfrm>
         <a:prstGeom prst="teardrop">
           <a:avLst>
             <a:gd name="adj" fmla="val 100000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent5">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{3D3FDEDD-C7A4-4459-8601-3EBFD0CE0B3C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1696653" y="402137"/>
-          <a:ext cx="913700" cy="913699"/>
+          <a:off x="1697175" y="401996"/>
+          <a:ext cx="913379" cy="913378"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent5">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="21590" tIns="21590" rIns="21590" bIns="21590" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="24130" tIns="24130" rIns="24130" bIns="24130" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="755650">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="844550">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="id-ID" sz="1700" kern="1200"/>
+            <a:rPr lang="id-ID" sz="1900" kern="1200"/>
             <a:t>Phase 2</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1827405" y="532690"/>
-        <a:ext cx="652717" cy="652593"/>
+        <a:off x="1827881" y="532503"/>
+        <a:ext cx="652488" cy="652364"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{3CA2C3CB-32D0-4EA5-A59D-B9EBDEF5345E}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="2700000">
-          <a:off x="652258" y="369550"/>
-          <a:ext cx="978702" cy="978702"/>
+          <a:off x="653146" y="369420"/>
+          <a:ext cx="978359" cy="978359"/>
         </a:xfrm>
         <a:prstGeom prst="teardrop">
           <a:avLst>
             <a:gd name="adj" fmla="val 100000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent6">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{28F20C82-40C9-4F15-861B-B9D835E9C771}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="685019" y="402137"/>
-          <a:ext cx="913700" cy="913699"/>
+          <a:off x="685897" y="401996"/>
+          <a:ext cx="913379" cy="913378"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="21590" tIns="21590" rIns="21590" bIns="21590" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="24130" tIns="24130" rIns="24130" bIns="24130" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="755650">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="844550">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="id-ID" sz="1700" kern="1200"/>
+            <a:rPr lang="id-ID" sz="1900" kern="1200"/>
             <a:t>Phase 1</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="815771" y="532690"/>
-        <a:ext cx="652717" cy="652593"/>
+        <a:off x="816603" y="532503"/>
+        <a:ext cx="652488" cy="652364"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess">
   <dgm:title val="Circle Process"/>
   <dgm:desc val="Use to show sequential steps in a process. Limited to eleven Level 1 shapes with an unlimited number of Level 2 shapes. Works best with small amounts of text. Unused text does not appear, but remains available if you switch layouts."/>
   <dgm:catLst>
     <dgm:cat type="process" pri="8500"/>
     <dgm:cat type="officeonline" pri="8500"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="10">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="20">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="30">
@@ -18057,484 +17941,299 @@
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
 </dgm:styleDef>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E242A053DA6448858A902A8FE1F025CC"/>
+        <w:name w:val="F6393A1A8E8345D28B68F493E8605521"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F2FCBE3C-143E-416B-9496-21A090270A52}"/>
+        <w:guid w:val="{3F48A26C-6851-49D5-AA9D-92F2FF420A17}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00FB2755" w:rsidRDefault="008B401F">
-          <w:r w:rsidRPr="00EF2E47">
+        <w:p w:rsidR="006A69FB" w:rsidRDefault="00BF4733">
+          <w:pPr>
+            <w:pStyle w:val="F6393A1A8E8345D28B68F493E8605521"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DC142E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>[Title]</w:t>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="77DDB82215B44B09B5B2D6C85E07F44E"/>
+        <w:name w:val="CE736C4652784FF7A5201A1209C4A30B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{BA5C97D6-702C-43DF-9AFE-F79490AC0C4C}"/>
+        <w:guid w:val="{CC83B35B-AE2C-4CEC-87EE-8FBEDB7B3746}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00891771" w:rsidRDefault="00926949">
-[...25 lines deleted...]
-        <w:p w:rsidR="00891771" w:rsidRDefault="00926949" w:rsidP="00926949">
+        <w:p w:rsidR="006A69FB" w:rsidRDefault="00BF4733">
           <w:pPr>
-            <w:pStyle w:val="D2F204DF4DA94F41900EACEE2B8B2016"/>
-[...135 lines deleted...]
-            <w:pStyle w:val="B2641F1D7F4D4AC7B3D852D9CE73E81A"/>
+            <w:pStyle w:val="CE736C4652784FF7A5201A1209C4A30B"/>
           </w:pPr>
           <w:r w:rsidRPr="00E52C88">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:name w:val="5CE07DB8AAB14E8CB7573F293F9D8CF8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D00BEA6A-232B-49E5-B006-CE0BB9015C9A}"/>
+        <w:guid w:val="{C644AD55-1ED8-4E58-A837-876206B4F410}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="002B708E">
-          <w:r w:rsidRPr="00DC142E">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00E565C0" w:rsidP="00E565C0">
+          <w:pPr>
+            <w:pStyle w:val="5CE07DB8AAB14E8CB7573F293F9D8CF8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EF2E47">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t>[Abstract]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
-  <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FF587A"/>
-[...42 lines deleted...]
-    <w:rsid w:val="00FF587A"/>
+    <w:rsidRoot w:val="00BF4733"/>
+    <w:rsid w:val="006A69FB"/>
+    <w:rsid w:val="00717BD9"/>
+    <w:rsid w:val="0074473B"/>
+    <w:rsid w:val="009378DA"/>
+    <w:rsid w:val="00BF4733"/>
+    <w:rsid w:val="00E51619"/>
+    <w:rsid w:val="00E565C0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="id-ID" w:eastAsia="id-ID" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18908,76 +18607,112 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002B708E"/>
+    <w:rsid w:val="00E565C0"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2C28BE52AAF414F915B90DF7A4236F6">
-[...1 lines deleted...]
-    <w:rsid w:val="008B401F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="240A89DEB93C4BB8B076BF161E92EF3E">
+    <w:name w:val="240A89DEB93C4BB8B076BF161E92EF3E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D2F204DF4DA94F41900EACEE2B8B2016">
-[...1 lines deleted...]
-    <w:rsid w:val="00926949"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="25D51222EB184669BA1BC4C33DAF1DEF">
+    <w:name w:val="25D51222EB184669BA1BC4C33DAF1DEF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E24C10A9DF624233A5F1C0D4D4401FCD">
-[...1 lines deleted...]
-    <w:rsid w:val="00926949"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F6393A1A8E8345D28B68F493E8605521">
+    <w:name w:val="F6393A1A8E8345D28B68F493E8605521"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2641F1D7F4D4AC7B3D852D9CE73E81A">
-[...1 lines deleted...]
-    <w:rsid w:val="00926949"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE736C4652784FF7A5201A1209C4A30B">
+    <w:name w:val="CE736C4652784FF7A5201A1209C4A30B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A4D307B65B374BA798180CB111BDD41B">
+    <w:name w:val="A4D307B65B374BA798180CB111BDD41B"/>
+    <w:rsid w:val="009378DA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7B44E72D1EA64DE4919DFD0048B62B4E">
+    <w:name w:val="7B44E72D1EA64DE4919DFD0048B62B4E"/>
+    <w:rsid w:val="00E565C0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DD1A1292C7142D697D7A27E5D451E5A">
+    <w:name w:val="7DD1A1292C7142D697D7A27E5D451E5A"/>
+    <w:rsid w:val="00E565C0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE3E0A8D59284A35AB11A3F4E24E1FCD">
+    <w:name w:val="BE3E0A8D59284A35AB11A3F4E24E1FCD"/>
+    <w:rsid w:val="00E565C0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1767A077EDA045CCBF0937D521A56AB6">
+    <w:name w:val="1767A077EDA045CCBF0937D521A56AB6"/>
+    <w:rsid w:val="00E565C0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42C73367062B47F49DD42B6701198D7F">
+    <w:name w:val="42C73367062B47F49DD42B6701198D7F"/>
+    <w:rsid w:val="00E565C0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0BF432698854E6D9075EE332FD73B83">
+    <w:name w:val="F0BF432698854E6D9075EE332FD73B83"/>
+    <w:rsid w:val="00E565C0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="75DC028A297743BDAFC54867E0861402">
+    <w:name w:val="75DC028A297743BDAFC54867E0861402"/>
+    <w:rsid w:val="00E565C0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="222CD2B5FF8C4917895A732F6372CB99">
+    <w:name w:val="222CD2B5FF8C4917895A732F6372CB99"/>
+    <w:rsid w:val="00E565C0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5CE07DB8AAB14E8CB7573F293F9D8CF8">
+    <w:name w:val="5CE07DB8AAB14E8CB7573F293F9D8CF8"/>
+    <w:rsid w:val="00E565C0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -19240,66 +18975,66 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=word/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
 </file>
 
 <file path=word/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
 <wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
-  <wetp:taskpane dockstate="right" visibility="0" width="443" row="1">
+  <wetp:taskpane dockstate="right" visibility="0" width="350" row="1">
     <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </wetp:taskpane>
 </wetp:taskpanes>
 </file>
 
 <file path=word/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{7A901632-81A0-4B5F-9856-B3B8FE9586F6}">
   <we:reference id="f78a3046-9e99-4300-aa2b-5814002b01a2" version="1.55.1.0" store="EXCatalog" storeType="EXCatalog"/>
   <we:alternateReferences>
     <we:reference id="WA104382081" version="1.55.1.0" store="en-US" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties>
     <we:property name="MENDELEY_BIBLIOGRAPHY_IS_DIRTY" value="true"/>
-    <we:property name="MENDELEY_BIBLIOGRAPHY_LAST_MODIFIED" value="1785138200836"/>
-    <we:property name="MENDELEY_CITATIONS" value="[{&quot;citationID&quot;:&quot;MENDELEY_CITATION_03cbafc1-a295-43a9-954e-4eff6f2ced17&quot;,&quot;properties&quot;:{&quot;noteIndex&quot;:0},&quot;isEdited&quot;:false,&quot;manualOverride&quot;:{&quot;isManuallyOverridden&quot;:false,&quot;citeprocText&quot;:&quot;(W. Anjaningrum et al., 2022; Syatir et al., 2025)&quot;,&quot;manualOverrideText&quot;:&quot;&quot;},&quot;citationItems&quot;:[{&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;title&quot;:&quot;Creative Industry in the Post-Pandemic Digital Era: Meaningful Incubation, Customer Focus, and High Innovation as Strategies to Compete&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Anjaningrum&quot;,&quot;given&quot;:&quot;Widiya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Hermawati&quot;,&quot;given&quot;:&quot;Adya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Yogatama&quot;,&quot;given&quot;:&quot;Ahmad&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Suci&quot;,&quot;given&quot;:&quot;Rahayu&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Sidi&quot;,&quot;given&quot;:&quot;Agus&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.4108/EAI.7-10-2021.2316784&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2022,4,27]]},&quot;abstract&quot;:&quot;… The purpose of this study was to determine the effect of the Penta-helix business incubator, market orientation, and entrepreneurial orientation on dynamic capability and competitive …&quot;,&quot;publisher&quot;:&quot;European Alliance for Innovation n.o.&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;69cee6f2-fa55-3961-a6b3-7101756e2605&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;69cee6f2-fa55-3961-a6b3-7101756e2605&quot;,&quot;title&quot;:&quot;Interaction Between Investment, Exports, Human Development Index, Technology, and Corruption on Economic Growth of ASEAN Countries&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Syatir&quot;,&quot;given&quot;:&quot;Deft&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Reza&quot;,&quot;given&quot;:&quot;Putri&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Soelistyo&quot;,&quot;given&quot;:&quot;Aris&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Firmansyah&quot;,&quot;given&quot;:&quot;Muhammad&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Jurnal Ilmiah Bisnis dan Ekonomi Asia&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2026,7,27]]},&quot;DOI&quot;:&quot;10.32815/JIBEKA.V19I2.2365&quot;,&quot;ISSN&quot;:&quot;2620-875X&quot;,&quot;URL&quot;:&quot;https://jibeka.asia.ac.id/index.php/jibeka/article/view/2365&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2025,7,14]]},&quot;page&quot;:&quot;170-182&quot;,&quot;abstract&quot;:&quot;This study aims to analyse the impact of foreign direct investment, exports, the human development index, technology, and corruption on economic growth in ASEAN. This quantitative analysis employs panel data regression to identify the variables affecting economic growth in ASEAN. This study encompasses ten ASEAN countries: Brunei Darussalam, Indonesia, Cambodia, Malaysia, Singapore, Thailand, Vietnam, the Philippines, Myanmar, and Laos, covering the period from 2010 to 2023. This study's results demonstrate that foreign direct investment, exports, the human development index, and technology significantly and positively influence economic growth in ASEAN. Corruption does not significantly impede economic growth within ASEAN. The variables of foreign direct investment, exports, the human development index, technology, and corruption collectively exert a significant influence on economic growth in ASEAN. This study introduces technology as a significant influencing variable. The ASEAN government persists in upholding stability and enhancing the national economy. The government must implement decisive measures in state security and enhance transparency to prevent an increase in state corruption. Further research should focus on broadening the variables associated with economic growth and employing diverse methodologies.&quot;,&quot;publisher&quot;:&quot;Institut Teknologi dan Bisnis Asia Malang&quot;,&quot;issue&quot;:&quot;2&quot;,&quot;volume&quot;:&quot;19&quot;},&quot;isTemporary&quot;:false}],&quot;citationTag&quot;:&quot;MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMDNjYmFmYzEtYTI5NS00M2E5LTk1NGUtNGVmZjZmMmNlZDE3IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFcuIEFuamFuaW5ncnVtIGV0IGFsLiwgMjAyMjsgU3lhdGlyIGV0IGFsLiwgMjAyNSkiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiIwMjQxNmYwNi1kODBkLTM0MTMtOGZlYi1hMDFlZmRmN2YyYmUiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiIwMjQxNmYwNi1kODBkLTM0MTMtOGZlYi1hMDFlZmRmN2YyYmUiLCJ0aXRsZSI6IkNyZWF0aXZlIEluZHVzdHJ5IGluIHRoZSBQb3N0LVBhbmRlbWljIERpZ2l0YWwgRXJhOiBNZWFuaW5nZnVsIEluY3ViYXRpb24sIEN1c3RvbWVyIEZvY3VzLCBhbmQgSGlnaCBJbm5vdmF0aW9uIGFzIFN0cmF0ZWdpZXMgdG8gQ29tcGV0ZSIsImF1dGhvciI6W3siZmFtaWx5IjoiQW5qYW5pbmdydW0iLCJnaXZlbiI6IldpZGl5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6Ikhlcm1hd2F0aSIsImdpdmVuIjoiQWR5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IllvZ2F0YW1hIiwiZ2l2ZW4iOiJBaG1hZCIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlN1Y2kiLCJnaXZlbiI6IlJhaGF5dSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlNpZGkiLCJnaXZlbiI6IkFndXMiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJhY2Nlc3NlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsOSwxM11dfSwiRE9JIjoiMTAuNDEwOC9FQUkuNy0xMC0yMDIxLjIzMTY3ODQiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDIyLDQsMjddXX0sImFic3RyYWN0Ijoi4oCmIFRoZSBwdXJwb3NlIG9mIHRoaXMgc3R1ZHkgd2FzIHRvIGRldGVybWluZSB0aGUgZWZmZWN0IG9mIHRoZSBQZW50YS1oZWxpeCBidXNpbmVzcyBpbmN1YmF0b3IsIG1hcmtldCBvcmllbnRhdGlvbiwgYW5kIGVudHJlcHJlbmV1cmlhbCBvcmllbnRhdGlvbiBvbiBkeW5hbWljIGNhcGFiaWxpdHkgYW5kIGNvbXBldGl0aXZlIOKApiIsInB1Ymxpc2hlciI6IkV1cm9wZWFuIEFsbGlhbmNlIGZvciBJbm5vdmF0aW9uIG4uby4iLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfSx7ImlkIjoiNjljZWU2ZjItZmE1NS0zOTYxLWE2YjMtNzEwMTc1NmUyNjA1IiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiNjljZWU2ZjItZmE1NS0zOTYxLWE2YjMtNzEwMTc1NmUyNjA1IiwidGl0bGUiOiJJbnRlcmFjdGlvbiBCZXR3ZWVuIEludmVzdG1lbnQsIEV4cG9ydHMsIEh1bWFuIERldmVsb3BtZW50IEluZGV4LCBUZWNobm9sb2d5LCBhbmQgQ29ycnVwdGlvbiBvbiBFY29ub21pYyBHcm93dGggb2YgQVNFQU4gQ291bnRyaWVzIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJTeWF0aXIiLCJnaXZlbiI6IkRlZnQiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJSZXphIiwiZ2l2ZW4iOiJQdXRyaSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlNvZWxpc3R5byIsImdpdmVuIjoiQXJpcyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IkZpcm1hbnN5YWgiLCJnaXZlbiI6Ik11aGFtbWFkIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiSnVybmFsIElsbWlhaCBCaXNuaXMgZGFuIEVrb25vbWkgQXNpYSIsImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNiw3LDI3XV19LCJET0kiOiIxMC4zMjgxNS9KSUJFS0EuVjE5STIuMjM2NSIsIklTU04iOiIyNjIwLTg3NVgiLCJVUkwiOiJodHRwczovL2ppYmVrYS5hc2lhLmFjLmlkL2luZGV4LnBocC9qaWJla2EvYXJ0aWNsZS92aWV3LzIzNjUiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDcsMTRdXX0sInBhZ2UiOiIxNzAtMTgyIiwiYWJzdHJhY3QiOiJUaGlzIHN0dWR5IGFpbXMgdG8gYW5hbHlzZSB0aGUgaW1wYWN0IG9mIGZvcmVpZ24gZGlyZWN0IGludmVzdG1lbnQsIGV4cG9ydHMsIHRoZSBodW1hbiBkZXZlbG9wbWVudCBpbmRleCwgdGVjaG5vbG9neSwgYW5kIGNvcnJ1cHRpb24gb24gZWNvbm9taWMgZ3Jvd3RoIGluIEFTRUFOLiBUaGlzIHF1YW50aXRhdGl2ZSBhbmFseXNpcyBlbXBsb3lzIHBhbmVsIGRhdGEgcmVncmVzc2lvbiB0byBpZGVudGlmeSB0aGUgdmFyaWFibGVzIGFmZmVjdGluZyBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIFRoaXMgc3R1ZHkgZW5jb21wYXNzZXMgdGVuIEFTRUFOIGNvdW50cmllczogQnJ1bmVpIERhcnVzc2FsYW0sIEluZG9uZXNpYSwgQ2FtYm9kaWEsIE1hbGF5c2lhLCBTaW5nYXBvcmUsIFRoYWlsYW5kLCBWaWV0bmFtLCB0aGUgUGhpbGlwcGluZXMsIE15YW5tYXIsIGFuZCBMYW9zLCBjb3ZlcmluZyB0aGUgcGVyaW9kIGZyb20gMjAxMCB0byAyMDIzLiBUaGlzIHN0dWR5J3MgcmVzdWx0cyBkZW1vbnN0cmF0ZSB0aGF0IGZvcmVpZ24gZGlyZWN0IGludmVzdG1lbnQsIGV4cG9ydHMsIHRoZSBodW1hbiBkZXZlbG9wbWVudCBpbmRleCwgYW5kIHRlY2hub2xvZ3kgc2lnbmlmaWNhbnRseSBhbmQgcG9zaXRpdmVseSBpbmZsdWVuY2UgZWNvbm9taWMgZ3Jvd3RoIGluIEFTRUFOLiBDb3JydXB0aW9uIGRvZXMgbm90IHNpZ25pZmljYW50bHkgaW1wZWRlIGVjb25vbWljIGdyb3d0aCB3aXRoaW4gQVNFQU4uIFRoZSB2YXJpYWJsZXMgb2YgZm9yZWlnbiBkaXJlY3QgaW52ZXN0bWVudCwgZXhwb3J0cywgdGhlIGh1bWFuIGRldmVsb3BtZW50IGluZGV4LCB0ZWNobm9sb2d5LCBhbmQgY29ycnVwdGlvbiBjb2xsZWN0aXZlbHkgZXhlcnQgYSBzaWduaWZpY2FudCBpbmZsdWVuY2Ugb24gZWNvbm9taWMgZ3Jvd3RoIGluIEFTRUFOLiBUaGlzIHN0dWR5IGludHJvZHVjZXMgdGVjaG5vbG9neSBhcyBhIHNpZ25pZmljYW50IGluZmx1ZW5jaW5nIHZhcmlhYmxlLiBUaGUgQVNFQU4gZ292ZXJubWVudCBwZXJzaXN0cyBpbiB1cGhvbGRpbmcgc3RhYmlsaXR5IGFuZCBlbmhhbmNpbmcgdGhlIG5hdGlvbmFsIGVjb25vbXkuIFRoZSBnb3Zlcm5tZW50IG11c3QgaW1wbGVtZW50IGRlY2lzaXZlIG1lYXN1cmVzIGluIHN0YXRlIHNlY3VyaXR5IGFuZCBlbmhhbmNlIHRyYW5zcGFyZW5jeSB0byBwcmV2ZW50IGFuIGluY3JlYXNlIGluIHN0YXRlIGNvcnJ1cHRpb24uIEZ1cnRoZXIgcmVzZWFyY2ggc2hvdWxkIGZvY3VzIG9uIGJyb2FkZW5pbmcgdGhlIHZhcmlhYmxlcyBhc3NvY2lhdGVkIHdpdGggZWNvbm9taWMgZ3Jvd3RoIGFuZCBlbXBsb3lpbmcgZGl2ZXJzZSBtZXRob2RvbG9naWVzLiIsInB1Ymxpc2hlciI6Ikluc3RpdHV0IFRla25vbG9naSBkYW4gQmlzbmlzIEFzaWEgTWFsYW5nIiwiaXNzdWUiOiIyIiwidm9sdW1lIjoiMTkifSwiaXNUZW1wb3JhcnkiOmZhbHNlfV19&quot;},{&quot;citationID&quot;:&quot;MENDELEY_CITATION_720cb86d-c6ba-4f5f-9349-60a913c47303&quot;,&quot;properties&quot;:{&quot;noteIndex&quot;:0},&quot;isEdited&quot;:false,&quot;manualOverride&quot;:{&quot;isManuallyOverridden&quot;:false,&quot;citeprocText&quot;:&quot;(W. Anjaningrum et al., 2022; W. D. Anjaningrum et al., 2024; Dura &amp;#38; Wardana, 2024; Sidi &amp;#38; Santoso, 2024; Syatir et al., 2025)&quot;,&quot;manualOverrideText&quot;:&quot;&quot;},&quot;citationItems&quot;:[{&quot;id&quot;:&quot;f771adeb-8fc5-3c3a-9218-7e406df15789&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;f771adeb-8fc5-3c3a-9218-7e406df15789&quot;,&quot;title&quot;:&quot;The Sustainability Role of Women Entrepreneurs through the Digital Financial Literacy Movement&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Dura&quot;,&quot;given&quot;:&quot;Justita&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Wardana&quot;,&quot;given&quot;:&quot;Ditya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Population and Economics 8(3): 108-129&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.3897/POPECON.8.E116923&quot;,&quot;ISSN&quot;:&quot;2658-3798&quot;,&quot;URL&quot;:&quot;https://populationandeconomics.pensoft.net/article/116923/&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2024,10,30]]},&quot;page&quot;:&quot;108-129&quot;,&quot;abstract&quot;:&quot;This study discusses how financial technology and financial literacy play a crucial role in supporting the sustainability of small and medium enterprises (SMEs) in East Java. The utilization of financial technology, which includes various digital services such as online payments and access to financing, along with financial literacy, which refers to the understanding and ability to manage finances wisely, has been proven to be essential in maintaining the competitiveness and growth of businesses, especially among female entrepreneurs.The research was conducted using a survey involving 390 female entrepreneurs in East Java, selected through purposive sampling. Using multiple linear regression analysis, the findings indicate that both financial technology and financial literacy significantly impact the sustainability of women’s businesses in the region. However, this study is limited by its focus solely on female entrepreneurs in East Java, which may restrict the generalizability of the results to other cities. Therefore, a larger sample size across various regions would provide more comprehensive insights. This study suggests that the East Java government should pay closer attention to this sector, given its significant contribution to the regional and national economy.&quot;,&quot;publisher&quot;:&quot;Faculty of Economics, Lomonosov Moscow State University&quot;,&quot;issue&quot;:&quot;3&quot;,&quot;volume&quot;:&quot;8&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;title&quot;:&quot;Creative Industry in the Post-Pandemic Digital Era: Meaningful Incubation, Customer Focus, and High Innovation as Strategies to Compete&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Anjaningrum&quot;,&quot;given&quot;:&quot;Widiya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Hermawati&quot;,&quot;given&quot;:&quot;Adya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Yogatama&quot;,&quot;given&quot;:&quot;Ahmad&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Suci&quot;,&quot;given&quot;:&quot;Rahayu&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Sidi&quot;,&quot;given&quot;:&quot;Agus&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.4108/EAI.7-10-2021.2316784&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2022,4,27]]},&quot;abstract&quot;:&quot;… The purpose of this study was to determine the effect of the Penta-helix business incubator, market orientation, and entrepreneurial orientation on dynamic capability and competitive …&quot;,&quot;publisher&quot;:&quot;European Alliance for Innovation n.o.&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;0bca7833-69ec-30f7-ac1a-c7da7dc53326&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;0bca7833-69ec-30f7-ac1a-c7da7dc53326&quot;,&quot;title&quot;:&quot;Creative Industriesâ€™ Risk Appetite in East Java and Its Impact on Dynamic Capability and Competitive Advantage&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Sidi&quot;,&quot;given&quot;:&quot;Agus Purnomo&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Santoso&quot;,&quot;given&quot;:&quot;Risa&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Binus Business Review&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.21512/BBR.V15I2.10429&quot;,&quot;ISSN&quot;:&quot;2476-9053&quot;,&quot;URL&quot;:&quot;https://journal.binus.ac.id/index.php/BBR/article/view/10429&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2024,6,14]]},&quot;page&quot;:&quot;107-117&quot;,&quot;abstract&quot;:&quot;Studies related to risk appetite, which plays an important role in risk management in the creative economy sector, still need to be made available, so relating it with dynamic capabilities and competitive advantage is the main novelty of the research. The research aimed to understand the risk appetite of the creative Small and Medium-Sized Enterprises (SMEs) in East Java, Indonesia, and analyze the impact of the risk appetite on their dynamic capabilities and competitive advantages. Primary data was obtained through a quantitative research method with a Likert-sized online questionnaire instrument and distributed to 300 creative industries in East Java, with the unit of analysis being the creative business owner. The data were analyzed using Partial Least Square - Structural Equation Modelling (PLS-SEM) weight analysis with SmartPLS version 4 software. After passing the external test and inner model, hypothesis testing was carried out by reviewing the t-statistics and p-values. The analysis results provide a surprise, showing that not all types of risk appetite significantly impact dynamic capabilities and competitive advantage. Avoiding the discovery of detrimental risks to dynamic capabilities and competitive advantage emphasizes that in this era, every creative SME must face risks. Avoiding risks makes the business unable to face dynamic changes in conditions and will not have a competitive advantage. However, risk and revenue sharing do not significantly impact competitive advantage. It has a strong impact through dynamic capabilities. Creative SMEs can choose to transfer risks or reduce them. Future research can examine different risk appetites for creative economy in each subsector.&quot;,&quot;publisher&quot;:&quot;Universitas Bina Nusantara&quot;,&quot;issue&quot;:&quot;2&quot;,&quot;volume&quot;:&quot;15&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;9a58fc5f-5f5e-3b39-9a41-2cbf5dc77502&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;9a58fc5f-5f5e-3b39-9a41-2cbf5dc77502&quot;,&quot;title&quot;:&quot;Spurring SMEs’ performance through business intelligence, organizational and network learning, customer value anticipation, and innovation - Empirical evidence of the creative economy sector in East Java, Indonesia&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Anjaningrum&quot;,&quot;given&quot;:&quot;Widiya Dewi&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Azizah&quot;,&quot;given&quot;:&quot;Nur&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Suryadi&quot;,&quot;given&quot;:&quot;Nanang&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Heliyon&quot;,&quot;container-title-short&quot;:&quot;Heliyon&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.1016/J.HELIYON.2024.E27998&quot;,&quot;ISSN&quot;:&quot;24058440&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2024,4,15]]},&quot;abstract&quot;:&quot;Several studies have explored firm performance in the post-Covid-19 pandemic era. However, there is not much research to find reports divulging the complex relationship dynamics between business intelligence, organizational and network learning, customer value anticipation, and creative economy-based small-medium enterprises (SMEs) performance in developing countries. This study aims to uncover the complexity of those relationships. The quantitative data were collected from 313 creative economy-based SMEs in East Java, Indonesia. Using PLS-SEM, this study disclosed that business intelligence practices could not directly impact SMEs' performance. Business intelligence will be crucial to SMEs' performance with the support of organizational learning as a mediator. The finding also confirmed the presence of serial mediation of organizational learning and innovation in the relationship between business intelligence and SMEs' performance. However, the role of network learning and innovation is also important, considering their relatively large direct impact on SMEs’ performance. The theoretical implications of this research broke the boundaries of strategic management theory in resource-based view and knowledge-based view in the latest era, where creative economy-based SMEs have been able to mobilize resources to carry out business intelligence to realize innovation and high performance. Further research is suggested to explore the role of business intelligence in promoting specific performance areas, such as marketing performance, financial performance, and human resource management. In addition, it is advisable to choose more specific research subjects, including those in the culinary subsector, and pay attention to other areas, e.g., the demographics of respondents in the model as a control variable.&quot;,&quot;publisher&quot;:&quot;Elsevier Ltd&quot;,&quot;issue&quot;:&quot;7&quot;,&quot;volume&quot;:&quot;10&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;69cee6f2-fa55-3961-a6b3-7101756e2605&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;69cee6f2-fa55-3961-a6b3-7101756e2605&quot;,&quot;title&quot;:&quot;Interaction Between Investment, Exports, Human Development Index, Technology, and Corruption on Economic Growth of ASEAN Countries&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Syatir&quot;,&quot;given&quot;:&quot;Deft&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Reza&quot;,&quot;given&quot;:&quot;Putri&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Soelistyo&quot;,&quot;given&quot;:&quot;Aris&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Firmansyah&quot;,&quot;given&quot;:&quot;Muhammad&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Jurnal Ilmiah Bisnis dan Ekonomi Asia&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2026,7,27]]},&quot;DOI&quot;:&quot;10.32815/JIBEKA.V19I2.2365&quot;,&quot;ISSN&quot;:&quot;2620-875X&quot;,&quot;URL&quot;:&quot;https://jibeka.asia.ac.id/index.php/jibeka/article/view/2365&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2025,7,14]]},&quot;page&quot;:&quot;170-182&quot;,&quot;abstract&quot;:&quot;This study aims to analyse the impact of foreign direct investment, exports, the human development index, technology, and corruption on economic growth in ASEAN. This quantitative analysis employs panel data regression to identify the variables affecting economic growth in ASEAN. This study encompasses ten ASEAN countries: Brunei Darussalam, Indonesia, Cambodia, Malaysia, Singapore, Thailand, Vietnam, the Philippines, Myanmar, and Laos, covering the period from 2010 to 2023. This study's results demonstrate that foreign direct investment, exports, the human development index, and technology significantly and positively influence economic growth in ASEAN. Corruption does not significantly impede economic growth within ASEAN. The variables of foreign direct investment, exports, the human development index, technology, and corruption collectively exert a significant influence on economic growth in ASEAN. This study introduces technology as a significant influencing variable. The ASEAN government persists in upholding stability and enhancing the national economy. The government must implement decisive measures in state security and enhance transparency to prevent an increase in state corruption. Further research should focus on broadening the variables associated with economic growth and employing diverse methodologies.&quot;,&quot;publisher&quot;:&quot;Institut Teknologi dan Bisnis Asia Malang&quot;,&quot;issue&quot;:&quot;2&quot;,&quot;volume&quot;:&quot;19&quot;},&quot;isTemporary&quot;:false}],&quot;citationTag&quot;:&quot;MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNzIwY2I4NmQtYzZiYS00ZjVmLTkzNDktNjBhOTEzYzQ3MzAzIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFcuIEFuamFuaW5ncnVtIGV0IGFsLiwgMjAyMjsgVy4gRC4gQW5qYW5pbmdydW0gZXQgYWwuLCAyMDI0OyBEdXJhICYjMzg7IFdhcmRhbmEsIDIwMjQ7IFNpZGkgJiMzODsgU2FudG9zbywgMjAyNDsgU3lhdGlyIGV0IGFsLiwgMjAyNSkiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJmNzcxYWRlYi04ZmM1LTNjM2EtOTIxOC03ZTQwNmRmMTU3ODkiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiJmNzcxYWRlYi04ZmM1LTNjM2EtOTIxOC03ZTQwNmRmMTU3ODkiLCJ0aXRsZSI6IlRoZSBTdXN0YWluYWJpbGl0eSBSb2xlIG9mIFdvbWVuIEVudHJlcHJlbmV1cnMgdGhyb3VnaCB0aGUgRGlnaXRhbCBGaW5hbmNpYWwgTGl0ZXJhY3kgTW92ZW1lbnQiLCJhdXRob3IiOlt7ImZhbWlseSI6IkR1cmEiLCJnaXZlbiI6Ikp1c3RpdGEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJXYXJkYW5hIiwiZ2l2ZW4iOiJEaXR5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IlBvcHVsYXRpb24gYW5kIEVjb25vbWljcyA4KDMpOiAxMDgtMTI5IiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjM4OTcvUE9QRUNPTi44LkUxMTY5MjMiLCJJU1NOIjoiMjY1OC0zNzk4IiwiVVJMIjoiaHR0cHM6Ly9wb3B1bGF0aW9uYW5kZWNvbm9taWNzLnBlbnNvZnQubmV0L2FydGljbGUvMTE2OTIzLyIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjQsMTAsMzBdXX0sInBhZ2UiOiIxMDgtMTI5IiwiYWJzdHJhY3QiOiJUaGlzIHN0dWR5IGRpc2N1c3NlcyBob3cgZmluYW5jaWFsIHRlY2hub2xvZ3kgYW5kIGZpbmFuY2lhbCBsaXRlcmFjeSBwbGF5IGEgY3J1Y2lhbCByb2xlIGluIHN1cHBvcnRpbmcgdGhlIHN1c3RhaW5hYmlsaXR5IG9mIHNtYWxsIGFuZCBtZWRpdW0gZW50ZXJwcmlzZXMgKFNNRXMpIGluIEVhc3QgSmF2YS4gVGhlIHV0aWxpemF0aW9uIG9mIGZpbmFuY2lhbCB0ZWNobm9sb2d5LCB3aGljaCBpbmNsdWRlcyB2YXJpb3VzIGRpZ2l0YWwgc2VydmljZXMgc3VjaCBhcyBvbmxpbmUgcGF5bWVudHMgYW5kIGFjY2VzcyB0byBmaW5hbmNpbmcsIGFsb25nIHdpdGggZmluYW5jaWFsIGxpdGVyYWN5LCB3aGljaCByZWZlcnMgdG8gdGhlIHVuZGVyc3RhbmRpbmcgYW5kIGFiaWxpdHkgdG8gbWFuYWdlIGZpbmFuY2VzIHdpc2VseSwgaGFzIGJlZW4gcHJvdmVuIHRvIGJlIGVzc2VudGlhbCBpbiBtYWludGFpbmluZyB0aGUgY29tcGV0aXRpdmVuZXNzIGFuZCBncm93dGggb2YgYnVzaW5lc3NlcywgZXNwZWNpYWxseSBhbW9uZyBmZW1hbGUgZW50cmVwcmVuZXVycy5UaGUgcmVzZWFyY2ggd2FzIGNvbmR1Y3RlZCB1c2luZyBhIHN1cnZleSBpbnZvbHZpbmcgMzkwIGZlbWFsZSBlbnRyZXByZW5ldXJzIGluIEVhc3QgSmF2YSwgc2VsZWN0ZWQgdGhyb3VnaCBwdXJwb3NpdmUgc2FtcGxpbmcuIFVzaW5nIG11bHRpcGxlIGxpbmVhciByZWdyZXNzaW9uIGFuYWx5c2lzLCB0aGUgZmluZGluZ3MgaW5kaWNhdGUgdGhhdCBib3RoIGZpbmFuY2lhbCB0ZWNobm9sb2d5IGFuZCBmaW5hbmNpYWwgbGl0ZXJhY3kgc2lnbmlmaWNhbnRseSBpbXBhY3QgdGhlIHN1c3RhaW5hYmlsaXR5IG9mIHdvbWVu4oCZcyBidXNpbmVzc2VzIGluIHRoZSByZWdpb24uIEhvd2V2ZXIsIHRoaXMgc3R1ZHkgaXMgbGltaXRlZCBieSBpdHMgZm9jdXMgc29sZWx5IG9uIGZlbWFsZSBlbnRyZXByZW5ldXJzIGluIEVhc3QgSmF2YSwgd2hpY2ggbWF5IHJlc3RyaWN0IHRoZSBnZW5lcmFsaXphYmlsaXR5IG9mIHRoZSByZXN1bHRzIHRvIG90aGVyIGNpdGllcy4gVGhlcmVmb3JlLCBhIGxhcmdlciBzYW1wbGUgc2l6ZSBhY3Jvc3MgdmFyaW91cyByZWdpb25zIHdvdWxkIHByb3ZpZGUgbW9yZSBjb21wcmVoZW5zaXZlIGluc2lnaHRzLiBUaGlzIHN0dWR5IHN1Z2dlc3RzIHRoYXQgdGhlIEVhc3QgSmF2YSBnb3Zlcm5tZW50IHNob3VsZCBwYXkgY2xvc2VyIGF0dGVudGlvbiB0byB0aGlzIHNlY3RvciwgZ2l2ZW4gaXRzIHNpZ25pZmljYW50IGNvbnRyaWJ1dGlvbiB0byB0aGUgcmVnaW9uYWwgYW5kIG5hdGlvbmFsIGVjb25vbXkuIiwicHVibGlzaGVyIjoiRmFjdWx0eSBvZiBFY29ub21pY3MsIExvbW9ub3NvdiBNb3Njb3cgU3RhdGUgVW5pdmVyc2l0eSIsImlzc3VlIjoiMyIsInZvbHVtZSI6IjgiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfSx7ImlkIjoiMDI0MTZmMDYtZDgwZC0zNDEzLThmZWItYTAxZWZkZjdmMmJlIiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiMDI0MTZmMDYtZDgwZC0zNDEzLThmZWItYTAxZWZkZjdmMmJlIiwidGl0bGUiOiJDcmVhdGl2ZSBJbmR1c3RyeSBpbiB0aGUgUG9zdC1QYW5kZW1pYyBEaWdpdGFsIEVyYTogTWVhbmluZ2Z1bCBJbmN1YmF0aW9uLCBDdXN0b21lciBGb2N1cywgYW5kIEhpZ2ggSW5ub3ZhdGlvbiBhcyBTdHJhdGVnaWVzIHRvIENvbXBldGUiLCJhdXRob3IiOlt7ImZhbWlseSI6IkFuamFuaW5ncnVtIiwiZ2l2ZW4iOiJXaWRpeWEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJIZXJtYXdhdGkiLCJnaXZlbiI6IkFkeWEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJZb2dhdGFtYSIsImdpdmVuIjoiQWhtYWQiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTdWNpIiwiZ2l2ZW4iOiJSYWhheXUiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTaWRpIiwiZ2l2ZW4iOiJBZ3VzIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjQxMDgvRUFJLjctMTAtMjAyMS4yMzE2Nzg0IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyMiw0LDI3XV19LCJhYnN0cmFjdCI6IuKApiBUaGUgcHVycG9zZSBvZiB0aGlzIHN0dWR5IHdhcyB0byBkZXRlcm1pbmUgdGhlIGVmZmVjdCBvZiB0aGUgUGVudGEtaGVsaXggYnVzaW5lc3MgaW5jdWJhdG9yLCBtYXJrZXQgb3JpZW50YXRpb24sIGFuZCBlbnRyZXByZW5ldXJpYWwgb3JpZW50YXRpb24gb24gZHluYW1pYyBjYXBhYmlsaXR5IGFuZCBjb21wZXRpdGl2ZSDigKYiLCJwdWJsaXNoZXIiOiJFdXJvcGVhbiBBbGxpYW5jZSBmb3IgSW5ub3ZhdGlvbiBuLm8uIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX0seyJpZCI6IjBiY2E3ODMzLTY5ZWMtMzBmNy1hYzFhLWM3ZGE3ZGM1MzMyNiIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6IjBiY2E3ODMzLTY5ZWMtMzBmNy1hYzFhLWM3ZGE3ZGM1MzMyNiIsInRpdGxlIjoiQ3JlYXRpdmUgSW5kdXN0cmllc8Oi4oKs4oSiIFJpc2sgQXBwZXRpdGUgaW4gRWFzdCBKYXZhIGFuZCBJdHMgSW1wYWN0IG9uIER5bmFtaWMgQ2FwYWJpbGl0eSBhbmQgQ29tcGV0aXRpdmUgQWR2YW50YWdlIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJTaWRpIiwiZ2l2ZW4iOiJBZ3VzIFB1cm5vbW8iLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTYW50b3NvIiwiZ2l2ZW4iOiJSaXNhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiQmludXMgQnVzaW5lc3MgUmV2aWV3IiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjIxNTEyL0JCUi5WMTVJMi4xMDQyOSIsIklTU04iOiIyNDc2LTkwNTMiLCJVUkwiOiJodHRwczovL2pvdXJuYWwuYmludXMuYWMuaWQvaW5kZXgucGhwL0JCUi9hcnRpY2xlL3ZpZXcvMTA0MjkiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI0LDYsMTRdXX0sInBhZ2UiOiIxMDctMTE3IiwiYWJzdHJhY3QiOiJTdHVkaWVzIHJlbGF0ZWQgdG8gcmlzayBhcHBldGl0ZSwgd2hpY2ggcGxheXMgYW4gaW1wb3J0YW50IHJvbGUgaW4gcmlzayBtYW5hZ2VtZW50IGluIHRoZSBjcmVhdGl2ZSBlY29ub215IHNlY3Rvciwgc3RpbGwgbmVlZCB0byBiZSBtYWRlIGF2YWlsYWJsZSwgc28gcmVsYXRpbmcgaXQgd2l0aCBkeW5hbWljIGNhcGFiaWxpdGllcyBhbmQgY29tcGV0aXRpdmUgYWR2YW50YWdlIGlzIHRoZSBtYWluIG5vdmVsdHkgb2YgdGhlIHJlc2VhcmNoLiBUaGUgcmVzZWFyY2ggYWltZWQgdG8gdW5kZXJzdGFuZCB0aGUgcmlzayBhcHBldGl0ZSBvZiB0aGUgY3JlYXRpdmUgU21hbGwgYW5kIE1lZGl1bS1TaXplZCBFbnRlcnByaXNlcyAoU01FcykgaW4gRWFzdCBKYXZhLCBJbmRvbmVzaWEsIGFuZCBhbmFseXplIHRoZSBpbXBhY3Qgb2YgdGhlIHJpc2sgYXBwZXRpdGUgb24gdGhlaXIgZHluYW1pYyBjYXBhYmlsaXRpZXMgYW5kIGNvbXBldGl0aXZlIGFkdmFudGFnZXMuIFByaW1hcnkgZGF0YSB3YXMgb2J0YWluZWQgdGhyb3VnaCBhIHF1YW50aXRhdGl2ZSByZXNlYXJjaCBtZXRob2Qgd2l0aCBhIExpa2VydC1zaXplZCBvbmxpbmUgcXVlc3Rpb25uYWlyZSBpbnN0cnVtZW50IGFuZCBkaXN0cmlidXRlZCB0byAzMDAgY3JlYXRpdmUgaW5kdXN0cmllcyBpbiBFYXN0IEphdmEsIHdpdGggdGhlIHVuaXQgb2YgYW5hbHlzaXMgYmVpbmcgdGhlIGNyZWF0aXZlIGJ1c2luZXNzIG93bmVyLiBUaGUgZGF0YSB3ZXJlIGFuYWx5emVkIHVzaW5nIFBhcnRpYWwgTGVhc3QgU3F1YXJlIC0gU3RydWN0dXJhbCBFcXVhdGlvbiBNb2RlbGxpbmcgKFBMUy1TRU0pIHdlaWdodCBhbmFseXNpcyB3aXRoIFNtYXJ0UExTIHZlcnNpb24gNCBzb2Z0d2FyZS4gQWZ0ZXIgcGFzc2luZyB0aGUgZXh0ZXJuYWwgdGVzdCBhbmQgaW5uZXIgbW9kZWwsIGh5cG90aGVzaXMgdGVzdGluZyB3YXMgY2FycmllZCBvdXQgYnkgcmV2aWV3aW5nIHRoZSB0LXN0YXRpc3RpY3MgYW5kIHAtdmFsdWVzLiBUaGUgYW5hbHlzaXMgcmVzdWx0cyBwcm92aWRlIGEgc3VycHJpc2UsIHNob3dpbmcgdGhhdCBub3QgYWxsIHR5cGVzIG9mIHJpc2sgYXBwZXRpdGUgc2lnbmlmaWNhbnRseSBpbXBhY3QgZHluYW1pYyBjYXBhYmlsaXRpZXMgYW5kIGNvbXBldGl0aXZlIGFkdmFudGFnZS4gQXZvaWRpbmcgdGhlIGRpc2NvdmVyeSBvZiBkZXRyaW1lbnRhbCByaXNrcyB0byBkeW5hbWljIGNhcGFiaWxpdGllcyBhbmQgY29tcGV0aXRpdmUgYWR2YW50YWdlIGVtcGhhc2l6ZXMgdGhhdCBpbiB0aGlzIGVyYSwgZXZlcnkgY3JlYXRpdmUgU01FIG11c3QgZmFjZSByaXNrcy4gQXZvaWRpbmcgcmlza3MgbWFrZXMgdGhlIGJ1c2luZXNzIHVuYWJsZSB0byBmYWNlIGR5bmFtaWMgY2hhbmdlcyBpbiBjb25kaXRpb25zIGFuZCB3aWxsIG5vdCBoYXZlIGEgY29tcGV0aXRpdmUgYWR2YW50YWdlLiBIb3dldmVyLCByaXNrIGFuZCByZXZlbnVlIHNoYXJpbmcgZG8gbm90IHNpZ25pZmljYW50bHkgaW1wYWN0IGNvbXBldGl0aXZlIGFkdmFudGFnZS4gSXQgaGFzIGEgc3Ryb25nIGltcGFjdCB0aHJvdWdoIGR5bmFtaWMgY2FwYWJpbGl0aWVzLiBDcmVhdGl2ZSBTTUVzIGNhbiBjaG9vc2UgdG8gdHJhbnNmZXIgcmlza3Mgb3IgcmVkdWNlIHRoZW0uIEZ1dHVyZSByZXNlYXJjaCBjYW4gZXhhbWluZSBkaWZmZXJlbnQgcmlzayBhcHBldGl0ZXMgZm9yIGNyZWF0aXZlIGVjb25vbXkgaW4gZWFjaCBzdWJzZWN0b3IuIiwicHVibGlzaGVyIjoiVW5pdmVyc2l0YXMgQmluYSBOdXNhbnRhcmEiLCJpc3N1ZSI6IjIiLCJ2b2x1bWUiOiIxNSIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9LHsiaWQiOiI5YTU4ZmM1Zi01ZjVlLTNiMzktOWE0MS0yY2JmNWRjNzc1MDIiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiI5YTU4ZmM1Zi01ZjVlLTNiMzktOWE0MS0yY2JmNWRjNzc1MDIiLCJ0aXRsZSI6IlNwdXJyaW5nIFNNRXPigJkgcGVyZm9ybWFuY2UgdGhyb3VnaCBidXNpbmVzcyBpbnRlbGxpZ2VuY2UsIG9yZ2FuaXphdGlvbmFsIGFuZCBuZXR3b3JrIGxlYXJuaW5nLCBjdXN0b21lciB2YWx1ZSBhbnRpY2lwYXRpb24sIGFuZCBpbm5vdmF0aW9uIC0gRW1waXJpY2FsIGV2aWRlbmNlIG9mIHRoZSBjcmVhdGl2ZSBlY29ub215IHNlY3RvciBpbiBFYXN0IEphdmEsIEluZG9uZXNpYSIsImF1dGhvciI6W3siZmFtaWx5IjoiQW5qYW5pbmdydW0iLCJnaXZlbiI6IldpZGl5YSBEZXdpIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiQXppemFoIiwiZ2l2ZW4iOiJOdXIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTdXJ5YWRpIiwiZ2l2ZW4iOiJOYW5hbmciLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJIZWxpeW9uIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiSGVsaXlvbiIsImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNSw5LDEzXV19LCJET0kiOiIxMC4xMDE2L0ouSEVMSVlPTi4yMDI0LkUyNzk5OCIsIklTU04iOiIyNDA1ODQ0MCIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjQsNCwxNV1dfSwiYWJzdHJhY3QiOiJTZXZlcmFsIHN0dWRpZXMgaGF2ZSBleHBsb3JlZCBmaXJtIHBlcmZvcm1hbmNlIGluIHRoZSBwb3N0LUNvdmlkLTE5IHBhbmRlbWljIGVyYS4gSG93ZXZlciwgdGhlcmUgaXMgbm90IG11Y2ggcmVzZWFyY2ggdG8gZmluZCByZXBvcnRzIGRpdnVsZ2luZyB0aGUgY29tcGxleCByZWxhdGlvbnNoaXAgZHluYW1pY3MgYmV0d2VlbiBidXNpbmVzcyBpbnRlbGxpZ2VuY2UsIG9yZ2FuaXphdGlvbmFsIGFuZCBuZXR3b3JrIGxlYXJuaW5nLCBjdXN0b21lciB2YWx1ZSBhbnRpY2lwYXRpb24sIGFuZCBjcmVhdGl2ZSBlY29ub215LWJhc2VkIHNtYWxsLW1lZGl1bSBlbnRlcnByaXNlcyAoU01FcykgcGVyZm9ybWFuY2UgaW4gZGV2ZWxvcGluZyBjb3VudHJpZXMuIFRoaXMgc3R1ZHkgYWltcyB0byB1bmNvdmVyIHRoZSBjb21wbGV4aXR5IG9mIHRob3NlIHJlbGF0aW9uc2hpcHMuIFRoZSBxdWFudGl0YXRpdmUgZGF0YSB3ZXJlIGNvbGxlY3RlZCBmcm9tIDMxMyBjcmVhdGl2ZSBlY29ub215LWJhc2VkIFNNRXMgaW4gRWFzdCBKYXZhLCBJbmRvbmVzaWEuIFVzaW5nIFBMUy1TRU0sIHRoaXMgc3R1ZHkgZGlzY2xvc2VkIHRoYXQgYnVzaW5lc3MgaW50ZWxsaWdlbmNlIHByYWN0aWNlcyBjb3VsZCBub3QgZGlyZWN0bHkgaW1wYWN0IFNNRXMnIHBlcmZvcm1hbmNlLiBCdXNpbmVzcyBpbnRlbGxpZ2VuY2Ugd2lsbCBiZSBjcnVjaWFsIHRvIFNNRXMnIHBlcmZvcm1hbmNlIHdpdGggdGhlIHN1cHBvcnQgb2Ygb3JnYW5pemF0aW9uYWwgbGVhcm5pbmcgYXMgYSBtZWRpYXRvci4gVGhlIGZpbmRpbmcgYWxzbyBjb25maXJtZWQgdGhlIHByZXNlbmNlIG9mIHNlcmlhbCBtZWRpYXRpb24gb2Ygb3JnYW5pemF0aW9uYWwgbGVhcm5pbmcgYW5kIGlubm92YXRpb24gaW4gdGhlIHJlbGF0aW9uc2hpcCBiZXR3ZWVuIGJ1c2luZXNzIGludGVsbGlnZW5jZSBhbmQgU01FcycgcGVyZm9ybWFuY2UuIEhvd2V2ZXIsIHRoZSByb2xlIG9mIG5ldHdvcmsgbGVhcm5pbmcgYW5kIGlubm92YXRpb24gaXMgYWxzbyBpbXBvcnRhbnQsIGNvbnNpZGVyaW5nIHRoZWlyIHJlbGF0aXZlbHkgbGFyZ2UgZGlyZWN0IGltcGFjdCBvbiBTTUVz4oCZIHBlcmZvcm1hbmNlLiBUaGUgdGhlb3JldGljYWwgaW1wbGljYXRpb25zIG9mIHRoaXMgcmVzZWFyY2ggYnJva2UgdGhlIGJvdW5kYXJpZXMgb2Ygc3RyYXRlZ2ljIG1hbmFnZW1lbnQgdGhlb3J5IGluIHJlc291cmNlLWJhc2VkIHZpZXcgYW5kIGtub3dsZWRnZS1iYXNlZCB2aWV3IGluIHRoZSBsYXRlc3QgZXJhLCB3aGVyZSBjcmVhdGl2ZSBlY29ub215LWJhc2VkIFNNRXMgaGF2ZSBiZWVuIGFibGUgdG8gbW9iaWxpemUgcmVzb3VyY2VzIHRvIGNhcnJ5IG91dCBidXNpbmVzcyBpbnRlbGxpZ2VuY2UgdG8gcmVhbGl6ZSBpbm5vdmF0aW9uIGFuZCBoaWdoIHBlcmZvcm1hbmNlLiBGdXJ0aGVyIHJlc2VhcmNoIGlzIHN1Z2dlc3RlZCB0byBleHBsb3JlIHRoZSByb2xlIG9mIGJ1c2luZXNzIGludGVsbGlnZW5jZSBpbiBwcm9tb3Rpbmcgc3BlY2lmaWMgcGVyZm9ybWFuY2UgYXJlYXMsIHN1Y2ggYXMgbWFya2V0aW5nIHBlcmZvcm1hbmNlLCBmaW5hbmNpYWwgcGVyZm9ybWFuY2UsIGFuZCBodW1hbiByZXNvdXJjZSBtYW5hZ2VtZW50LiBJbiBhZGRpdGlvbiwgaXQgaXMgYWR2aXNhYmxlIHRvIGNob29zZSBtb3JlIHNwZWNpZmljIHJlc2VhcmNoIHN1YmplY3RzLCBpbmNsdWRpbmcgdGhvc2UgaW4gdGhlIGN1bGluYXJ5IHN1YnNlY3RvciwgYW5kIHBheSBhdHRlbnRpb24gdG8gb3RoZXIgYXJlYXMsIGUuZy4sIHRoZSBkZW1vZ3JhcGhpY3Mgb2YgcmVzcG9uZGVudHMgaW4gdGhlIG1vZGVsIGFzIGEgY29udHJvbCB2YXJpYWJsZS4iLCJwdWJsaXNoZXIiOiJFbHNldmllciBMdGQiLCJpc3N1ZSI6IjciLCJ2b2x1bWUiOiIxMCJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9LHsiaWQiOiI2OWNlZTZmMi1mYTU1LTM5NjEtYTZiMy03MTAxNzU2ZTI2MDUiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiI2OWNlZTZmMi1mYTU1LTM5NjEtYTZiMy03MTAxNzU2ZTI2MDUiLCJ0aXRsZSI6IkludGVyYWN0aW9uIEJldHdlZW4gSW52ZXN0bWVudCwgRXhwb3J0cywgSHVtYW4gRGV2ZWxvcG1lbnQgSW5kZXgsIFRlY2hub2xvZ3ksIGFuZCBDb3JydXB0aW9uIG9uIEVjb25vbWljIEdyb3d0aCBvZiBBU0VBTiBDb3VudHJpZXMiLCJhdXRob3IiOlt7ImZhbWlseSI6IlN5YXRpciIsImdpdmVuIjoiRGVmdCIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlJlemEiLCJnaXZlbiI6IlB1dHJpIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiU29lbGlzdHlvIiwiZ2l2ZW4iOiJBcmlzIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiRmlybWFuc3lhaCIsImdpdmVuIjoiTXVoYW1tYWQiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJKdXJuYWwgSWxtaWFoIEJpc25pcyBkYW4gRWtvbm9taSBBc2lhIiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI2LDcsMjddXX0sIkRPSSI6IjEwLjMyODE1L0pJQkVLQS5WMTlJMi4yMzY1IiwiSVNTTiI6IjI2MjAtODc1WCIsIlVSTCI6Imh0dHBzOi8vamliZWthLmFzaWEuYWMuaWQvaW5kZXgucGhwL2ppYmVrYS9hcnRpY2xlL3ZpZXcvMjM2NSIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsNywxNF1dfSwicGFnZSI6IjE3MC0xODIiLCJhYnN0cmFjdCI6IlRoaXMgc3R1ZHkgYWltcyB0byBhbmFseXNlIHRoZSBpbXBhY3Qgb2YgZm9yZWlnbiBkaXJlY3QgaW52ZXN0bWVudCwgZXhwb3J0cywgdGhlIGh1bWFuIGRldmVsb3BtZW50IGluZGV4LCB0ZWNobm9sb2d5LCBhbmQgY29ycnVwdGlvbiBvbiBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIFRoaXMgcXVhbnRpdGF0aXZlIGFuYWx5c2lzIGVtcGxveXMgcGFuZWwgZGF0YSByZWdyZXNzaW9uIHRvIGlkZW50aWZ5IHRoZSB2YXJpYWJsZXMgYWZmZWN0aW5nIGVjb25vbWljIGdyb3d0aCBpbiBBU0VBTi4gVGhpcyBzdHVkeSBlbmNvbXBhc3NlcyB0ZW4gQVNFQU4gY291bnRyaWVzOiBCcnVuZWkgRGFydXNzYWxhbSwgSW5kb25lc2lhLCBDYW1ib2RpYSwgTWFsYXlzaWEsIFNpbmdhcG9yZSwgVGhhaWxhbmQsIFZpZXRuYW0sIHRoZSBQaGlsaXBwaW5lcywgTXlhbm1hciwgYW5kIExhb3MsIGNvdmVyaW5nIHRoZSBwZXJpb2QgZnJvbSAyMDEwIHRvIDIwMjMuIFRoaXMgc3R1ZHkncyByZXN1bHRzIGRlbW9uc3RyYXRlIHRoYXQgZm9yZWlnbiBkaXJlY3QgaW52ZXN0bWVudCwgZXhwb3J0cywgdGhlIGh1bWFuIGRldmVsb3BtZW50IGluZGV4LCBhbmQgdGVjaG5vbG9neSBzaWduaWZpY2FudGx5IGFuZCBwb3NpdGl2ZWx5IGluZmx1ZW5jZSBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIENvcnJ1cHRpb24gZG9lcyBub3Qgc2lnbmlmaWNhbnRseSBpbXBlZGUgZWNvbm9taWMgZ3Jvd3RoIHdpdGhpbiBBU0VBTi4gVGhlIHZhcmlhYmxlcyBvZiBmb3JlaWduIGRpcmVjdCBpbnZlc3RtZW50LCBleHBvcnRzLCB0aGUgaHVtYW4gZGV2ZWxvcG1lbnQgaW5kZXgsIHRlY2hub2xvZ3ksIGFuZCBjb3JydXB0aW9uIGNvbGxlY3RpdmVseSBleGVydCBhIHNpZ25pZmljYW50IGluZmx1ZW5jZSBvbiBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIFRoaXMgc3R1ZHkgaW50cm9kdWNlcyB0ZWNobm9sb2d5IGFzIGEgc2lnbmlmaWNhbnQgaW5mbHVlbmNpbmcgdmFyaWFibGUuIFRoZSBBU0VBTiBnb3Zlcm5tZW50IHBlcnNpc3RzIGluIHVwaG9sZGluZyBzdGFiaWxpdHkgYW5kIGVuaGFuY2luZyB0aGUgbmF0aW9uYWwgZWNvbm9teS4gVGhlIGdvdmVybm1lbnQgbXVzdCBpbXBsZW1lbnQgZGVjaXNpdmUgbWVhc3VyZXMgaW4gc3RhdGUgc2VjdXJpdHkgYW5kIGVuaGFuY2UgdHJhbnNwYXJlbmN5IHRvIHByZXZlbnQgYW4gaW5jcmVhc2UgaW4gc3RhdGUgY29ycnVwdGlvbi4gRnVydGhlciByZXNlYXJjaCBzaG91bGQgZm9jdXMgb24gYnJvYWRlbmluZyB0aGUgdmFyaWFibGVzIGFzc29jaWF0ZWQgd2l0aCBlY29ub21pYyBncm93dGggYW5kIGVtcGxveWluZyBkaXZlcnNlIG1ldGhvZG9sb2dpZXMuIiwicHVibGlzaGVyIjoiSW5zdGl0dXQgVGVrbm9sb2dpIGRhbiBCaXNuaXMgQXNpYSBNYWxhbmciLCJpc3N1ZSI6IjIiLCJ2b2x1bWUiOiIxOSJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9XX0=&quot;}]"/>
+    <we:property name="MENDELEY_BIBLIOGRAPHY_LAST_MODIFIED" value="1785379043698"/>
+    <we:property name="MENDELEY_CITATIONS" value="[{&quot;citationID&quot;:&quot;MENDELEY_CITATION_03cbafc1-a295-43a9-954e-4eff6f2ced17&quot;,&quot;properties&quot;:{&quot;noteIndex&quot;:0},&quot;isEdited&quot;:false,&quot;manualOverride&quot;:{&quot;isManuallyOverridden&quot;:false,&quot;citeprocText&quot;:&quot;(W. Anjaningrum et al., 2022; Syatir et al., 2025)&quot;,&quot;manualOverrideText&quot;:&quot;&quot;},&quot;citationTag&quot;:&quot;MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fMDNjYmFmYzEtYTI5NS00M2E5LTk1NGUtNGVmZjZmMmNlZDE3IiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFcuIEFuamFuaW5ncnVtIGV0IGFsLiwgMjAyMjsgU3lhdGlyIGV0IGFsLiwgMjAyNSkiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiIwMjQxNmYwNi1kODBkLTM0MTMtOGZlYi1hMDFlZmRmN2YyYmUiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiIwMjQxNmYwNi1kODBkLTM0MTMtOGZlYi1hMDFlZmRmN2YyYmUiLCJ0aXRsZSI6IkNyZWF0aXZlIEluZHVzdHJ5IGluIHRoZSBQb3N0LVBhbmRlbWljIERpZ2l0YWwgRXJhOiBNZWFuaW5nZnVsIEluY3ViYXRpb24sIEN1c3RvbWVyIEZvY3VzLCBhbmQgSGlnaCBJbm5vdmF0aW9uIGFzIFN0cmF0ZWdpZXMgdG8gQ29tcGV0ZSIsImF1dGhvciI6W3siZmFtaWx5IjoiQW5qYW5pbmdydW0iLCJnaXZlbiI6IldpZGl5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6Ikhlcm1hd2F0aSIsImdpdmVuIjoiQWR5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IllvZ2F0YW1hIiwiZ2l2ZW4iOiJBaG1hZCIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlN1Y2kiLCJnaXZlbiI6IlJhaGF5dSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlNpZGkiLCJnaXZlbiI6IkFndXMiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJhY2Nlc3NlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsOSwxM11dfSwiRE9JIjoiMTAuNDEwOC9FQUkuNy0xMC0yMDIxLjIzMTY3ODQiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDIyLDQsMjddXX0sImFic3RyYWN0Ijoi4oCmIFRoZSBwdXJwb3NlIG9mIHRoaXMgc3R1ZHkgd2FzIHRvIGRldGVybWluZSB0aGUgZWZmZWN0IG9mIHRoZSBQZW50YS1oZWxpeCBidXNpbmVzcyBpbmN1YmF0b3IsIG1hcmtldCBvcmllbnRhdGlvbiwgYW5kIGVudHJlcHJlbmV1cmlhbCBvcmllbnRhdGlvbiBvbiBkeW5hbWljIGNhcGFiaWxpdHkgYW5kIGNvbXBldGl0aXZlIOKApiIsInB1Ymxpc2hlciI6IkV1cm9wZWFuIEFsbGlhbmNlIGZvciBJbm5vdmF0aW9uIG4uby4iLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfSx7ImlkIjoiNjljZWU2ZjItZmE1NS0zOTYxLWE2YjMtNzEwMTc1NmUyNjA1IiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiNjljZWU2ZjItZmE1NS0zOTYxLWE2YjMtNzEwMTc1NmUyNjA1IiwidGl0bGUiOiJJbnRlcmFjdGlvbiBCZXR3ZWVuIEludmVzdG1lbnQsIEV4cG9ydHMsIEh1bWFuIERldmVsb3BtZW50IEluZGV4LCBUZWNobm9sb2d5LCBhbmQgQ29ycnVwdGlvbiBvbiBFY29ub21pYyBHcm93dGggb2YgQVNFQU4gQ291bnRyaWVzIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJTeWF0aXIiLCJnaXZlbiI6IkRlZnQiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJSZXphIiwiZ2l2ZW4iOiJQdXRyaSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlNvZWxpc3R5byIsImdpdmVuIjoiQXJpcyIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IkZpcm1hbnN5YWgiLCJnaXZlbiI6Ik11aGFtbWFkIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiSnVybmFsIElsbWlhaCBCaXNuaXMgZGFuIEVrb25vbWkgQXNpYSIsImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNiw3LDI3XV19LCJET0kiOiIxMC4zMjgxNS9KSUJFS0EuVjE5STIuMjM2NSIsIklTU04iOiIyNjIwLTg3NVgiLCJVUkwiOiJodHRwczovL2ppYmVrYS5hc2lhLmFjLmlkL2luZGV4LnBocC9qaWJla2EvYXJ0aWNsZS92aWV3LzIzNjUiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDcsMTRdXX0sInBhZ2UiOiIxNzAtMTgyIiwiYWJzdHJhY3QiOiJUaGlzIHN0dWR5IGFpbXMgdG8gYW5hbHlzZSB0aGUgaW1wYWN0IG9mIGZvcmVpZ24gZGlyZWN0IGludmVzdG1lbnQsIGV4cG9ydHMsIHRoZSBodW1hbiBkZXZlbG9wbWVudCBpbmRleCwgdGVjaG5vbG9neSwgYW5kIGNvcnJ1cHRpb24gb24gZWNvbm9taWMgZ3Jvd3RoIGluIEFTRUFOLiBUaGlzIHF1YW50aXRhdGl2ZSBhbmFseXNpcyBlbXBsb3lzIHBhbmVsIGRhdGEgcmVncmVzc2lvbiB0byBpZGVudGlmeSB0aGUgdmFyaWFibGVzIGFmZmVjdGluZyBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIFRoaXMgc3R1ZHkgZW5jb21wYXNzZXMgdGVuIEFTRUFOIGNvdW50cmllczogQnJ1bmVpIERhcnVzc2FsYW0sIEluZG9uZXNpYSwgQ2FtYm9kaWEsIE1hbGF5c2lhLCBTaW5nYXBvcmUsIFRoYWlsYW5kLCBWaWV0bmFtLCB0aGUgUGhpbGlwcGluZXMsIE15YW5tYXIsIGFuZCBMYW9zLCBjb3ZlcmluZyB0aGUgcGVyaW9kIGZyb20gMjAxMCB0byAyMDIzLiBUaGlzIHN0dWR5J3MgcmVzdWx0cyBkZW1vbnN0cmF0ZSB0aGF0IGZvcmVpZ24gZGlyZWN0IGludmVzdG1lbnQsIGV4cG9ydHMsIHRoZSBodW1hbiBkZXZlbG9wbWVudCBpbmRleCwgYW5kIHRlY2hub2xvZ3kgc2lnbmlmaWNhbnRseSBhbmQgcG9zaXRpdmVseSBpbmZsdWVuY2UgZWNvbm9taWMgZ3Jvd3RoIGluIEFTRUFOLiBDb3JydXB0aW9uIGRvZXMgbm90IHNpZ25pZmljYW50bHkgaW1wZWRlIGVjb25vbWljIGdyb3d0aCB3aXRoaW4gQVNFQU4uIFRoZSB2YXJpYWJsZXMgb2YgZm9yZWlnbiBkaXJlY3QgaW52ZXN0bWVudCwgZXhwb3J0cywgdGhlIGh1bWFuIGRldmVsb3BtZW50IGluZGV4LCB0ZWNobm9sb2d5LCBhbmQgY29ycnVwdGlvbiBjb2xsZWN0aXZlbHkgZXhlcnQgYSBzaWduaWZpY2FudCBpbmZsdWVuY2Ugb24gZWNvbm9taWMgZ3Jvd3RoIGluIEFTRUFOLiBUaGlzIHN0dWR5IGludHJvZHVjZXMgdGVjaG5vbG9neSBhcyBhIHNpZ25pZmljYW50IGluZmx1ZW5jaW5nIHZhcmlhYmxlLiBUaGUgQVNFQU4gZ292ZXJubWVudCBwZXJzaXN0cyBpbiB1cGhvbGRpbmcgc3RhYmlsaXR5IGFuZCBlbmhhbmNpbmcgdGhlIG5hdGlvbmFsIGVjb25vbXkuIFRoZSBnb3Zlcm5tZW50IG11c3QgaW1wbGVtZW50IGRlY2lzaXZlIG1lYXN1cmVzIGluIHN0YXRlIHNlY3VyaXR5IGFuZCBlbmhhbmNlIHRyYW5zcGFyZW5jeSB0byBwcmV2ZW50IGFuIGluY3JlYXNlIGluIHN0YXRlIGNvcnJ1cHRpb24uIEZ1cnRoZXIgcmVzZWFyY2ggc2hvdWxkIGZvY3VzIG9uIGJyb2FkZW5pbmcgdGhlIHZhcmlhYmxlcyBhc3NvY2lhdGVkIHdpdGggZWNvbm9taWMgZ3Jvd3RoIGFuZCBlbXBsb3lpbmcgZGl2ZXJzZSBtZXRob2RvbG9naWVzLiIsInB1Ymxpc2hlciI6Ikluc3RpdHV0IFRla25vbG9naSBkYW4gQmlzbmlzIEFzaWEgTWFsYW5nIiwiaXNzdWUiOiIyIiwidm9sdW1lIjoiMTkiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfV19&quot;,&quot;citationItems&quot;:[{&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;title&quot;:&quot;Creative Industry in the Post-Pandemic Digital Era: Meaningful Incubation, Customer Focus, and High Innovation as Strategies to Compete&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Anjaningrum&quot;,&quot;given&quot;:&quot;Widiya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Hermawati&quot;,&quot;given&quot;:&quot;Adya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Yogatama&quot;,&quot;given&quot;:&quot;Ahmad&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Suci&quot;,&quot;given&quot;:&quot;Rahayu&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Sidi&quot;,&quot;given&quot;:&quot;Agus&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.4108/EAI.7-10-2021.2316784&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2022,4,27]]},&quot;abstract&quot;:&quot;… The purpose of this study was to determine the effect of the Penta-helix business incubator, market orientation, and entrepreneurial orientation on dynamic capability and competitive …&quot;,&quot;publisher&quot;:&quot;European Alliance for Innovation n.o.&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;69cee6f2-fa55-3961-a6b3-7101756e2605&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;69cee6f2-fa55-3961-a6b3-7101756e2605&quot;,&quot;title&quot;:&quot;Interaction Between Investment, Exports, Human Development Index, Technology, and Corruption on Economic Growth of ASEAN Countries&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Syatir&quot;,&quot;given&quot;:&quot;Deft&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Reza&quot;,&quot;given&quot;:&quot;Putri&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Soelistyo&quot;,&quot;given&quot;:&quot;Aris&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Firmansyah&quot;,&quot;given&quot;:&quot;Muhammad&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Jurnal Ilmiah Bisnis dan Ekonomi Asia&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2026,7,27]]},&quot;DOI&quot;:&quot;10.32815/JIBEKA.V19I2.2365&quot;,&quot;ISSN&quot;:&quot;2620-875X&quot;,&quot;URL&quot;:&quot;https://jibeka.asia.ac.id/index.php/jibeka/article/view/2365&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2025,7,14]]},&quot;page&quot;:&quot;170-182&quot;,&quot;abstract&quot;:&quot;This study aims to analyse the impact of foreign direct investment, exports, the human development index, technology, and corruption on economic growth in ASEAN. This quantitative analysis employs panel data regression to identify the variables affecting economic growth in ASEAN. This study encompasses ten ASEAN countries: Brunei Darussalam, Indonesia, Cambodia, Malaysia, Singapore, Thailand, Vietnam, the Philippines, Myanmar, and Laos, covering the period from 2010 to 2023. This study's results demonstrate that foreign direct investment, exports, the human development index, and technology significantly and positively influence economic growth in ASEAN. Corruption does not significantly impede economic growth within ASEAN. The variables of foreign direct investment, exports, the human development index, technology, and corruption collectively exert a significant influence on economic growth in ASEAN. This study introduces technology as a significant influencing variable. The ASEAN government persists in upholding stability and enhancing the national economy. The government must implement decisive measures in state security and enhance transparency to prevent an increase in state corruption. Further research should focus on broadening the variables associated with economic growth and employing diverse methodologies.&quot;,&quot;publisher&quot;:&quot;Institut Teknologi dan Bisnis Asia Malang&quot;,&quot;issue&quot;:&quot;2&quot;,&quot;volume&quot;:&quot;19&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false}]},{&quot;citationID&quot;:&quot;MENDELEY_CITATION_720cb86d-c6ba-4f5f-9349-60a913c47303&quot;,&quot;properties&quot;:{&quot;noteIndex&quot;:0},&quot;isEdited&quot;:false,&quot;manualOverride&quot;:{&quot;isManuallyOverridden&quot;:false,&quot;citeprocText&quot;:&quot;(W. Anjaningrum et al., 2022; W. D. Anjaningrum et al., 2024; Dura &amp;#38; Wardana, 2024; Sidi &amp;#38; Santoso, 2024; Syatir et al., 2025)&quot;,&quot;manualOverrideText&quot;:&quot;&quot;},&quot;citationTag&quot;:&quot;MENDELEY_CITATION_v3_eyJjaXRhdGlvbklEIjoiTUVOREVMRVlfQ0lUQVRJT05fNzIwY2I4NmQtYzZiYS00ZjVmLTkzNDktNjBhOTEzYzQ3MzAzIiwicHJvcGVydGllcyI6eyJub3RlSW5kZXgiOjB9LCJpc0VkaXRlZCI6ZmFsc2UsIm1hbnVhbE92ZXJyaWRlIjp7ImlzTWFudWFsbHlPdmVycmlkZGVuIjpmYWxzZSwiY2l0ZXByb2NUZXh0IjoiKFcuIEFuamFuaW5ncnVtIGV0IGFsLiwgMjAyMjsgVy4gRC4gQW5qYW5pbmdydW0gZXQgYWwuLCAyMDI0OyBEdXJhICYjMzg7IFdhcmRhbmEsIDIwMjQ7IFNpZGkgJiMzODsgU2FudG9zbywgMjAyNDsgU3lhdGlyIGV0IGFsLiwgMjAyNSkiLCJtYW51YWxPdmVycmlkZVRleHQiOiIifSwiY2l0YXRpb25JdGVtcyI6W3siaWQiOiJmNzcxYWRlYi04ZmM1LTNjM2EtOTIxOC03ZTQwNmRmMTU3ODkiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiJmNzcxYWRlYi04ZmM1LTNjM2EtOTIxOC03ZTQwNmRmMTU3ODkiLCJ0aXRsZSI6IlRoZSBTdXN0YWluYWJpbGl0eSBSb2xlIG9mIFdvbWVuIEVudHJlcHJlbmV1cnMgdGhyb3VnaCB0aGUgRGlnaXRhbCBGaW5hbmNpYWwgTGl0ZXJhY3kgTW92ZW1lbnQiLCJhdXRob3IiOlt7ImZhbWlseSI6IkR1cmEiLCJnaXZlbiI6Ikp1c3RpdGEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJXYXJkYW5hIiwiZ2l2ZW4iOiJEaXR5YSIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifV0sImNvbnRhaW5lci10aXRsZSI6IlBvcHVsYXRpb24gYW5kIEVjb25vbWljcyA4KDMpOiAxMDgtMTI5IiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjM4OTcvUE9QRUNPTi44LkUxMTY5MjMiLCJJU1NOIjoiMjY1OC0zNzk4IiwiVVJMIjoiaHR0cHM6Ly9wb3B1bGF0aW9uYW5kZWNvbm9taWNzLnBlbnNvZnQubmV0L2FydGljbGUvMTE2OTIzLyIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjQsMTAsMzBdXX0sInBhZ2UiOiIxMDgtMTI5IiwiYWJzdHJhY3QiOiJUaGlzIHN0dWR5IGRpc2N1c3NlcyBob3cgZmluYW5jaWFsIHRlY2hub2xvZ3kgYW5kIGZpbmFuY2lhbCBsaXRlcmFjeSBwbGF5IGEgY3J1Y2lhbCByb2xlIGluIHN1cHBvcnRpbmcgdGhlIHN1c3RhaW5hYmlsaXR5IG9mIHNtYWxsIGFuZCBtZWRpdW0gZW50ZXJwcmlzZXMgKFNNRXMpIGluIEVhc3QgSmF2YS4gVGhlIHV0aWxpemF0aW9uIG9mIGZpbmFuY2lhbCB0ZWNobm9sb2d5LCB3aGljaCBpbmNsdWRlcyB2YXJpb3VzIGRpZ2l0YWwgc2VydmljZXMgc3VjaCBhcyBvbmxpbmUgcGF5bWVudHMgYW5kIGFjY2VzcyB0byBmaW5hbmNpbmcsIGFsb25nIHdpdGggZmluYW5jaWFsIGxpdGVyYWN5LCB3aGljaCByZWZlcnMgdG8gdGhlIHVuZGVyc3RhbmRpbmcgYW5kIGFiaWxpdHkgdG8gbWFuYWdlIGZpbmFuY2VzIHdpc2VseSwgaGFzIGJlZW4gcHJvdmVuIHRvIGJlIGVzc2VudGlhbCBpbiBtYWludGFpbmluZyB0aGUgY29tcGV0aXRpdmVuZXNzIGFuZCBncm93dGggb2YgYnVzaW5lc3NlcywgZXNwZWNpYWxseSBhbW9uZyBmZW1hbGUgZW50cmVwcmVuZXVycy5UaGUgcmVzZWFyY2ggd2FzIGNvbmR1Y3RlZCB1c2luZyBhIHN1cnZleSBpbnZvbHZpbmcgMzkwIGZlbWFsZSBlbnRyZXByZW5ldXJzIGluIEVhc3QgSmF2YSwgc2VsZWN0ZWQgdGhyb3VnaCBwdXJwb3NpdmUgc2FtcGxpbmcuIFVzaW5nIG11bHRpcGxlIGxpbmVhciByZWdyZXNzaW9uIGFuYWx5c2lzLCB0aGUgZmluZGluZ3MgaW5kaWNhdGUgdGhhdCBib3RoIGZpbmFuY2lhbCB0ZWNobm9sb2d5IGFuZCBmaW5hbmNpYWwgbGl0ZXJhY3kgc2lnbmlmaWNhbnRseSBpbXBhY3QgdGhlIHN1c3RhaW5hYmlsaXR5IG9mIHdvbWVu4oCZcyBidXNpbmVzc2VzIGluIHRoZSByZWdpb24uIEhvd2V2ZXIsIHRoaXMgc3R1ZHkgaXMgbGltaXRlZCBieSBpdHMgZm9jdXMgc29sZWx5IG9uIGZlbWFsZSBlbnRyZXByZW5ldXJzIGluIEVhc3QgSmF2YSwgd2hpY2ggbWF5IHJlc3RyaWN0IHRoZSBnZW5lcmFsaXphYmlsaXR5IG9mIHRoZSByZXN1bHRzIHRvIG90aGVyIGNpdGllcy4gVGhlcmVmb3JlLCBhIGxhcmdlciBzYW1wbGUgc2l6ZSBhY3Jvc3MgdmFyaW91cyByZWdpb25zIHdvdWxkIHByb3ZpZGUgbW9yZSBjb21wcmVoZW5zaXZlIGluc2lnaHRzLiBUaGlzIHN0dWR5IHN1Z2dlc3RzIHRoYXQgdGhlIEVhc3QgSmF2YSBnb3Zlcm5tZW50IHNob3VsZCBwYXkgY2xvc2VyIGF0dGVudGlvbiB0byB0aGlzIHNlY3RvciwgZ2l2ZW4gaXRzIHNpZ25pZmljYW50IGNvbnRyaWJ1dGlvbiB0byB0aGUgcmVnaW9uYWwgYW5kIG5hdGlvbmFsIGVjb25vbXkuIiwicHVibGlzaGVyIjoiRmFjdWx0eSBvZiBFY29ub21pY3MsIExvbW9ub3NvdiBNb3Njb3cgU3RhdGUgVW5pdmVyc2l0eSIsImlzc3VlIjoiMyIsInZvbHVtZSI6IjgiLCJjb250YWluZXItdGl0bGUtc2hvcnQiOiIifSwiaXNUZW1wb3JhcnkiOmZhbHNlfSx7ImlkIjoiMDI0MTZmMDYtZDgwZC0zNDEzLThmZWItYTAxZWZkZjdmMmJlIiwiaXRlbURhdGEiOnsidHlwZSI6ImFydGljbGUtam91cm5hbCIsImlkIjoiMDI0MTZmMDYtZDgwZC0zNDEzLThmZWItYTAxZWZkZjdmMmJlIiwidGl0bGUiOiJDcmVhdGl2ZSBJbmR1c3RyeSBpbiB0aGUgUG9zdC1QYW5kZW1pYyBEaWdpdGFsIEVyYTogTWVhbmluZ2Z1bCBJbmN1YmF0aW9uLCBDdXN0b21lciBGb2N1cywgYW5kIEhpZ2ggSW5ub3ZhdGlvbiBhcyBTdHJhdGVnaWVzIHRvIENvbXBldGUiLCJhdXRob3IiOlt7ImZhbWlseSI6IkFuamFuaW5ncnVtIiwiZ2l2ZW4iOiJXaWRpeWEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJIZXJtYXdhdGkiLCJnaXZlbiI6IkFkeWEiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJZb2dhdGFtYSIsImdpdmVuIjoiQWhtYWQiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTdWNpIiwiZ2l2ZW4iOiJSYWhheXUiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTaWRpIiwiZ2l2ZW4iOiJBZ3VzIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjQxMDgvRUFJLjctMTAtMjAyMS4yMzE2Nzg0IiwiaXNzdWVkIjp7ImRhdGUtcGFydHMiOltbMjAyMiw0LDI3XV19LCJhYnN0cmFjdCI6IuKApiBUaGUgcHVycG9zZSBvZiB0aGlzIHN0dWR5IHdhcyB0byBkZXRlcm1pbmUgdGhlIGVmZmVjdCBvZiB0aGUgUGVudGEtaGVsaXggYnVzaW5lc3MgaW5jdWJhdG9yLCBtYXJrZXQgb3JpZW50YXRpb24sIGFuZCBlbnRyZXByZW5ldXJpYWwgb3JpZW50YXRpb24gb24gZHluYW1pYyBjYXBhYmlsaXR5IGFuZCBjb21wZXRpdGl2ZSDigKYiLCJwdWJsaXNoZXIiOiJFdXJvcGVhbiBBbGxpYW5jZSBmb3IgSW5ub3ZhdGlvbiBuLm8uIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiIn0sImlzVGVtcG9yYXJ5IjpmYWxzZX0seyJpZCI6IjBiY2E3ODMzLTY5ZWMtMzBmNy1hYzFhLWM3ZGE3ZGM1MzMyNiIsIml0ZW1EYXRhIjp7InR5cGUiOiJhcnRpY2xlLWpvdXJuYWwiLCJpZCI6IjBiY2E3ODMzLTY5ZWMtMzBmNy1hYzFhLWM3ZGE3ZGM1MzMyNiIsInRpdGxlIjoiQ3JlYXRpdmUgSW5kdXN0cmllc8Oi4oKs4oSiIFJpc2sgQXBwZXRpdGUgaW4gRWFzdCBKYXZhIGFuZCBJdHMgSW1wYWN0IG9uIER5bmFtaWMgQ2FwYWJpbGl0eSBhbmQgQ29tcGV0aXRpdmUgQWR2YW50YWdlIiwiYXV0aG9yIjpbeyJmYW1pbHkiOiJTaWRpIiwiZ2l2ZW4iOiJBZ3VzIFB1cm5vbW8iLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTYW50b3NvIiwiZ2l2ZW4iOiJSaXNhIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9XSwiY29udGFpbmVyLXRpdGxlIjoiQmludXMgQnVzaW5lc3MgUmV2aWV3IiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI1LDksMTNdXX0sIkRPSSI6IjEwLjIxNTEyL0JCUi5WMTVJMi4xMDQyOSIsIklTU04iOiIyNDc2LTkwNTMiLCJVUkwiOiJodHRwczovL2pvdXJuYWwuYmludXMuYWMuaWQvaW5kZXgucGhwL0JCUi9hcnRpY2xlL3ZpZXcvMTA0MjkiLCJpc3N1ZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI0LDYsMTRdXX0sInBhZ2UiOiIxMDctMTE3IiwiYWJzdHJhY3QiOiJTdHVkaWVzIHJlbGF0ZWQgdG8gcmlzayBhcHBldGl0ZSwgd2hpY2ggcGxheXMgYW4gaW1wb3J0YW50IHJvbGUgaW4gcmlzayBtYW5hZ2VtZW50IGluIHRoZSBjcmVhdGl2ZSBlY29ub215IHNlY3Rvciwgc3RpbGwgbmVlZCB0byBiZSBtYWRlIGF2YWlsYWJsZSwgc28gcmVsYXRpbmcgaXQgd2l0aCBkeW5hbWljIGNhcGFiaWxpdGllcyBhbmQgY29tcGV0aXRpdmUgYWR2YW50YWdlIGlzIHRoZSBtYWluIG5vdmVsdHkgb2YgdGhlIHJlc2VhcmNoLiBUaGUgcmVzZWFyY2ggYWltZWQgdG8gdW5kZXJzdGFuZCB0aGUgcmlzayBhcHBldGl0ZSBvZiB0aGUgY3JlYXRpdmUgU21hbGwgYW5kIE1lZGl1bS1TaXplZCBFbnRlcnByaXNlcyAoU01FcykgaW4gRWFzdCBKYXZhLCBJbmRvbmVzaWEsIGFuZCBhbmFseXplIHRoZSBpbXBhY3Qgb2YgdGhlIHJpc2sgYXBwZXRpdGUgb24gdGhlaXIgZHluYW1pYyBjYXBhYmlsaXRpZXMgYW5kIGNvbXBldGl0aXZlIGFkdmFudGFnZXMuIFByaW1hcnkgZGF0YSB3YXMgb2J0YWluZWQgdGhyb3VnaCBhIHF1YW50aXRhdGl2ZSByZXNlYXJjaCBtZXRob2Qgd2l0aCBhIExpa2VydC1zaXplZCBvbmxpbmUgcXVlc3Rpb25uYWlyZSBpbnN0cnVtZW50IGFuZCBkaXN0cmlidXRlZCB0byAzMDAgY3JlYXRpdmUgaW5kdXN0cmllcyBpbiBFYXN0IEphdmEsIHdpdGggdGhlIHVuaXQgb2YgYW5hbHlzaXMgYmVpbmcgdGhlIGNyZWF0aXZlIGJ1c2luZXNzIG93bmVyLiBUaGUgZGF0YSB3ZXJlIGFuYWx5emVkIHVzaW5nIFBhcnRpYWwgTGVhc3QgU3F1YXJlIC0gU3RydWN0dXJhbCBFcXVhdGlvbiBNb2RlbGxpbmcgKFBMUy1TRU0pIHdlaWdodCBhbmFseXNpcyB3aXRoIFNtYXJ0UExTIHZlcnNpb24gNCBzb2Z0d2FyZS4gQWZ0ZXIgcGFzc2luZyB0aGUgZXh0ZXJuYWwgdGVzdCBhbmQgaW5uZXIgbW9kZWwsIGh5cG90aGVzaXMgdGVzdGluZyB3YXMgY2FycmllZCBvdXQgYnkgcmV2aWV3aW5nIHRoZSB0LXN0YXRpc3RpY3MgYW5kIHAtdmFsdWVzLiBUaGUgYW5hbHlzaXMgcmVzdWx0cyBwcm92aWRlIGEgc3VycHJpc2UsIHNob3dpbmcgdGhhdCBub3QgYWxsIHR5cGVzIG9mIHJpc2sgYXBwZXRpdGUgc2lnbmlmaWNhbnRseSBpbXBhY3QgZHluYW1pYyBjYXBhYmlsaXRpZXMgYW5kIGNvbXBldGl0aXZlIGFkdmFudGFnZS4gQXZvaWRpbmcgdGhlIGRpc2NvdmVyeSBvZiBkZXRyaW1lbnRhbCByaXNrcyB0byBkeW5hbWljIGNhcGFiaWxpdGllcyBhbmQgY29tcGV0aXRpdmUgYWR2YW50YWdlIGVtcGhhc2l6ZXMgdGhhdCBpbiB0aGlzIGVyYSwgZXZlcnkgY3JlYXRpdmUgU01FIG11c3QgZmFjZSByaXNrcy4gQXZvaWRpbmcgcmlza3MgbWFrZXMgdGhlIGJ1c2luZXNzIHVuYWJsZSB0byBmYWNlIGR5bmFtaWMgY2hhbmdlcyBpbiBjb25kaXRpb25zIGFuZCB3aWxsIG5vdCBoYXZlIGEgY29tcGV0aXRpdmUgYWR2YW50YWdlLiBIb3dldmVyLCByaXNrIGFuZCByZXZlbnVlIHNoYXJpbmcgZG8gbm90IHNpZ25pZmljYW50bHkgaW1wYWN0IGNvbXBldGl0aXZlIGFkdmFudGFnZS4gSXQgaGFzIGEgc3Ryb25nIGltcGFjdCB0aHJvdWdoIGR5bmFtaWMgY2FwYWJpbGl0aWVzLiBDcmVhdGl2ZSBTTUVzIGNhbiBjaG9vc2UgdG8gdHJhbnNmZXIgcmlza3Mgb3IgcmVkdWNlIHRoZW0uIEZ1dHVyZSByZXNlYXJjaCBjYW4gZXhhbWluZSBkaWZmZXJlbnQgcmlzayBhcHBldGl0ZXMgZm9yIGNyZWF0aXZlIGVjb25vbXkgaW4gZWFjaCBzdWJzZWN0b3IuIiwicHVibGlzaGVyIjoiVW5pdmVyc2l0YXMgQmluYSBOdXNhbnRhcmEiLCJpc3N1ZSI6IjIiLCJ2b2x1bWUiOiIxNSIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9LHsiaWQiOiI5YTU4ZmM1Zi01ZjVlLTNiMzktOWE0MS0yY2JmNWRjNzc1MDIiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiI5YTU4ZmM1Zi01ZjVlLTNiMzktOWE0MS0yY2JmNWRjNzc1MDIiLCJ0aXRsZSI6IlNwdXJyaW5nIFNNRXPigJkgcGVyZm9ybWFuY2UgdGhyb3VnaCBidXNpbmVzcyBpbnRlbGxpZ2VuY2UsIG9yZ2FuaXphdGlvbmFsIGFuZCBuZXR3b3JrIGxlYXJuaW5nLCBjdXN0b21lciB2YWx1ZSBhbnRpY2lwYXRpb24sIGFuZCBpbm5vdmF0aW9uIC0gRW1waXJpY2FsIGV2aWRlbmNlIG9mIHRoZSBjcmVhdGl2ZSBlY29ub215IHNlY3RvciBpbiBFYXN0IEphdmEsIEluZG9uZXNpYSIsImF1dGhvciI6W3siZmFtaWx5IjoiQW5qYW5pbmdydW0iLCJnaXZlbiI6IldpZGl5YSBEZXdpIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiQXppemFoIiwiZ2l2ZW4iOiJOdXIiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn0seyJmYW1pbHkiOiJTdXJ5YWRpIiwiZ2l2ZW4iOiJOYW5hbmciLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJIZWxpeW9uIiwiY29udGFpbmVyLXRpdGxlLXNob3J0IjoiSGVsaXlvbiIsImFjY2Vzc2VkIjp7ImRhdGUtcGFydHMiOltbMjAyNSw5LDEzXV19LCJET0kiOiIxMC4xMDE2L0ouSEVMSVlPTi4yMDI0LkUyNzk5OCIsIklTU04iOiIyNDA1ODQ0MCIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjQsNCwxNV1dfSwiYWJzdHJhY3QiOiJTZXZlcmFsIHN0dWRpZXMgaGF2ZSBleHBsb3JlZCBmaXJtIHBlcmZvcm1hbmNlIGluIHRoZSBwb3N0LUNvdmlkLTE5IHBhbmRlbWljIGVyYS4gSG93ZXZlciwgdGhlcmUgaXMgbm90IG11Y2ggcmVzZWFyY2ggdG8gZmluZCByZXBvcnRzIGRpdnVsZ2luZyB0aGUgY29tcGxleCByZWxhdGlvbnNoaXAgZHluYW1pY3MgYmV0d2VlbiBidXNpbmVzcyBpbnRlbGxpZ2VuY2UsIG9yZ2FuaXphdGlvbmFsIGFuZCBuZXR3b3JrIGxlYXJuaW5nLCBjdXN0b21lciB2YWx1ZSBhbnRpY2lwYXRpb24sIGFuZCBjcmVhdGl2ZSBlY29ub215LWJhc2VkIHNtYWxsLW1lZGl1bSBlbnRlcnByaXNlcyAoU01FcykgcGVyZm9ybWFuY2UgaW4gZGV2ZWxvcGluZyBjb3VudHJpZXMuIFRoaXMgc3R1ZHkgYWltcyB0byB1bmNvdmVyIHRoZSBjb21wbGV4aXR5IG9mIHRob3NlIHJlbGF0aW9uc2hpcHMuIFRoZSBxdWFudGl0YXRpdmUgZGF0YSB3ZXJlIGNvbGxlY3RlZCBmcm9tIDMxMyBjcmVhdGl2ZSBlY29ub215LWJhc2VkIFNNRXMgaW4gRWFzdCBKYXZhLCBJbmRvbmVzaWEuIFVzaW5nIFBMUy1TRU0sIHRoaXMgc3R1ZHkgZGlzY2xvc2VkIHRoYXQgYnVzaW5lc3MgaW50ZWxsaWdlbmNlIHByYWN0aWNlcyBjb3VsZCBub3QgZGlyZWN0bHkgaW1wYWN0IFNNRXMnIHBlcmZvcm1hbmNlLiBCdXNpbmVzcyBpbnRlbGxpZ2VuY2Ugd2lsbCBiZSBjcnVjaWFsIHRvIFNNRXMnIHBlcmZvcm1hbmNlIHdpdGggdGhlIHN1cHBvcnQgb2Ygb3JnYW5pemF0aW9uYWwgbGVhcm5pbmcgYXMgYSBtZWRpYXRvci4gVGhlIGZpbmRpbmcgYWxzbyBjb25maXJtZWQgdGhlIHByZXNlbmNlIG9mIHNlcmlhbCBtZWRpYXRpb24gb2Ygb3JnYW5pemF0aW9uYWwgbGVhcm5pbmcgYW5kIGlubm92YXRpb24gaW4gdGhlIHJlbGF0aW9uc2hpcCBiZXR3ZWVuIGJ1c2luZXNzIGludGVsbGlnZW5jZSBhbmQgU01FcycgcGVyZm9ybWFuY2UuIEhvd2V2ZXIsIHRoZSByb2xlIG9mIG5ldHdvcmsgbGVhcm5pbmcgYW5kIGlubm92YXRpb24gaXMgYWxzbyBpbXBvcnRhbnQsIGNvbnNpZGVyaW5nIHRoZWlyIHJlbGF0aXZlbHkgbGFyZ2UgZGlyZWN0IGltcGFjdCBvbiBTTUVz4oCZIHBlcmZvcm1hbmNlLiBUaGUgdGhlb3JldGljYWwgaW1wbGljYXRpb25zIG9mIHRoaXMgcmVzZWFyY2ggYnJva2UgdGhlIGJvdW5kYXJpZXMgb2Ygc3RyYXRlZ2ljIG1hbmFnZW1lbnQgdGhlb3J5IGluIHJlc291cmNlLWJhc2VkIHZpZXcgYW5kIGtub3dsZWRnZS1iYXNlZCB2aWV3IGluIHRoZSBsYXRlc3QgZXJhLCB3aGVyZSBjcmVhdGl2ZSBlY29ub215LWJhc2VkIFNNRXMgaGF2ZSBiZWVuIGFibGUgdG8gbW9iaWxpemUgcmVzb3VyY2VzIHRvIGNhcnJ5IG91dCBidXNpbmVzcyBpbnRlbGxpZ2VuY2UgdG8gcmVhbGl6ZSBpbm5vdmF0aW9uIGFuZCBoaWdoIHBlcmZvcm1hbmNlLiBGdXJ0aGVyIHJlc2VhcmNoIGlzIHN1Z2dlc3RlZCB0byBleHBsb3JlIHRoZSByb2xlIG9mIGJ1c2luZXNzIGludGVsbGlnZW5jZSBpbiBwcm9tb3Rpbmcgc3BlY2lmaWMgcGVyZm9ybWFuY2UgYXJlYXMsIHN1Y2ggYXMgbWFya2V0aW5nIHBlcmZvcm1hbmNlLCBmaW5hbmNpYWwgcGVyZm9ybWFuY2UsIGFuZCBodW1hbiByZXNvdXJjZSBtYW5hZ2VtZW50LiBJbiBhZGRpdGlvbiwgaXQgaXMgYWR2aXNhYmxlIHRvIGNob29zZSBtb3JlIHNwZWNpZmljIHJlc2VhcmNoIHN1YmplY3RzLCBpbmNsdWRpbmcgdGhvc2UgaW4gdGhlIGN1bGluYXJ5IHN1YnNlY3RvciwgYW5kIHBheSBhdHRlbnRpb24gdG8gb3RoZXIgYXJlYXMsIGUuZy4sIHRoZSBkZW1vZ3JhcGhpY3Mgb2YgcmVzcG9uZGVudHMgaW4gdGhlIG1vZGVsIGFzIGEgY29udHJvbCB2YXJpYWJsZS4iLCJwdWJsaXNoZXIiOiJFbHNldmllciBMdGQiLCJpc3N1ZSI6IjciLCJ2b2x1bWUiOiIxMCJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9LHsiaWQiOiI2OWNlZTZmMi1mYTU1LTM5NjEtYTZiMy03MTAxNzU2ZTI2MDUiLCJpdGVtRGF0YSI6eyJ0eXBlIjoiYXJ0aWNsZS1qb3VybmFsIiwiaWQiOiI2OWNlZTZmMi1mYTU1LTM5NjEtYTZiMy03MTAxNzU2ZTI2MDUiLCJ0aXRsZSI6IkludGVyYWN0aW9uIEJldHdlZW4gSW52ZXN0bWVudCwgRXhwb3J0cywgSHVtYW4gRGV2ZWxvcG1lbnQgSW5kZXgsIFRlY2hub2xvZ3ksIGFuZCBDb3JydXB0aW9uIG9uIEVjb25vbWljIEdyb3d0aCBvZiBBU0VBTiBDb3VudHJpZXMiLCJhdXRob3IiOlt7ImZhbWlseSI6IlN5YXRpciIsImdpdmVuIjoiRGVmdCIsInBhcnNlLW5hbWVzIjpmYWxzZSwiZHJvcHBpbmctcGFydGljbGUiOiIiLCJub24tZHJvcHBpbmctcGFydGljbGUiOiIifSx7ImZhbWlseSI6IlJlemEiLCJnaXZlbiI6IlB1dHJpIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiU29lbGlzdHlvIiwiZ2l2ZW4iOiJBcmlzIiwicGFyc2UtbmFtZXMiOmZhbHNlLCJkcm9wcGluZy1wYXJ0aWNsZSI6IiIsIm5vbi1kcm9wcGluZy1wYXJ0aWNsZSI6IiJ9LHsiZmFtaWx5IjoiRmlybWFuc3lhaCIsImdpdmVuIjoiTXVoYW1tYWQiLCJwYXJzZS1uYW1lcyI6ZmFsc2UsImRyb3BwaW5nLXBhcnRpY2xlIjoiIiwibm9uLWRyb3BwaW5nLXBhcnRpY2xlIjoiIn1dLCJjb250YWluZXItdGl0bGUiOiJKdXJuYWwgSWxtaWFoIEJpc25pcyBkYW4gRWtvbm9taSBBc2lhIiwiYWNjZXNzZWQiOnsiZGF0ZS1wYXJ0cyI6W1syMDI2LDcsMjddXX0sIkRPSSI6IjEwLjMyODE1L0pJQkVLQS5WMTlJMi4yMzY1IiwiSVNTTiI6IjI2MjAtODc1WCIsIlVSTCI6Imh0dHBzOi8vamliZWthLmFzaWEuYWMuaWQvaW5kZXgucGhwL2ppYmVrYS9hcnRpY2xlL3ZpZXcvMjM2NSIsImlzc3VlZCI6eyJkYXRlLXBhcnRzIjpbWzIwMjUsNywxNF1dfSwicGFnZSI6IjE3MC0xODIiLCJhYnN0cmFjdCI6IlRoaXMgc3R1ZHkgYWltcyB0byBhbmFseXNlIHRoZSBpbXBhY3Qgb2YgZm9yZWlnbiBkaXJlY3QgaW52ZXN0bWVudCwgZXhwb3J0cywgdGhlIGh1bWFuIGRldmVsb3BtZW50IGluZGV4LCB0ZWNobm9sb2d5LCBhbmQgY29ycnVwdGlvbiBvbiBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIFRoaXMgcXVhbnRpdGF0aXZlIGFuYWx5c2lzIGVtcGxveXMgcGFuZWwgZGF0YSByZWdyZXNzaW9uIHRvIGlkZW50aWZ5IHRoZSB2YXJpYWJsZXMgYWZmZWN0aW5nIGVjb25vbWljIGdyb3d0aCBpbiBBU0VBTi4gVGhpcyBzdHVkeSBlbmNvbXBhc3NlcyB0ZW4gQVNFQU4gY291bnRyaWVzOiBCcnVuZWkgRGFydXNzYWxhbSwgSW5kb25lc2lhLCBDYW1ib2RpYSwgTWFsYXlzaWEsIFNpbmdhcG9yZSwgVGhhaWxhbmQsIFZpZXRuYW0sIHRoZSBQaGlsaXBwaW5lcywgTXlhbm1hciwgYW5kIExhb3MsIGNvdmVyaW5nIHRoZSBwZXJpb2QgZnJvbSAyMDEwIHRvIDIwMjMuIFRoaXMgc3R1ZHkncyByZXN1bHRzIGRlbW9uc3RyYXRlIHRoYXQgZm9yZWlnbiBkaXJlY3QgaW52ZXN0bWVudCwgZXhwb3J0cywgdGhlIGh1bWFuIGRldmVsb3BtZW50IGluZGV4LCBhbmQgdGVjaG5vbG9neSBzaWduaWZpY2FudGx5IGFuZCBwb3NpdGl2ZWx5IGluZmx1ZW5jZSBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIENvcnJ1cHRpb24gZG9lcyBub3Qgc2lnbmlmaWNhbnRseSBpbXBlZGUgZWNvbm9taWMgZ3Jvd3RoIHdpdGhpbiBBU0VBTi4gVGhlIHZhcmlhYmxlcyBvZiBmb3JlaWduIGRpcmVjdCBpbnZlc3RtZW50LCBleHBvcnRzLCB0aGUgaHVtYW4gZGV2ZWxvcG1lbnQgaW5kZXgsIHRlY2hub2xvZ3ksIGFuZCBjb3JydXB0aW9uIGNvbGxlY3RpdmVseSBleGVydCBhIHNpZ25pZmljYW50IGluZmx1ZW5jZSBvbiBlY29ub21pYyBncm93dGggaW4gQVNFQU4uIFRoaXMgc3R1ZHkgaW50cm9kdWNlcyB0ZWNobm9sb2d5IGFzIGEgc2lnbmlmaWNhbnQgaW5mbHVlbmNpbmcgdmFyaWFibGUuIFRoZSBBU0VBTiBnb3Zlcm5tZW50IHBlcnNpc3RzIGluIHVwaG9sZGluZyBzdGFiaWxpdHkgYW5kIGVuaGFuY2luZyB0aGUgbmF0aW9uYWwgZWNvbm9teS4gVGhlIGdvdmVybm1lbnQgbXVzdCBpbXBsZW1lbnQgZGVjaXNpdmUgbWVhc3VyZXMgaW4gc3RhdGUgc2VjdXJpdHkgYW5kIGVuaGFuY2UgdHJhbnNwYXJlbmN5IHRvIHByZXZlbnQgYW4gaW5jcmVhc2UgaW4gc3RhdGUgY29ycnVwdGlvbi4gRnVydGhlciByZXNlYXJjaCBzaG91bGQgZm9jdXMgb24gYnJvYWRlbmluZyB0aGUgdmFyaWFibGVzIGFzc29jaWF0ZWQgd2l0aCBlY29ub21pYyBncm93dGggYW5kIGVtcGxveWluZyBkaXZlcnNlIG1ldGhvZG9sb2dpZXMuIiwicHVibGlzaGVyIjoiSW5zdGl0dXQgVGVrbm9sb2dpIGRhbiBCaXNuaXMgQXNpYSBNYWxhbmciLCJpc3N1ZSI6IjIiLCJ2b2x1bWUiOiIxOSIsImNvbnRhaW5lci10aXRsZS1zaG9ydCI6IiJ9LCJpc1RlbXBvcmFyeSI6ZmFsc2V9XX0=&quot;,&quot;citationItems&quot;:[{&quot;id&quot;:&quot;f771adeb-8fc5-3c3a-9218-7e406df15789&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;f771adeb-8fc5-3c3a-9218-7e406df15789&quot;,&quot;title&quot;:&quot;The Sustainability Role of Women Entrepreneurs through the Digital Financial Literacy Movement&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Dura&quot;,&quot;given&quot;:&quot;Justita&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Wardana&quot;,&quot;given&quot;:&quot;Ditya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Population and Economics 8(3): 108-129&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.3897/POPECON.8.E116923&quot;,&quot;ISSN&quot;:&quot;2658-3798&quot;,&quot;URL&quot;:&quot;https://populationandeconomics.pensoft.net/article/116923/&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2024,10,30]]},&quot;page&quot;:&quot;108-129&quot;,&quot;abstract&quot;:&quot;This study discusses how financial technology and financial literacy play a crucial role in supporting the sustainability of small and medium enterprises (SMEs) in East Java. The utilization of financial technology, which includes various digital services such as online payments and access to financing, along with financial literacy, which refers to the understanding and ability to manage finances wisely, has been proven to be essential in maintaining the competitiveness and growth of businesses, especially among female entrepreneurs.The research was conducted using a survey involving 390 female entrepreneurs in East Java, selected through purposive sampling. Using multiple linear regression analysis, the findings indicate that both financial technology and financial literacy significantly impact the sustainability of women’s businesses in the region. However, this study is limited by its focus solely on female entrepreneurs in East Java, which may restrict the generalizability of the results to other cities. Therefore, a larger sample size across various regions would provide more comprehensive insights. This study suggests that the East Java government should pay closer attention to this sector, given its significant contribution to the regional and national economy.&quot;,&quot;publisher&quot;:&quot;Faculty of Economics, Lomonosov Moscow State University&quot;,&quot;issue&quot;:&quot;3&quot;,&quot;volume&quot;:&quot;8&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;02416f06-d80d-3413-8feb-a01efdf7f2be&quot;,&quot;title&quot;:&quot;Creative Industry in the Post-Pandemic Digital Era: Meaningful Incubation, Customer Focus, and High Innovation as Strategies to Compete&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Anjaningrum&quot;,&quot;given&quot;:&quot;Widiya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Hermawati&quot;,&quot;given&quot;:&quot;Adya&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Yogatama&quot;,&quot;given&quot;:&quot;Ahmad&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Suci&quot;,&quot;given&quot;:&quot;Rahayu&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Sidi&quot;,&quot;given&quot;:&quot;Agus&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.4108/EAI.7-10-2021.2316784&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2022,4,27]]},&quot;abstract&quot;:&quot;… The purpose of this study was to determine the effect of the Penta-helix business incubator, market orientation, and entrepreneurial orientation on dynamic capability and competitive …&quot;,&quot;publisher&quot;:&quot;European Alliance for Innovation n.o.&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;0bca7833-69ec-30f7-ac1a-c7da7dc53326&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;0bca7833-69ec-30f7-ac1a-c7da7dc53326&quot;,&quot;title&quot;:&quot;Creative Industriesâ€™ Risk Appetite in East Java and Its Impact on Dynamic Capability and Competitive Advantage&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Sidi&quot;,&quot;given&quot;:&quot;Agus Purnomo&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Santoso&quot;,&quot;given&quot;:&quot;Risa&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Binus Business Review&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.21512/BBR.V15I2.10429&quot;,&quot;ISSN&quot;:&quot;2476-9053&quot;,&quot;URL&quot;:&quot;https://journal.binus.ac.id/index.php/BBR/article/view/10429&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2024,6,14]]},&quot;page&quot;:&quot;107-117&quot;,&quot;abstract&quot;:&quot;Studies related to risk appetite, which plays an important role in risk management in the creative economy sector, still need to be made available, so relating it with dynamic capabilities and competitive advantage is the main novelty of the research. The research aimed to understand the risk appetite of the creative Small and Medium-Sized Enterprises (SMEs) in East Java, Indonesia, and analyze the impact of the risk appetite on their dynamic capabilities and competitive advantages. Primary data was obtained through a quantitative research method with a Likert-sized online questionnaire instrument and distributed to 300 creative industries in East Java, with the unit of analysis being the creative business owner. The data were analyzed using Partial Least Square - Structural Equation Modelling (PLS-SEM) weight analysis with SmartPLS version 4 software. After passing the external test and inner model, hypothesis testing was carried out by reviewing the t-statistics and p-values. The analysis results provide a surprise, showing that not all types of risk appetite significantly impact dynamic capabilities and competitive advantage. Avoiding the discovery of detrimental risks to dynamic capabilities and competitive advantage emphasizes that in this era, every creative SME must face risks. Avoiding risks makes the business unable to face dynamic changes in conditions and will not have a competitive advantage. However, risk and revenue sharing do not significantly impact competitive advantage. It has a strong impact through dynamic capabilities. Creative SMEs can choose to transfer risks or reduce them. Future research can examine different risk appetites for creative economy in each subsector.&quot;,&quot;publisher&quot;:&quot;Universitas Bina Nusantara&quot;,&quot;issue&quot;:&quot;2&quot;,&quot;volume&quot;:&quot;15&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;9a58fc5f-5f5e-3b39-9a41-2cbf5dc77502&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;9a58fc5f-5f5e-3b39-9a41-2cbf5dc77502&quot;,&quot;title&quot;:&quot;Spurring SMEs’ performance through business intelligence, organizational and network learning, customer value anticipation, and innovation - Empirical evidence of the creative economy sector in East Java, Indonesia&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Anjaningrum&quot;,&quot;given&quot;:&quot;Widiya Dewi&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Azizah&quot;,&quot;given&quot;:&quot;Nur&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Suryadi&quot;,&quot;given&quot;:&quot;Nanang&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Heliyon&quot;,&quot;container-title-short&quot;:&quot;Heliyon&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2025,9,13]]},&quot;DOI&quot;:&quot;10.1016/J.HELIYON.2024.E27998&quot;,&quot;ISSN&quot;:&quot;24058440&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2024,4,15]]},&quot;abstract&quot;:&quot;Several studies have explored firm performance in the post-Covid-19 pandemic era. However, there is not much research to find reports divulging the complex relationship dynamics between business intelligence, organizational and network learning, customer value anticipation, and creative economy-based small-medium enterprises (SMEs) performance in developing countries. This study aims to uncover the complexity of those relationships. The quantitative data were collected from 313 creative economy-based SMEs in East Java, Indonesia. Using PLS-SEM, this study disclosed that business intelligence practices could not directly impact SMEs' performance. Business intelligence will be crucial to SMEs' performance with the support of organizational learning as a mediator. The finding also confirmed the presence of serial mediation of organizational learning and innovation in the relationship between business intelligence and SMEs' performance. However, the role of network learning and innovation is also important, considering their relatively large direct impact on SMEs’ performance. The theoretical implications of this research broke the boundaries of strategic management theory in resource-based view and knowledge-based view in the latest era, where creative economy-based SMEs have been able to mobilize resources to carry out business intelligence to realize innovation and high performance. Further research is suggested to explore the role of business intelligence in promoting specific performance areas, such as marketing performance, financial performance, and human resource management. In addition, it is advisable to choose more specific research subjects, including those in the culinary subsector, and pay attention to other areas, e.g., the demographics of respondents in the model as a control variable.&quot;,&quot;publisher&quot;:&quot;Elsevier Ltd&quot;,&quot;issue&quot;:&quot;7&quot;,&quot;volume&quot;:&quot;10&quot;},&quot;isTemporary&quot;:false},{&quot;id&quot;:&quot;69cee6f2-fa55-3961-a6b3-7101756e2605&quot;,&quot;itemData&quot;:{&quot;type&quot;:&quot;article-journal&quot;,&quot;id&quot;:&quot;69cee6f2-fa55-3961-a6b3-7101756e2605&quot;,&quot;title&quot;:&quot;Interaction Between Investment, Exports, Human Development Index, Technology, and Corruption on Economic Growth of ASEAN Countries&quot;,&quot;author&quot;:[{&quot;family&quot;:&quot;Syatir&quot;,&quot;given&quot;:&quot;Deft&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Reza&quot;,&quot;given&quot;:&quot;Putri&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Soelistyo&quot;,&quot;given&quot;:&quot;Aris&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;},{&quot;family&quot;:&quot;Firmansyah&quot;,&quot;given&quot;:&quot;Muhammad&quot;,&quot;parse-names&quot;:false,&quot;dropping-particle&quot;:&quot;&quot;,&quot;non-dropping-particle&quot;:&quot;&quot;}],&quot;container-title&quot;:&quot;Jurnal Ilmiah Bisnis dan Ekonomi Asia&quot;,&quot;accessed&quot;:{&quot;date-parts&quot;:[[2026,7,27]]},&quot;DOI&quot;:&quot;10.32815/JIBEKA.V19I2.2365&quot;,&quot;ISSN&quot;:&quot;2620-875X&quot;,&quot;URL&quot;:&quot;https://jibeka.asia.ac.id/index.php/jibeka/article/view/2365&quot;,&quot;issued&quot;:{&quot;date-parts&quot;:[[2025,7,14]]},&quot;page&quot;:&quot;170-182&quot;,&quot;abstract&quot;:&quot;This study aims to analyse the impact of foreign direct investment, exports, the human development index, technology, and corruption on economic growth in ASEAN. This quantitative analysis employs panel data regression to identify the variables affecting economic growth in ASEAN. This study encompasses ten ASEAN countries: Brunei Darussalam, Indonesia, Cambodia, Malaysia, Singapore, Thailand, Vietnam, the Philippines, Myanmar, and Laos, covering the period from 2010 to 2023. This study's results demonstrate that foreign direct investment, exports, the human development index, and technology significantly and positively influence economic growth in ASEAN. Corruption does not significantly impede economic growth within ASEAN. The variables of foreign direct investment, exports, the human development index, technology, and corruption collectively exert a significant influence on economic growth in ASEAN. This study introduces technology as a significant influencing variable. The ASEAN government persists in upholding stability and enhancing the national economy. The government must implement decisive measures in state security and enhance transparency to prevent an increase in state corruption. Further research should focus on broadening the variables associated with economic growth and employing diverse methodologies.&quot;,&quot;publisher&quot;:&quot;Institut Teknologi dan Bisnis Asia Malang&quot;,&quot;issue&quot;:&quot;2&quot;,&quot;volume&quot;:&quot;19&quot;,&quot;container-title-short&quot;:&quot;&quot;},&quot;isTemporary&quot;:false}]}]"/>
     <we:property name="MENDELEY_CITATIONS_STYLE" value="{&quot;id&quot;:&quot;https://www.zotero.org/styles/apa&quot;,&quot;title&quot;:&quot;APA Style 7th edition&quot;,&quot;format&quot;:&quot;author-date&quot;,&quot;defaultLocale&quot;:null,&quot;isLocaleCodeValid&quot;:true}"/>
   </we:properties>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract>The abstract is a mini representation of the entire article. It requires concise, specific, accurate information to briefly show the reasons for study, proposed solution, proposed contribution, research objectives to be achieved, the method used, results and conclusions. Do not display procedure steps and citation source.; The abstract should be between 100 to 200 words. Make it in mind that readers will read this first. Write it as attractive as possible and easy to understand.</Abstract>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
@@ -19307,76 +19042,76 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCCB4B1A-F246-4F6F-8941-306A5C346174}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1775</Words>
-  <Characters>10119</Characters>
+  <Words>1846</Words>
+  <Characters>10525</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>84</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>87</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Write the title briefly, clearly, concisely, interesting, and informative in sentence case</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11871</CharactersWithSpaces>
+  <CharactersWithSpaces>12347</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Write the title briefly, clearly, concisely, interesting, and informative in sentence case</dc:title>
   <dc:subject>Year</dc:subject>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>vXXiX.XXX</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Document_1">
     <vt:lpwstr>True</vt:lpwstr>